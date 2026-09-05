--- v1 (2026-03-14)
+++ v2 (2026-09-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a50aa71" w14:textId="a50aa71">
+    <w:p w14:paraId="e8a54d9" w14:textId="e8a54d9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -222,71 +222,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинағында жариялануға тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 1) тармақшасына және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2020 жылғы 8 қыркүйектегі № 407 </w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 20-бабы 2-тармағының 1) тармақшасына және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2020 жылғы 8 қыркүйектегі № 407 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
@@ -311,51 +291,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -835,50 +855,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 428 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілерімен", "заңнамалық актілерінде" деген сөздер тиісінше "заңдарымен", "заңдарында" деген сөздермен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -945,54 +1023,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі (бұдан әрі – Агенттік) Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, бәсекелестiктi қорғау және монополистік қызметтi шектеу саласында басшылықты, мемлекеттік монополия саласына жатқызылған қызметті бақылау мен реттеуді, сондай-ақ тауар биржалары саласындағы қызметті мемлекеттік бақылауды және лицензиялауды жүзеге асыратын мемлекеттік орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z110" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Агенттіктің облыстарда, республикалық маңызы бар қалаларда, астанада аумақтық бөлімшелері болады.</w:t>
+      2. Агенттіктің астанада, облыстарда, республикалық маңызы бар қалаларда аумақтық бөлімшелері болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Агенттік өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Президент пен Үкіметтің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z112" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1226,51 +1386,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Агенттікке кәсіпкерлік субъектілерімен Агенттіктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Агенттікке Қазақстан Республикасының заңнамалық актілерімен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер Агенттікке Қазақстан Республикасының заңдарымен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агенттіктің мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z122" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1512,51 +1672,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасын бұзушылықтарды тергеп-тексеру жөніндегі процестік әрекеттер мен іс-шараларға қатысу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде белгіленген, коммерциялық және заңмен қорғалатын өзге құпияны құрайтын мәліметтерді жариялауға қойылатын талаптарды сақтай отырып, мемлекеттік органдардан, өзге ұйымдардың лауазымды адамдары мен жеке тұлғалардан Агенттікке жүктелген функцияларды жүзеге асыруға қажетті ақпаратты сұрату және алу;</w:t>
+      Қазақстан Республикасының заңдарында белгіленген, коммерциялық және заңмен қорғалатын өзге құпияны құрайтын мәліметтерді жариялауға қойылатын талаптарды сақтай отырып, мемлекеттік органдардан, өзге ұйымдардың лауазымды адамдары мен жеке тұлғалардан Агенттікке жүктелген функцияларды жүзеге асыруға қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотқа жүгіну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1602,51 +1762,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзінің өкілеттіктері мен функцияларының бір бөлігін Агенттіктің аумақтық бөлімшелеріне беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде, Қазақстан Республикасы Президентінің және Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z130" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2421,51 +2581,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) келісу комиссиясының ережесі мен регламентін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z154" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) банктік құпияны, сақтандыру құпиясын және бағалы қағаздар нарығындағы коммерциялық құпияны қоспағанда, мемлекеттік органдардан, оның ішінде мемлекеттік статистика саласындағы уәкілетті органнан, мемлекеттік кірістер органдарынан, нарық субъектілерінен, сондай-ақ лауазымды адамдардан және өзге де жеке және заңды тұлғалардан Қазақстан Республикасының заңнамалық актілерінде көзделген өкілеттіктерді жүзеге асыруға қажетті ақпаратты, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді Қазақстан Республикасының заңдарында белгіленген тәртіппен сұрату және алу;</w:t>
+      23) банктік құпияны, сақтандыру құпиясын және бағалы қағаздар нарығындағы коммерциялық құпияны қоспағанда, мемлекеттік органдардан, оның ішінде мемлекеттік статистика саласындағы уәкілетті органнан, мемлекеттік кірістер органдарынан, нарық субъектілерінен, сондай-ақ лауазымды адамдардан және өзге де жеке және заңды тұлғалардан Қазақстан Республикасының заңдарында көзделген өкілеттіктерді жүзеге асыруға қажетті ақпаратты, оның ішінде коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді Қазақстан Республикасының заңдарында белгіленген тәртіппен сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z155" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) нарық субъектілерінің орындауы міндетті мынадай нұсқамалар шығару:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
@@ -8478,55 +8638,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>