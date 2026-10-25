--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7796b46" w14:textId="7796b46">
+    <w:p w14:paraId="6539850" w14:textId="6539850">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -988,90 +988,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z151" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттiгi (бұдан әрi – Агенттiк) Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн, стратегиялық жоспарлау, реформалар жүргізу салаларында және мемлекеттік статистика саласында басшылықты жүзеге асыратын мемлекеттiк орган болып табылады.</w:t>
+      1. Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттiгi (бұдан әрi – Агенттiк) – Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн, стратегиялық жоспарлау, реформалар жүргізу, деректер экономикасын дамыту салаларында, мемлекеттік статистика және әкімшілік цифрлық деректердің сапасын айқындау саласында басшылықты жүзеге асыратын мемлекеттiк орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 29.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 605</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Президентінің 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2037,51 +2037,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттіктің, оның ведомствосының, ведомствоның аумақтық бөлімшелерінің және ведомстволық бағынысты ұйымның қызметіне қатысты мәселелер бойынша құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Агенттікке, оның ведомствосына және ведомствоның аумақтық бөлімшелеріне жүктелген міндеттердің шешілуін қамтамасыз ететін ақпараттық жүйелерді құру және пайдалану;</w:t>
+      Агенттікке, оның ведомствосына және ведомствоның аумақтық бөлімшелеріне жүктелген міндеттердің шешілуін қамтамасыз ететін цифрлық жүйелерді құру және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттік қызметінің негізгі бағыттары бойынша басқа мемлекеттік органдармен, ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2271,51 +2271,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тексеру нәтижелеріне қоса тіркеу үшін әкімшілік деректерді, сондай-ақ қағаз және электрондық жеткізгіштердегі құжаттарды (мәліметтерді) не олардың көшірмелерін алу және қажет болған кезде оларды қашықтан бақылау жүргізуде пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы заңнамасында көзделген талаптарды сақтай отырып, тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қолжетімділік алу;</w:t>
+      Қазақстан Республикасының мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы заңнамасында көзделген талаптарды сақтай отырып, тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) рұқсат алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистикалық қызметті жүзеге асыру үшін ұлттық тіркелімдерде қамтылған әкімшілік цифрлық деректерге мемлекеттік органдардың, мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің дерекқорларын интеграциялау жолымен қамтамасыз етілетін рұқсат алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік дереккөздерге қатысты мемлекеттік бақылауды жүргізуге деректерді бақылаушыларды, сондай-ақ мемлекеттік органдардың және олардың ведомстволық бағынысты ұйымдарының өзге де мамандарын, консультанттары мен сарапшыларын тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2509,51 +2527,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында Агенттік қызметінің бағыттары бойынша ақпаратты жариялауды және уақтылы жаңартуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының ақпараттандыру саласындағы заңнамасына сәйкес электрондық ақпараттық ресурстар мен ақпараттық жүйелерді, ақпараттық-коммуникациялық желілерді құру және олардың жұмыс істеуін қамтамасыз ету, оларға жеке және заңды тұлғалардың қол жеткізуін ұйымдастыру;</w:t>
+      Қазақстан Республикасының цифрландыру саласындағы заңнамасына сәйкес цифрлық ресурстарды, цифрлық жүйелер мен цифрлық желілерді құру және олардың жұмыс істеуін қамтамасыз ету, оларға жеке және заңды тұлғалардың қол жеткізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қағаз жеткізгіштердегі және электрондық түрдегі бастапқы статистикалық деректердің, әкімшілік деректердің және балама деректердің белгіленген мерзімдерде сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2599,69 +2617,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік статистика органдарына жататын мемлекеттік органдар мен Қазақстан Республикасының Ұлттық Банкіне сұрау салуы негізінде иесіздендірілген бастапқы статистикалық деректерді үшінші тұлғаларға берусіз тек статистикалық мақсаттарда пайдалану үшін ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық жүйеде техникалық ақаулардың пайда болғаны, сондай-ақ респонденттердің бастапқы статистикалық деректерді ұсыну мерзімін ұзарту және оны техникалық ақаулар жойылғаннан кейін келесі жұмыс күніне ауыстыру туралы хабарламаны ресми интернет-ресурста орналастыру;</w:t>
-[...17 lines deleted...]
-      интернет-ресурста және "электрондық үкімет" веб-порталының ашық деректер интернет-порталында орналастыру арқылы пайдаланушылардың сапалы ресми статистикалық ақпаратқа, оның ішінде машинамен оқылатын деректер форматында және статистикалық әдіснамаға бір мезгілде қол жеткізуге тең құқықтарын қамтамасыз ету;</w:t>
+      цифрлық жүйеде техникалық ақаулардың пайда болғаны, сондай-ақ респонденттерге бастапқы статистикалық деректер ұсыну мерзімін ұзарту және оны техникалық ақаулар жойылғаннан кейін келесі жұмыс күніне ауыстыру туралы хабарламаны ресми интернет-ресурста орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушыларға сапалы ресми статистикалық ақпаратқа, оның ішінде машинамен оқылатын деректер форматында және статистикалық әдіснамаға бір мезгілде қол жеткізуге тең құқықтарды интернет-ресурста және "цифрлық үкімет" веб-порталының ашық деректер интернет-порталында орналастыру арқылы қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасын, әкімшілік дереккөздердің құқықтары мен заңды мүдделерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2917,51 +2935,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Президентінің 15.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - ҚР Президентінің 15.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3028,50 +3046,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3411,51 +3449,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) әкімшілік кедергілерді жою үшін бизнес-процестердің реинжинирингі және оларды оңтайландыру, мемлекет пен бизнестің өзара іс-қимылы жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-4) реттеуші интеллектінің ақпараттық платформасын, оның ішінде жасанды интеллект технологияларын қолдана отырып құру және дамыту бойынша жұмыстарды ұйымдастыру және үйлестіру;</w:t>
+      7-4) реттеуші интеллектінің цифрлық платформасын, оның ішінде жасанды интеллект технологияларын қолдана отырып құру және дамыту жұмыстарын ұйымдастыру және үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-5) мемлекет пен қоғамды демографиялық даму туралы объективті ақпаратпен қамтамасыз ету мақсатында Қазақстан Республикасындағы демографиялық үрдістер туралы ұлттық баяндаманы дайындау және жыл сайын жариялау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4258,390 +4296,410 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының барлық меншік нысанындағы тұрғын үйлері туралы ақпаратты қамтитын тұрғын үй қорының статистикалық тіркелімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z295" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27-1) ақпараттандыру саласындағы уәкілетті орган айқындайтын ұлттық тіркелімдер тізбесін келісу;</w:t>
+      27-1) цифрландыру саласындағы уәкілетті орган айқындайтын ұлттық тіркелімдердің тізбесін, олардың құрылымын, эталондық цифрлық деректердің құрамын, сондай-ақ оларды жүргізуге және жаңартып отыруға қойылатын талаптарды келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z201" w:id="64"/>
+    <w:bookmarkStart w:name="z302" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2) цифрлық деректер өнімдерімен алмасу және олардың айналымы платформаларының мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z201" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) республиканың және оның өңірлерінің әлеуметтік-экономикалық жағдайы туралы ақпараттық статистикалық дерекқорлардың жинақталуын, жүргізілуін және жаңартылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z202" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z202" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) мемлекеттік статистика саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z203" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z203" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) мемлекеттік статистика органдарына жататын мемлекеттік органдардың және Қазақстан Республикасы Ұлттық Банкінің статистикалық қызметінің мемлекеттік органдардың статистикалық ақпаратты түзу процесін сипаттаудың үлгілік әдістемесінде бекітілген талаптарға сәйкестігіне талдау жүргізу, сондай-ақ талдау жүргізуге қажетті құжаттарды (ақпаратты) сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z204" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z204" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) мемлекеттік статистика саласындағы ғылыми-зерттеу әзірлемелерін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z205" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z205" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) мемлекеттік органдарда қалыптастырылатын есептіліктің бірыңғай тізілімін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1) әкімшілік деректер негізінде қалыптастырылатын әкімшілік көрсеткіштердің бірыңғай анықтамалығын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="69"/>
+    <w:bookmarkStart w:name="z206" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) мемлекеттік органдардың статистикалық ақпарат жасау процесін сипаттаудың үлгілік әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z207" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z207" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) жалпымемлекеттік статистикалық байқаулар бойынша әдістемені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z208" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z208" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) ұлттық анықтамалық ақпараттың элементтерін әзірлеу және бекіту тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z209" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z209" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) жалпымемлекеттік статистикалық байқаулар жүргізу үшін статистикалық нысандарды және оларды толтыру жөніндегі нұсқаулықтарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z210" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z210" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) статистикалық байқаулар жүргізу кезінде бекітілген статистикалық нысандар бойынша анық бастапқы статистикалық деректерді ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-1) жалпымемлекеттік және ведомстволық статистикалық байқаулар жүргізу үшін статистикалық нысандарды және оларды толтыру жөніндегі нұсқаулықтарды бекіту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="74"/>
+    <w:bookmarkStart w:name="z211" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) ғылыми әдістер мен тәсілдер, оның ішінде әдістемелер негізінде жалпымемлекеттік статистикалық байқаулар бойынша статистикалық әдіснаманы әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z212" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z212" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) бағаларды тіркеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z213" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z213" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) әкімшілік деректерді жинауға арналған нысандарды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z296" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z296" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-1) ғылыми әдістер мен тәсілдер негізінде көрсеткіштерді есептеу әдістемелерін келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z214" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z214" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) шаруашылық бойынша есепке алу деректерінің анықтығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4670,570 +4728,622 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="79"/>
+    <w:bookmarkStart w:name="z216" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) мемлекеттік статистика саласындағы уәкілетті орган ресми дереккөздерден алған деректерді мониторингтеу, талдау және салыстыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z217" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z217" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) салықтық құпияны құрайтын мәліметтерге қолжетімділігі бар лауазымды адамдардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z218" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z218" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) Қазақстан Республикасының заңнамасында салықтық құпия ретінде айқындалған, ұсынылатын мәліметтер тізбесін және оларды ұсыну тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z219" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z219" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) өз құзыреті шеңберінде реттелетін саладағы Қазақстан Республикасының заңнамасын бұзатын, мемлекеттік органдар қабылдаған актілерді жою, өзгерту, сондай-ақ оларды Қазақстан Республикасының заңнамасына сәйкес келтіру туралы ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z220" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z220" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) дерекқорды ғылыми және ғылыми-техникалық қызметте Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша сәйкестендірілмеген түрінде пайдалану үшін ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z221" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z221" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) шаруашылық бойынша есепке алуды жүргізу жөніндегі статистикалық әдіснаманы және тіркеу жазбаларын жүргізуді ұйымдастыру нысандарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z222" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z222" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) әкімшілік деректерді өтеусіз негізде ұсыну тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z223" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z223" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік статистика саласындағы әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z224" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z224" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) өз құзыреті шеңберінде Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында көзделген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша ұсыну енгізу және кассациялық наразылық келтіру туралы өтінішхат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z225" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z225" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) әкімшілік құқық бұзушылық туралы іс бойынша қаулыға, әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүзеге асыратын органның (лауазымды адамның) әрекеттері (әрекетсіздігі) мен шешімдеріне шағымды өз құзыреті шеңберінде қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z226" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z226" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) Қазақстан Республикасы Құрылтайы комитеттерінің, Қазақстан Республикасы Президенті Әкімшілігі бөлімдерінің, Қазақстан Республикасы Үкіметі Аппаратының және өзге де мемлекеттік органдардың сұрау салуы бойынша ресми статистикалық ақпаратты тарату графигінде көзделмеген статистикалық ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z297" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z297" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1) ресми статистикалық ақпаратты тарату графигінде көзделмеген және оны әзірлеуге қосымша шығындарды талап ететін статистикалық ақпаратты өтеулі негізде ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z298" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z298" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-2) ресми статистикалық ақпаратты тарату графигінде көзделмеген және оны әзірлеуге қосымша шығындарды талап ететін талдамалық ақпаратты өтеулі негізде ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z227" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z227" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) монополияға қарсы органның келісуімен мемлекеттік монополия субъектісі, ведомствоның ведомстволық бағынысты ұйымы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсететін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z228" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z228" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) ұлттық санақтар жүргізу тәртібі мен мерзімдерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z229" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z229" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) ұлттық санақ жүргізу жөніндегі іс-шаралар жоспарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z230" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z230" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) пилоттық санақ жүргізу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z231" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z231" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) санақ парақтарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z232" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z232" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) ұлттық санақтарды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z233" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z233" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ұлттық санақтарды жүргізу кезінде орталық және жергілікті атқарушы органдардың қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z235" w:id="100"/>
+    <w:bookmarkStart w:name="z234" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) мемлекеттік органдармен цифрлық жүйелерді интеграцияламай өзара іс-қимыл жасау туралы бірлескен актілерді әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z235" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) ұлттық санақ қорытындыларын қалыптастыру мен жариялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z236" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z236" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) мемлекеттік статистика органдарының статистикалық әдіснаманы әзірлеу мен қалыптастыруға қатысу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z237" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z237" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) мемлекеттік статистика органдарына жататын мемлекеттік органдар және Қазақстан Республикасының Ұлттық Банкі әзірлеген ведомстволық статистикалық байқаулар бойынша статистикалық әдіснаманы келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z238" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z238" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) ресми статистикалық ақпаратты тарату графигінде көзделмеген және респонденттердің бастапқы статистикалық деректерді ұсыну графигіне сәйкес респонденттер ұсынатын бастапқы статистикалық деректер негізінде әзірленген статистикалық ақпаратты өтеусіз негізде ұсыну қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65-1) алып тасталды - ҚР Президентінің 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z239" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) үй шаруашылықтарынан олардың кірістері мен шығыстары туралы қажетті бастапқы статистикалық деректерді өтеулі және өтеусіз негізде алу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5776,114 +5886,216 @@
         <w:t xml:space="preserve">
       82-6) Заңның 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құпия болып табылмайтын мәліметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z303" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-7) Қазақстан Республикасының аумағында қызметін жүзеге асыратын байланыс операторларының және (немесе) байланыс желілерін иеленушілердің абоненттер туралы иесі көрсетілмеген деректерді үшінші тұлғаларға бермей статистикалық қызметті жүзеге асыру үшін мемлекеттік статистика саласындағы уәкілетті органға Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z304" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82-8) ұлттық тіркелімдерде қамтылған цифрлық деректердің сапасын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z305" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82-9) цифрландыру саласындағы уәкілетті органмен келісу бойынша цифрлық деректер өнімдерімен алмасу және олардың айналымы платформаларының жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z306" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82-10) цифрлық деректер өнімдерімен алмасу және олардың айналымы платформаларының тізіліміне цифрлық деректер өнімдерімен алмасу және олардың айналымы платформаларын енгізу тәртібі мен өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z307" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82-11) цифрландыру саласындағы уәкілетті органмен келісу бойынша мемлекеттік органдар, мемлекеттік заңды тұлғалар және квазимемлекеттік сектор субъектілері үшін цифрлық деректер өнімдерінің құнын бағалаудың үлгілік әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z308" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82-12) цифрлық деректер өнімін қалыптастыру тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z256" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Президентінің 15.08.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Президентінің 15.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5999,557 +6211,577 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="128"/>
+    <w:bookmarkStart w:name="z257" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Агенттік төрағасының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z258" w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z258" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Агенттікті басқаруды Агенттік төрағасы жүзеге асырады, ол Агенттікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z259" w:id="130"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z259" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Агенттік төрағасы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z260" w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z260" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Агенттік төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын үш орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z261" w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z261" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Агенттік төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z262" w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z262" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Агенттіктің қызметіне басшылық етуді, ведомствоның қызметін бақылау мен үйлестіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z263" w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z263" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Агенттік аппаратының басшысын және ведомство басшысының орынбасарларын лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z264" w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z264" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Агенттік пен оның ведомствосының еңбек қатынастары мәселелері өзінің құзыретіне жатқызылған жұмыскерлеріне (қызметкерлеріне) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тәртіптік жазалар қолданады және көтермелеу мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z265" w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z265" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының Президентіне Агенттіктің, ведомствоның, ведомствоның аумақтық бөлімшелерінің, ведомстволық бағынысты ұйымдардың жұмыскерлерін және өзге де адамдарды мемлекеттік наградалармен наградтау және оларға Қазақстан Республикасының құрметті атақтарын беру туралы ұсынулар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z266" w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z266" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Агенттіктің құқықтық актілеріне қол қояды, қарамағындағы жұмыскерлерге нұсқаулар мен тапсырмалар береді, Агенттіктің құзыретіне жатқызылған мемлекеттік функцияларды жүзеге асыру бойынша өзге де ұйымдастырушылық-өкімдік шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z267" w:id="138"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z267" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведомство туралы ережені бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z268" w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z268" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының Президенті бекіткен жалпы штат санының лимиті шегінде ведомствоның және оның аумақтық бөлімшелерінің құрылымын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z269" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z269" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органдармен және өзге де ұйымдармен қарым-қатынаста Агенттіктің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z270" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z270" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Агенттіктің жанынан консультативтік-кеңесші органдар мен сараптама комиссияларын құрады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z271" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z271" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттік төрағасы болмаған кезеңде оның өкілеттіктерін атқаруды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="143"/>
+    <w:bookmarkStart w:name="z272" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Агенттік төрағасы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z273" w:id="144"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z273" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Агенттіктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z274" w:id="145"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z274" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Агенттіктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z275" w:id="146"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z275" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Агенттік Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығымен оқшауланған мүлікке ие бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттіктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="147"/>
+    <w:bookmarkStart w:name="z276" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Агенттікке бекітіп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z277" w:id="148"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z277" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Агенттік өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z278" w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z278" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Агенттікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z279" w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z279" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Агенттікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6568,68 +6800,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="151"/>
+    <w:bookmarkStart w:name="z280" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда - ҚР Президентінің 15.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6642,68 +6874,68 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Ақпараттық-есептеу орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="152"/>
+    <w:bookmarkStart w:name="z281" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының аумақтық бөлімшелерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда - ҚР Президентінің 15.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7213,80 +7445,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 427 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="153"/>
+    <w:bookmarkStart w:name="z64" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰРЫЛЫМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Құрылымы жаңа редакцияда – ҚР Президентінің 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7668,200 +7900,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 427 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="154"/>
+    <w:bookmarkStart w:name="z66" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ӨЗГЕРІСТЕР МЕН ТОЛЫҚТЫРУЛАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z67" w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z67" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының мемлекеттік органдары жүйесін одан әрі оңтайландыру жөніндегі шаралар туралы" Қазақстан Республикасы Президенті-нің 1999 жылғы 22 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПYАЖ-ы, 1999 ж., № 1, 2-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z68" w:id="156"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z68" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z69" w:id="157"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z69" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z70" w:id="158"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z70" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8004,796 +8236,520 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z71" w:id="159"/>
+      <w:bookmarkStart w:name="z71" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Күші жойылды – ҚР Президентінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Күші жойылды – ҚР Президентінің 03.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="160"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-тармақ</w:t>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="165"/>
+        <w:t xml:space="preserve">4. Күші жойылды – ҚР Президентінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мемлекеттік рәміздер және Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының геральдикасы мәселелері туралы" Қазақстан Республикасы Президентінің 2011 жылғы 30 қыркүйектегі № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 55, 783-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z97" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z97" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі мен сипаттамаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z98" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z98" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының тізбесі" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бөлімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z99" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z99" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Төсбелгілер:" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z100" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z100" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай редакциядағы 14-кіші бөліммен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z101" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z101" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z102" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z102" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статистика үздігі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z103" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z103" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының сипаттамалары (бұдан әрі – Сипаттамалар)" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бөлімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z104" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z104" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай редакциядағы кіші бөліммен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z105" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z105" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының "Статистика үздігі" төсбелгісі (126-қосымша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z106" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z106" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статистика үздігі" төсбелгісі жез қорытпасынан жасалады және біріне- бірі орнатылған әртүрлі түсті 2 (екі) бөліктен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоғарғы планкасы тік төртбұрыш пішінді және Қазақстан Республикасы Мемлекеттік Туы түсті қатқыл жібек лентамен көмкерілген. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8840,90 +8796,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарғы және төменгі бөліктері құрамдас бөліктерінің тұтастығын білдіретіндей шығыршықпен бір-біріне жалғанған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төбелгі киімге визорлы бекіткіші бар түйреуішпен бекітіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="176"/>
+    <w:bookmarkStart w:name="z107" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сипаттамаларға 126-қосымшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z108" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z108" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9028,68 +8984,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>126-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="178"/>
+    <w:bookmarkStart w:name="z110" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Статистика үздігі" төсбелгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6362700" cy="4000500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -9131,150 +9087,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="179"/>
+    <w:bookmarkStart w:name="z111" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Жарлықпен бекітілген Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларымен марапаттау (ведомстволық және оларға теңестірілген өзге де наградаларынан айыру) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z112" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z112" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статистика үздігі" төсбелгісі" деген кіші бөліммен және мынадай мазмұндағы 89-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z113" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z113" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Статистика үздігі" төсбелгісі"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z114" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z114" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. "Статистика үздігі" төсбелгісімен статистика саласының қызметкерлері жұмысында ең жоғарғы нәтижелерге жеткені, қызметтік міндеттерін үлгілі атқарғаны, ерекше маңызды және күрделі тапсырманы орындағаны, статистика саласында заң жобалары мен заңға тәуелді актілерді әзірлеуге қатысқаны, практикада статистика қызметін жетілдіру бойынша теориялық білімдерін енгізгені және осы саладағы басқа да жетістіктері үшін наградталады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9303,908 +9259,908 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="183"/>
+    <w:bookmarkStart w:name="z118" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 70-71, 520-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z119" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z119" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізілімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z120" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z120" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Мемлекеттік саяси лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z121" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z121" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президенті жанындағы "Орталық коммуникациялар қызметі" республикалық мемлекеттік мекемесінің директоры" деген жолдан кейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z122" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z122" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z123" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z123" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z124" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z124" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Мемлекеттік әкімшілік лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z125" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z125" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "А" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>корпусында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z126" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z126" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-санатта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z127" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z127" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Конституциялық Кеңесі, Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясы, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі аппараттарының басшылары, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаментінің (Қазақстан Республикасы Жоғарғы Соты аппаратының) басшысы" </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z128" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z128" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z129" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z129" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Конституциялық Кеңесі, Президентінің Іс басқармасы, Қазақстан Республикасының Орталық сайлау комиссиясы, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі аппараттарының басшылары, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаментінің (Қазақстан Республикасы Жоғарғы Соты аппаратының) басшысы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z130" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z130" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-санатта":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z131" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z131" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Орталық атқарушы органдар комитеттерінің төрағалары" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z132" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z132" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Орталық атқарушы органдар комитеттерінің төрағалары, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы басшысының орынбасарлары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z133" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z133" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Мемлекеттік әкімшілік лауазымдар" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z134" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z134" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Б" корпусы" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z135" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z135" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В санаттарының тобында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z136" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z136" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z137" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z137" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Парламенті палаталарының аппараттары, Қазақстан Республикасы Премьер-Министрінің Кеңсесі, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Сотының аппараты), Қазақстан Республикасы Конституциялық Кеңесінің аппараты, Қазақстан Республикасы Жоғары Сот Кеңесінің аппараты, Қазақстан Республикасы Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясының аппараты, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет), Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z138" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z138" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С санаттарының тобында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z139" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z139" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z140" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z140" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін органдар, орталық атқарушы органдар, Қазақстан Республикасы Президентінің Архиві, Адам құқықтары жөніндегі ұлттық орталық, орталық атқарушы органдардың ведомстволары, Қазақстан Республикасының шетелдегі мекемелері, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z141" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z141" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "С-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>санатында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z142" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z142" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ескертпе мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z143" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z143" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Орталық атқарушы органдардың ведомстволарын, Адам құқықтары жөніндегі ұлттық орталықты, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросын қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық атқарушы органның ведомствосында, егер республикалық бюджет қаражаты есебінен қамтылатын ведомство мен оның аумақтық бөлімшелерінің штат саны он мың бірліктен асатын болса, лауазымды енгізуге жол беріледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="209"/>
+    <w:bookmarkStart w:name="z144" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Азаматтардың "А" корпусының мемлекеттік әкімшілік қызметіне кіруінің кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 151 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 70-71, 521-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z145" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z145" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген "А" корпусының мемлекеттік әкімшілік лауазымдарына қойылатын арнайы біліктілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z146" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z146" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жалпы ережелер" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тарауда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10217,144 +10173,144 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшалары мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="212"/>
+    <w:bookmarkStart w:name="z148" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық атқарушы органдардың жауапты хатшылары; Қазақстан Республикасы Конституциялық Кеңесі, Президентінің Іс басқармасы, Қазақстан Республикасы Орталық сайлау комиссиясы, Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті, Қазақстан Республикасы Жоғары Сот Кеңесі, Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі аппараттарының басшылары, Қазақстан Республикасының Жоғарғы Соты жанындағы Соттардың қызметін қамтамасыз ету департаментінің (Қазақстан Республикасы Жоғарғы Соты аппаратының) басшысы; жауапты хатшы лауазымы енгізілмеген орталық атқарушы органдар аппараттарының басшылары, Адам құқықтары жөніндегі ұлттық орталықтың басшысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z149" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z149" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық атқарушы органдар комитеттерінің төрағалары, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы басшысының орынбасарлары;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10680,31 +10636,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>