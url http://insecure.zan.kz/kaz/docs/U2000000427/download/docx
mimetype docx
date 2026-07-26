--- v2 (2026-03-14)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f7d2ba" w14:textId="4f7d2ba">
+    <w:p w14:paraId="7796b46" w14:textId="7796b46">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -234,121 +234,141 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жариялануға тиiс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 20-бабы 2-тармағының 1) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 29.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 605</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -808,50 +828,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 427 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "заңнамалық актілерімен", "заңнамалық актілерінде" деген сөздер тиісінше "заңдарымен", "заңдарында" деген сөздермен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -992,54 +1070,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z152" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Агенттіктің ведомствосы бар: Ұлттық статистика бюросы және оның облыстардағы, республикалық маңызы бар қалалардағы, астанадағы аумақтық бөлімшелері.</w:t>
+      2. Агенттіктің ведомствосы бар: Ұлттық статистика бюросы және оның астанадағы, облыстардағы, республикалық маңызы бар қалалардағы аумақтық бөлімшелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z153" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Агенттік өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Президент пен Үкіметтің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z154" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1273,51 +1433,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Агенттікке кәсіпкерлік субъектілерімен Агенттіктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Агенттікке Қазақстан Республикасының заңнамалық актілерімен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер Агенттікке Қазақстан Республикасының заңдарымен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z163" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Агенттіктің мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z164" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1841,51 +2001,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       респонденттерден бастапқы статистикалық деректерді өтеусіз негізде алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде белгіленген, коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жариялауға қойылатын талаптарды сақтай отырып, бастапқы, әкімшілік және дербес деректерді қоса алғанда, мемлекеттік органдар мен ұйымдардың дерекқорларына қолжетімділік алу;</w:t>
+      Қазақстан Республикасының заңдарында белгіленген, коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жариялауға қойылатын талаптарды сақтай отырып, бастапқы, әкімшілік және дербес деректерді қоса алғанда, мемлекеттік органдар мен ұйымдардың дерекқорларына қолжетімділік алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агенттіктің, оның ведомствосының, ведомствоның аумақтық бөлімшелерінің және ведомстволық бағынысты ұйымның қызметіне қатысты мәселелер бойынша құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2221,51 +2381,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік дереккөздерге жатпайтын балама деректердің меншік иелерімен немесе иеленушілерімен балама деректерді ұсыну туралы келісімдер жасасу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2970,51 +3130,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) мемлекеттік жоспарлау жөніндегі уәкілетті органмен бірлесіп қолданылатын дереккөздер және (немесе) Түйінді ұлттық индикаторлар картасы индикаторларының тиісті есеп-қисаптарының әдістемелерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z293" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2) мемлекеттік жоспарлау жөніндегі уәкілетті орган бекітетін Қазақстан Республикасының Ұлттық даму жоспарын, мемлекеттік органдардың, облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын әзірлеу, іске асыру, мониторинг жүргізу және түзету әдістемесін келісу;</w:t>
+      1-2) мемлекеттік жоспарлау жөніндегі уәкілетті орган бекітетін Қазақстан Республикасының Ұлттық даму жоспарын, мемлекеттік органдардың, астананың, облыстардың, республикалық маңызы бар қалалардың даму жоспарларын әзірлеу, іске асыру, оларға мониторинг жүргізу және түзету әдістемесін келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) мемлекеттік органдардың қолдануы үшін метадеректерді қалыптастырудың үлгілік әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3553,51 +3713,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-5) кәсіптік біліктілік жөніндегі салалық кеңестермен келісу бойынша жыл сайынғы негізде кәсіптік стандарттарды әзірлеу және (немесе) жаңарту жөнінде ұсыныстар әзірлеу және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14-6) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша жыл сайынғы негізде ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен қалыптастыру;</w:t>
+      14-6) астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарымен келісу бойынша жыл сайынғы негізде ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-7) кәсіптік біліктілікті тану саласындағы уәкілетті орган бекіткен кәсіптік біліктілік жөніндегі салалық кеңестер туралы үлгілік ереженің негізінде кәсіптік біліктілік жөніндегі салалық кеңестер туралы ережелерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z188" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3610,51 +3770,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Қазақстан Республикасының мемлекеттік органдарынан және өзге де республикалық, халықаралық және шетелдік ұйымдардан алынатын ақпаратты және деректерді жүйелі түрде жинау, тексеру және сыныптау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z189" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) Қазақстан Республикасы Президентінің жыл сайынғы жолдауларын іске асыру мақсатында қабылданатын жалпыұлттық іс-шаралар жоспарларын әзірлеуге және мониторингтеуге қатысу;</w:t>
+      16) Қазақстан Республикасы Президентінің жолдауларын іске асыру мақсатында қабылданатын жалпыұлттық іс-шаралар жоспарларын әзірлеуге және мониторингтеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z190" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) мемлекеттік статистика саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z294" w:id="55"/>
     <w:p>
@@ -4726,51 +4886,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) әкімшілік құқық бұзушылық туралы іс бойынша қаулыға, әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүзеге асыратын органның (лауазымды адамның) әрекеттері (әрекетсіздігі) мен шешімдеріне шағымды өз құзыреті шеңберінде қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z226" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) Қазақстан Республикасы Парламенті комитеттерінің, Қазақстан Республикасы Президенті Әкімшілігі бөлімдерінің, Қазақстан Республикасы Үкіметі Аппаратының және өзге де мемлекеттік органдардың сұрау салуы бойынша ресми статистикалық ақпаратты тарату графигінде көзделмеген статистикалық ақпаратты ұсыну;</w:t>
+      53) Қазақстан Республикасы Құрылтайы комитеттерінің, Қазақстан Республикасы Президенті Әкімшілігі бөлімдерінің, Қазақстан Республикасы Үкіметі Аппаратының және өзге де мемлекеттік органдардың сұрау салуы бойынша ресми статистикалық ақпаратты тарату графигінде көзделмеген статистикалық ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z297" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1) ресми статистикалық ақпаратты тарату графигінде көзделмеген және оны әзірлеуге қосымша шығындарды талап ететін статистикалық ақпаратты өтеулі негізде ұсыну тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z298" w:id="91"/>
     <w:p>
@@ -5799,51 +5959,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1140</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z257" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10106,55 +10306,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>