--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d0c69b" w14:textId="1d0c69b">
+    <w:p w14:paraId="c6160b1" w14:textId="c6160b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -258,51 +258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы Жарлық 2020 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
+        <w:t>      Осы Жарлық 01.01.2020 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Конституциясы 44-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -994,86 +994,344 @@
       1) қаржы жүйесінің жүйелік тәуекелдерін азайтуға бағытталған макропруденциялық саясатты іске асыру шараларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы дағдарысы туындауының алдын алу және оның салдарларын барынша азайту жөніндегі шараларды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаны алып тастау көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мәжбүрлеп таратылуы қаржы жүйесінің жүйелік тәуекелдеріне әкелетін төлемге қабілетсіз банкті (бұдан әрі – төлемге қабілетсіз банк) реттеу, оның ішінде оны реттеу кезінде мемлекеттің қатысуы жөніндегі шараларды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшаны алып тастау көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) екінші деңгейдегі банктерді (бұдан әрі – банктер) сауықтыру, оның ішінде Қазақстан Республикасы Ұлттық Банктің (бұдан әрі – Ұлттық Банк) және (немесе) оның еншілес ұйымдарының қаражаты есебінен сауықтыру жөніндегі шараларды қаржыландыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-1) тармақшамен толықтыру көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржы жүйесінің қаржылық тұрақтылығын қамтамасыз ету үшін қажетті өзге мәселелерді қоса алғанда, қаржылық тұрақтылықты қамтамасыз ету мәселелері бойынша ұсынымдарды алдын ала қарау және ұсыну кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1134,50 +1392,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пруденциялық реттеу құралдары бойынша ұсынымдарды қоса алғанда, макропруденциялық саясатты іске асыру бойынша ұсынымдар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы дағдарысы туындауының алдын алу және оның салдарларын барынша азайту жөніндегі шаралармен байланысты мәселелер бойынша мемлекеттік органдардың дағдарысқа қарсы шаралар бойынша ұсыныстарын қарайды және оларды іске асыру жөнінде ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төлемге қабілетсіз банктерді реттеу шараларымен байланысты, сондай-ақ банктерді сауықтыру жөніндегі шараларды қаржыландыру мәселелері бойынша ұсыныстар қарайды және ұсынымдар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1250,50 +1594,136 @@
       1) Кеңестің құзыретіне кіретін мәселелер бойынша мемлекетаралық және үкіметаралық үйлестіру-консультативтік органдармен ынтымақтасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаралатын мәселелер бойынша консультациялар жүргізу үшін мүдделі мемлекеттік органдардың мамандарын, қоғамдық бірлестіктерді, жеке кәсіпкерлік субъектілерін, ұйымдарды, ғалымдарды және тәуелсіз сарапшыларды тартуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының мемлекеттік органдарынан және өзге ұйымдардан Кеңестің міндеттері мен функцияларын іске асыру үшін қажетті материалдарды, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1352,50 +1782,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       төлемге қабілетсіз банкті реттеу шаралары жөніндегі мәселелерді қарау кезінде төлемге қабілетсіз банктің қаржылық жай-күйі және мүліктік жағдайы туралы, төлемге қабілетсіз банкті реттеудің ұсынылатын шаралары бойынша ақпаратты және мемлекеттің қатысу қажеттілігінің, орындылығының және тиімділігінің негіздемелерін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктерді сауықтыру жөніндегі шараларды қаржыландыру мәселелерін қарау кезінде банктердің қаржылық жай-күйі және мүліктік жағдайы туралы, сауықтыру бағдарламалары шеңберінде банктерге бұрын берілген қаржыландырудың іске асырылу барысы туралы ақпаратты және мемлекеттің қатысу қажеттілігінің, орындылығының және тиімділігінің негіздемелерін сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-1), 3-2) тармақшалармен толықтыру көзделген – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз міндеттері мен функцияларын іске асыру үшін Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3103,55 +3619,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3477,31 +3993,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>