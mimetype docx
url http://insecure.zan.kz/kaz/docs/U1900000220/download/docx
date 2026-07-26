--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6160b1" w14:textId="c6160b1">
+    <w:p w14:paraId="b874eaf" w14:textId="b874eaf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -276,75 +276,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы Жарлық 01.01.2020 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес және Қазақстан Республикасының қаржылық тұрақтылығын қамтамасыз ету мәселелері бойынша ведомствоаралық үйлестіруді қамтамасыз ету мақсатында ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t>
+      Қазақстан Республикасының Конституциясы 46-бабының 21) тармақшасына сәйкес және Қазақстан Республикасының қаржылық тұрақтылығын қамтамасыз ету мәселелері бойынша ведомствоаралық үйлестіруді қамтамасыз ету мақсатында ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңес (бұдан әрі – Кеңес) құрылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1015,551 +1077,455 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      3) алып тасталды – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) тармақшаны алып тастау көзделген – ҚР Президентінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      4) алып тасталды – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) жүйелік маңызы бар банкті реттеу кезінде мемлекеттің қатысуы туралы мәселені қоса алғанда, оған реттеу режимін қолдануды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қаржы жүйесінің қаржылық тұрақтылығын қамтамасыз ету үшін қажетті өзге мәселелерді қоса алғанда, қаржылық тұрақтылықты қамтамасыз ету мәселелері бойынша ұсынымдарды алдын ала қарау және ұсыну кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 1251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Кеңес өз қызметі шеңберінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) макропруденциялық саясат мәселелері бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік тәуекелдерді бағалау және мониторингтеу нәтижелерін, сондай-ақ оларды азайту жөнінде ұсынылатын шараларды қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пруденциялық реттеу құралдары бойынша ұсынымдарды қоса алғанда, макропруденциялық саясатты іске асыру бойынша ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы дағдарысы туындауының алдын алу және оның салдарларын барынша азайту жөніндегі шаралармен байланысты мәселелер бойынша мемлекеттік органдардың дағдарысқа қарсы шаралар бойынша ұсыныстарын қарайды және оларды іске асыру жөнінде ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүйелік маңызы бар банкке реттеу режимін қолдану мәселелері бойынша:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) мәжбүрлеп таратылуы қаржы жүйесінің жүйелік тәуекелдеріне әкелетін төлемге қабілетсіз банкті (бұдан әрі – төлемге қабілетсіз банк) реттеу, оның ішінде оны реттеу кезінде мемлекеттің қатысуы жөніндегі шараларды; </w:t>
-[...403 lines deleted...]
-      3) төлемге қабілетсіз банктерді реттеу шараларымен байланысты, сондай-ақ банктерді сауықтыру жөніндегі шараларды қаржыландыру мәселелері бойынша ұсыныстар қарайды және ұсынымдар береді;</w:t>
+      жүйелік маңызы бар банкке реттеу режимін қолдану туралы шешімнің жобасын қарайды және оны алған күннен бастап үш жұмыс күнінен кешіктірмей, оны мақұлдау немесе оны мақұлдаудан бас тарту туралы шешім шығарады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік маңызы бар банкті реттеу кезінде мемлекеттің қатысуы туралы мәселені қарайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) мемлекеттік органдарды үйлестіруді және Кеңес мүшелерінің арасында тиімді ақпарат алмасуға жәрдемдесуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Кеңестің құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1594,342 +1560,394 @@
       1) Кеңестің құзыретіне кіретін мәселелер бойынша мемлекетаралық және үкіметаралық үйлестіру-консультативтік органдармен ынтымақтасуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаралатын мәселелер бойынша консультациялар жүргізу үшін мүдделі мемлекеттік органдардың мамандарын, қоғамдық бірлестіктерді, жеке кәсіпкерлік субъектілерін, ұйымдарды, ғалымдарды және тәуелсіз сарапшыларды тартуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Қазақстан Республикасының мемлекеттік органдарынан және өзге ұйымдардан Кеңестің міндеттері мен функцияларын іске асыру үшін қажетті материалдарды, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банктен макропруденциялық саясат мәселелерін қарау кезінде анықталған жүйелік тәуекелдер, жүйелік тәуекелдерді бағалау және мониторингтеу нәтижелері туралы және оларды азайту бойынша ұсынылатын шаралар туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органнан макропруденциялық саясат мәселелерін қарау кезінде қаржы ұйымдарының қаржылық жай-күйі және тәуекелдері, қадағалау және реттеу шаралары туралы ақпаратты сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Кеңес жүйелік маңызы бар банкті реттеуге мемлекеттің қатысуы туралы мәселені қараған жағдайда Қазақстан Республикасының мемлекеттік органдарынан және өзге ұйымдардан материалдарды, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық Банктен: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеу режиміндегі банкті "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының Заңына сәйкес жүйелік маңызы бар банкке жатқызу туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі мемлекеттік кепілдік берген жағдайда жүйелік маңызы бар банкке не жүйелік маңызы бар банктің активтері мен міндеттемелері берілетін тұрақтандыру банкіне соңғы сатыдағы қарыз беру мүмкіндігі туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органнан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік маңызы бар банкке реттеу режимін қолдану туралы шешімнің жобасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік маңызы бар банктің қызмет қабілетін бағалау нәтижелерін, оның реттеу жоспарын, сондай-ақ жүйелік маңызы бар банкке реттеу режимін қолдану туралы шешімнің жобасында көрсетілген реттеу құралдарының тізбесін, іске асырудың шарттары мен болжамды мерзімдерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджеттің атқарылуы жөніндегі орталық уәкілетті органнан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің не ұлттық басқарушы холдингтің жүйелік маңызы бар банктің не жүйелік маңызы бар банктің активтері мен міндеттемелері берілетін тұрақтандыру банкінің акцияларын сатып алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелік маңызы бар банкті реттеуге арналған қарыздар бойынша жүйелік маңызы бар банктің не жүйелік маңызы бар банктің активтері мен міндеттемелері берілетін тұрақтандыру банкінің соңғы сатыдағы қарыз бойынша міндеттемелерінің орындалуын қамтамасыз ету ретінде Қазақстан Республикасының мемлекеттік кепілдігін беру үшін республикалық бюджет қаражатын және (немесе) өзге де қаражатты пайдалану мүмкіндігі туралы ақпаратты сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) жүйелік маңызы бар банкке реттеу режимін қолдану мәселелері бойынша реттеу құралдарының тізбесіне, іске асырудың шарттары мен болжамды мерзімдеріне ұсынымдар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз міндеттері мен функцияларын іске асыру үшін Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...254 lines deleted...]
-      4) өз міндеттері мен функцияларын іске асыру үшін Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Кеңестің қызметін қалыптастыру және ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2972,51 +2990,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 27.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің Төрағасы, төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3062,51 +3120,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық экономика министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің Әкімшілігі Басшысының орынбасары</w:t>
+      Қазақстан Республикасы Ұлттық Банкінің Басқарма мүшесі болатын Қазақстан Республикасы Президентінің өкілі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Астана" халықаралық қаржы орталығының басқарушысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3619,55 +3677,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3993,31 +4051,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>