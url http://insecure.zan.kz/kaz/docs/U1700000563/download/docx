--- v1 (2026-01-15)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60cc15c" w14:textId="60cc15c">
+    <w:p w14:paraId="0f0a0a1" w14:textId="0f0a0a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -234,140 +234,170 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(үзінді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" 1995 жылғы 26 желтоқсандағы Қазақстан Республикасы Конституциялық заңының 17-1-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Прокуратура туралы" 2022 жылғы 5 қарашадағы Қазақстан Республикасы Конституциялық заңының 44-бабының </w:t>
+      Қазақстан Республикасының Конституциясы 46-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 20-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) және 3) тармақшаларына және "Прокуратура туралы" Қазақстан Республикасы Конституциялық заңының 44-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕМІН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 23.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 227</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -986,51 +1016,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас прокуратура Қазақстан Республикасы прокуратура органдарының бірыңғай орталықтандырылған жүйесіне (бұдан әрі – прокуратура органдарының жүйесі) басшылықты жүзеге асырады, мемлекет атынан Қазақстан Республикасының заңнамасында белгіленген шектерде және нысандарда Қазақстан Республикасының аумағында заңдылықтың сақталуын жоғары қадағалауды жүзеге асырады, сотта мемлекеттің мүддесін білдіреді және мемлекет атынан қылмыстық қудалауды жүзеге асырады, сондай-ақ мемлекет атынан және мүддесінде активтерді қайтару жөніндегі қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бас прокуратура, оған бағынысты ведомстволар, білім беру ұйымы, әскери прокуратураның және көлік прокуратурасының органдары, облыстардың прокуратуралары және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралар, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар прокуратура органдарының бірыңғай орталықтандырылған жүйесін құрайды.</w:t>
+      Бас прокуратура, оған бағынысты ведомстволар, білім беру ұйымы, әскери прокуратураның және көлік прокуратурасының органдары, облыстардың прокуратуралары және оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокуратуралар, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралар прокуратура органдарының бірыңғай орталықтандырылған жүйесін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1054,51 +1084,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1470,51 +1540,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бас прокуратураның өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Бас прокуратураның кәсіпкерлік субъектілерімен шарттық қатынастарға түсуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер заңнамалық актілерде Бас прокуратураға кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер заңдармен Бас прокуратураға кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бас прокуратураның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z105" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1781,50 +1933,136 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прокуратура органдарының функцияларды тиімді түрде орындауын қамтамасыз ету мақсатында прокуратура органдарына жүктелген функциялар мен өкілеттіктер шегінде олардың қызметін ұйымдастыру және үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның үшінші абзацы жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңдардың қолданылуын, заңдылықтың жай-күйін қадағалау практикасын, оның ішінде құқық қорғау органдарының, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесіне интеграцияланған ақпараттық жүйелерде қамтылған мәліметтерді пайдалана отырып талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2069,50 +2307,136 @@
       жүргізілетін заңдылықтың сақталуын тексеру, заңдылықтың жай-күйін талдау, күшіне енген актілерді бағалау және қаралатын жолданым мәселелері бойынша лауазымды адамдарды, жеке тұлғаларды және заңды тұлғалардың өкілдерін шақырту және олардан түсініктер алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіпті сақтай отырып, жүргізілетін заңдылықтың сақталуын тексеру, заңдылықтың жай-күйін талдау, күшіне енген актілерді бағалау, сондай-ақ жолданымды қарау мәселелері бойынша ақпаратты, материалдар мен құжаттарды, сондай-ақ қылмыстық, азаматтық, әкімшілік істерді, әкімшілік құқық бұзушылықтар туралы істерді және атқарушылық іс жүргізуді талап ету және алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның он тоғызыншы абзацы жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербес деректерді және заңмен қорғалатын өзге де құпияны қорғау бойынша талаптарды сақтай отырып, ақпаратқа, мәліметтер мен құжаттарға, қылмыстық, азаматтық, әкімшілік істерге, әкімшілік құқық бұзушылықтар туралы істерге, атқарушылық іс жүргізуге және өзге де материалдарға, сондай-ақ құқық қорғау органдарының және өзге де мемлекеттік органдар мен ұйымдардың ақпараттық жүйелері мен ресурстарына Қазақстан Республикасының заңнамасында белгіленген тәртіппен қолжетімділік алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3983,2090 +4307,2640 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       егер бұл актілер мен шешімдер физиологиялық ерекшеліктеріне, психикалық ауытқуларына және өзге де мән-жайларға байланысты өз құқықтарын қорғауды өз бетінше жүзеге асыра алмайтын адамдарға, кәмелетке толмаған адамдарға, сондай-ақ адамдардың шектелмеген тобына қатысты болса не жария сипатқа ие болса, меншік нысандарына қарамастан өзге де ұйымдардың актілері мен шешімдерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттың (судьяның) үкімдерін, шешімдерін, қаулыларын және өзге де актілерін, сондай-ақ қылмыстық, азаматтық, әкімшілік істер мен әкімшілік құқық бұзушылықтар туралы істерді зерделеу арқылы бағалау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) тармақша жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) заңдылықтың жай-күйіне, оның ішінде құқық қорғау органдарының, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесіне интеграцияланған ақпаратық жүйелер мен ресурстарға қолжетімділікті пайдалана отырып талдау жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z125" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жүктелген міндеттерді шешу үшін прокуратура органдары жүйесінің бірыңғай кадр саясатын тұжырымдау және іске асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z125" w:id="44"/>
-[...15 lines deleted...]
-      16) жүктелген міндеттерді шешу үшін прокуратура органдары жүйесінің бірыңғай кадр саясатын тұжырымдау және іске асыру;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) норма шығармашылық қызметке қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z126" w:id="45"/>
-[...15 lines deleted...]
-      17) норма шығармашылық қызметке қатысу;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) прокуратура органдары жүйесі прокурорларының біліктілігін арттыруды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z127" w:id="46"/>
-[...15 lines deleted...]
-      18) прокуратура органдары жүйесі прокурорларының біліктілігін арттыруды ұйымдастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қарудың, оқ-дәрілердің және арнаулы құралдардың айналымын үйлестіру және бақылау, прокуратураның органдарында, ведомстволарында, мекемелерінде және білім беру ұйымында жұмылдыру дайындығы және ведомстволық есепке алу жөніндегі қызметті ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z128" w:id="47"/>
-[...15 lines deleted...]
-      19) қарудың, оқ-дәрілердің және арнаулы құралдардың айналымын үйлестіру және бақылау, прокуратураның органдарында, ведомстволарында, мекемелерінде және білім беру ұйымында жұмылдыру дайындығы және ведомстволық есепке алу жөніндегі қызметті ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) прокуратура органдары жүйесі прокурорларының кәсіптік қызметтік, дене шынықтыру және арнаулы даярлығын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z129" w:id="48"/>
-[...15 lines deleted...]
-      20) прокуратура органдары жүйесі прокурорларының кәсіптік қызметтік, дене шынықтыру және арнаулы даярлығын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) еңбек сіңірген жылдары үшін зейнетақы төлемдерін уақтылы тағайындауды, қайта есептеуді, индекстеуді, жерлеуге арналған жәрдемақыны тағайындауды, Қазақстан Республикасының заңнамасында көзделген жағдайлар туындаған кезде прокуратура органдары жүйесі зейнеткерлерінің отбасы мүшелеріне өтемақы тағайындауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z130" w:id="49"/>
-[...15 lines deleted...]
-      21) еңбек сіңірген жылдары үшін зейнетақы төлемдерін уақтылы тағайындауды, қайта есептеуді, индекстеуді, жерлеуге арналған жәрдемақыны тағайындауды, Қазақстан Республикасының заңнамасында көзделген жағдайлар туындаған кезде прокуратура органдары жүйесі зейнеткерлерінің отбасы мүшелеріне өтемақы тағайындауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) құзыреті шеңберінде прокуратура органдарының жүйесінде қауіпсіздікті, терроризмге қарсы қорғалуды, рұқсаттама және объектішілік режимдерді қамтамасыз ету бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z131" w:id="50"/>
-[...15 lines deleted...]
-      22) құзыреті шеңберінде прокуратура органдарының жүйесінде қауіпсіздікті, терроризмге қарсы қорғалуды, рұқсаттама және объектішілік режимдерді қамтамасыз ету бойынша шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) құқық қорғау қызметі саласында ведомствоаралық ғылыми зерттеулер жүргізуді ұйымдастыру, оларды үйлестіру және мониторингтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z132" w:id="51"/>
-[...15 lines deleted...]
-      23) құқық қорғау қызметі саласында ведомствоаралық ғылыми зерттеулер жүргізуді ұйымдастыру, оларды үйлестіру және мониторингтеу;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) прокуратура органдарының жүйесін қамтамасыз етудің техникалық, материалдық, қаржылық және басқа да түрлерін, оның ішінде ғимараттар мен құрылысжайларды күрделі салу мен реконструкциялауды, жөндеуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z133" w:id="52"/>
-[...15 lines deleted...]
-      24) прокуратура органдарының жүйесін қамтамасыз етудің техникалық, материалдық, қаржылық және басқа да түрлерін, оның ішінде ғимараттар мен құрылысжайларды күрделі салу мен реконструкциялауды, жөндеуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасы прокуратура органдары жүйесінің жеке құрамымен тәрбиелік, психологиялық, идеологиялық жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z134" w:id="53"/>
-[...15 lines deleted...]
-      25) Қазақстан Республикасы прокуратура органдары жүйесінің жеке құрамымен тәрбиелік, психологиялық, идеологиялық жұмысты ұйымдастыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1) мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітетін құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) прокуратура органдары жүйесінде мемлекеттік тілдің қолдану саласын дамыту және кеңейту жөніндегі жұмысты ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...33 lines deleted...]
-      26) прокуратура органдары жүйесінде мемлекеттік тілдің қолдану саласын дамыту және кеңейту жөніндегі жұмысты ұйымдастыру және жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) прокуратура органдары жүйесінің бірыңғай ақпараттық саясатын жүргізуді, сондай-ақ бұқаралық ақпарат құралдарымен өзара іс-қимыл жасауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z136" w:id="55"/>
-[...15 lines deleted...]
-      27) прокуратура органдары жүйесінің бірыңғай ақпараттық саясатын жүргізуді, сондай-ақ бұқаралық ақпарат құралдарымен өзара іс-қимыл жасауды қамтамасыз ету;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28) тармақша жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Бас прокуратураның ресми интернет-ресурсының жұмыс істеуін және оның Қазақстан Республикасының "электрондық үкіметі" құрылымына қатысуын қамтамасыз ету, прокуратура органдарының Бас прокуратураның ресми интернет-ресурсын ақпараттық материалдармен толтыру жөніндегі қызметін ұйымдастыру және үйлестіру, Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес ақпараттық жүйелерді қолдана отырып, электрондық қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) өз құзыреті шеңберінде прокуратура органдарының жүйесінде төтенше оқиғалар мен қылмыстар, оның ішінде терроризм актісінің туындау қатері туралы ақпаратты мониторингтеуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z137" w:id="56"/>
-[...15 lines deleted...]
-      28) Бас прокуратураның ресми интернет-ресурсының жұмыс істеуін және оның Қазақстан Республикасының "электрондық үкіметі" құрылымына қатысуын қамтамасыз ету, прокуратура органдарының Бас прокуратураның ресми интернет-ресурсын ақпараттық материалдармен толтыру жөніндегі қызметін ұйымдастыру және үйлестіру, Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес ақпараттық жүйелерді қолдана отырып, электрондық қызметтер көрсету;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30) тармақша жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) прокуратура органдары жүйесінде ақпараттық қауіпсіздіктің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) прокуратура органдары жүйесінде ішкі аудитті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z138" w:id="57"/>
-[...15 lines deleted...]
-      29) өз құзыреті шеңберінде прокуратура органдарының жүйесінде төтенше оқиғалар мен қылмыстар, оның ішінде терроризм актісінің туындау қатері туралы ақпаратты мониторингтеуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Бас Прокурор қабылдаған нормативтік құқықтық актілерді есепке алуды және жүйелеуді жүргізу, олардың бақылаудағы даналарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z139" w:id="58"/>
-[...15 lines deleted...]
-      30) прокуратура органдары жүйесінде ақпараттық қауіпсіздіктің сақталуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) прокуратура органдары жүйесінде мемлекеттік сатып алуды жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z140" w:id="59"/>
-[...15 lines deleted...]
-      31) прокуратура органдары жүйесінде ішкі аудитті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) прокуратура органдары қызметінің тиімділігін және халықтың сенімін арттыру мақсатында прокуратура органдарының қызметін, оның ішінде жобалық басқару құралдарын пайдалана отырып жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z141" w:id="60"/>
-[...15 lines deleted...]
-      32) Бас Прокурор қабылдаған нормативтік құқықтық актілерді есепке алуды және жүйелеуді жүргізу, олардың бақылаудағы даналарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) мемлекеттік құқықтық статистиканы қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z142" w:id="61"/>
-[...15 lines deleted...]
-      33) прокуратура органдары жүйесінде мемлекеттік сатып алуды жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) құқықтық статистикалық ақпаратты жинау, жинақтау, жүргізу және өңдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z143" w:id="62"/>
-[...15 lines deleted...]
-      34) прокуратура органдары қызметінің тиімділігін және халықтың сенімін арттыру мақсатында прокуратура органдарының қызметін, оның ішінде жобалық басқару құралдарын пайдалана отырып жетілдіру;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жедел, ведомстволық есепке алуды және жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдармен құпия негізде ынтымақтасатын адамдарды есепке алуды қоспағанда, арнайы есепке алуды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z144" w:id="63"/>
-[...15 lines deleted...]
-      35) мемлекеттік құқықтық статистиканы қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) мемлекеттік құқықтық статистика мәселелері бойынша құқықтық статистикалық байқауларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z145" w:id="64"/>
-[...15 lines deleted...]
-      36) құқықтық статистикалық ақпаратты жинау, жинақтау, жүргізу және өңдеу;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) құқықтық статистика және арнайы есепке алу субъектілері ұсынатын мемлекеттік құқықтық статистика және арнайы есепке алу мәліметтерінің тұтастығын, объективтілігін, анықтығын, жеткіліктілігін қадағалау, сондай-ақ осы саладағы ақпаратты жинау, тіркеу, өңдеу, жинақтау, жиынтықтау және сақтау әдістемесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z146" w:id="65"/>
-[...15 lines deleted...]
-      37) жедел, ведомстволық есепке алуды және жедел-іздестіру, қарсы барлау қызметін жүзеге асыратын органдармен құпия негізде ынтымақтасатын адамдарды есепке алуды қоспағанда, арнайы есепке алуды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) құқықтық статистика және арнайы есепке алуды жүргізу саласында ақпараттық-талдау қызметін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z147" w:id="66"/>
-[...15 lines deleted...]
-      38) мемлекеттік құқықтық статистика мәселелері бойынша құқықтық статистикалық байқауларды жүргізу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-1) қылмыстық қатерлерді анықтау жөніндегі болжамды-талдамалық қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) тексерілетін субъектілердің, оның ішінде жеке кәсіпкерлік субъектілерінің құқықтарын заңсыз тексерулерден, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және Қазақстан Республикасының заңдарында көзделген мемлекеттік бақылаудың, сондай-ақ қадағалаудың басқа да нысандарынан оларды Құқықтық статистика және арнайы есепке алу жөніндегі комитетте тіркеуді жүзеге асыру барысында қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z148" w:id="67"/>
-[...15 lines deleted...]
-      39) құқықтық статистика және арнайы есепке алу субъектілері ұсынатын мемлекеттік құқықтық статистика және арнайы есепке алу мәліметтерінің тұтастығын, объективтілігін, анықтығын, жеткіліктілігін қадағалау, сондай-ақ осы саладағы ақпаратты жинау, тіркеу, өңдеу, жинақтау, жиынтықтау және сақтау әдістемесін айқындау;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) жедел және ведомстволық есепке алуды қоспағанда, мемлекеттік құқықтық статистика және арнайы есепке алу мәселелері бойынша құқықтық статистика және арнайы есепке алу субъектілерімен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z149" w:id="68"/>
-[...15 lines deleted...]
-      40) құқықтық статистика және арнайы есепке алуды жүргізу саласында ақпараттық-талдау қызметін жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43) тармақша жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) қылмыстық істерді тергеп-тексеру, әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізу, Қазақстан Республикасының заңдарында көзделген мемлекеттік бақылау және қадағалау нысандарын тіркеу және (немесе) есепке алу процестеріне ақпараттық-коммуникациялық технологияларды енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z150" w:id="69"/>
-[...15 lines deleted...]
-      41) тексерілетін субъектілердің, оның ішінде жеке кәсіпкерлік субъектілерінің құқықтарын заңсыз тексерулерден, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және Қазақстан Республикасының заңдарында көзделген мемлекеттік бақылаудың, сондай-ақ қадағалаудың басқа да нысандарынан оларды Құқықтық статистика және арнайы есепке алу жөніндегі комитетте тіркеуді жүзеге асыру барысында қорғауды қамтамасыз ету;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44) тармақшаның бірінші, екінші абзацтары 12.07.2026 бастап қолданысқа енгізіледі – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалану, сүйемелдеу, дамыту, мониторингтеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іркіліссіз және тиісінше жұмыс істеуді, сондай-ақ қорғауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      44) тармақшаның бесінші абзацы 12.07.2026 бастап қолданысқа енгізіледі – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анықталған кемшіліктерге жедел ден қоюды қамтамасыз ету және оларды жою бойынша шаралар қабылдау жөніндегі функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) жедел және ведомстволық есепке алуды қоспағанда, құқықтық статистика және арнайы есепке алу саласындағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z151" w:id="70"/>
-[...15 lines deleted...]
-      42) жедел және ведомстволық есепке алуды қоспағанда, мемлекеттік құқықтық статистика және арнайы есепке алу мәселелері бойынша құқықтық статистика және арнайы есепке алу субъектілерімен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) құзыреті шегінде жеке және заңды тұлғалардың жолданымдарын, хабарларын, сұрау салуларын, үн қосуларын, ұсыныстарын қабылдау, тіркеу, қарау сатысында олардың құқықтары мен заңды мүдделерінің қорғалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z152" w:id="71"/>
-[...15 lines deleted...]
-      43) қылмыстық істерді тергеп-тексеру, әкімшілік құқық бұзушылықтар туралы істер бойынша іс жүргізу, Қазақстан Республикасының заңдарында көзделген мемлекеттік бақылау және қадағалау нысандарын тіркеу және (немесе) есепке алу процестеріне ақпараттық-коммуникациялық технологияларды енгізу;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) жеке және заңды тұлғаларға мемлекеттік қызметтерді көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z153" w:id="72"/>
-[...15 lines deleted...]
-      44) мемлекеттік құқықтық статистиканы қалыптастыру және арнайы есепке алуды жүргізу жөніндегі ақпараттық жүйелер, құқық қорғау органдарының, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесі операторының:</w:t>
+    <w:bookmarkStart w:name="z157" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) "Қазақстан Респубикасының Конституциялық Соты туралы" Қазақстан Республикасының Конституциялық заңына сәйкес конституциялық іс жүргізуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...105 lines deleted...]
-      45) жедел және ведомстволық есепке алуды қоспағанда, құқықтық статистика және арнайы есепке алу саласындағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z155" w:id="74"/>
-[...15 lines deleted...]
-      46) құзыреті шегінде жеке және заңды тұлғалардың жолданымдарын, хабарларын, сұрау салуларын, үн қосуларын, ұсыныстарын қабылдау, тіркеу, қарау сатысында олардың құқықтары мен заңды мүдделерінің қорғалуын қамтамасыз ету;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Президентінің 05.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 25.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 855</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Бас прокуратураның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z156" w:id="75"/>
-[...15 lines deleted...]
-      47) жеке және заңды тұлғаларға мемлекеттік қызметтерді көрсету;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бас прокуратураға басшылықты Бас Прокурор жүзеге асырады, ол Бас прокуратураға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z157" w:id="76"/>
-[...15 lines deleted...]
-      48) "Қазақстан Респубикасының Конституциялық Соты туралы" Қазақстан Республикасының Конституциялық заңына сәйкес конституциялық іс жүргізуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бас Прокурор Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z158" w:id="77"/>
-[...15 lines deleted...]
-      49) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды орындау.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бас Прокурордың Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары, оның ішінде бір бірінші орынбасары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Бас прокуратураның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z163" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бас Прокурордың өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z160" w:id="79"/>
-[...15 lines deleted...]
-      16. Бас прокуратураға басшылықты Бас Прокурор жүзеге асырады, ол Бас прокуратураға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңда белгіленген шектерде және нысандарда Қазақстан Республикасының аумағында заңдылықтың сақталуына жоғары қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z161" w:id="80"/>
-[...15 lines deleted...]
-      17. Бас Прокурор Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прокуратура органдарының бүкіл жүйесінің қызметіне басшылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z162" w:id="81"/>
-[...15 lines deleted...]
-      18. Бас Прокурордың Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары, оның ішінде бір бірінші орынбасары болады.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Президентіне Бас прокуратура туралы ережені, оның құрылымын, прокуратура органдарының жалпы штат санын бекіту туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z163" w:id="82"/>
-[...15 lines deleted...]
-      19. Бас Прокурордың өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының Президентіне прокуратура органдары ведомстволарының ережелерін бекіту туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z164" w:id="83"/>
-[...15 lines deleted...]
-      1) заңда белгіленген шектерде және нысандарда Қазақстан Республикасының аумағында заңдылықтың сақталуына жоғары қадағалауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Президенті бекіткен прокуратура органдарының жалпы штат санының лимиті шегінде прокуратура органдары прокурорларының және өзге де жұмыскерлерінің штат санын белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z165" w:id="84"/>
-[...15 lines deleted...]
-      2) прокуратура органдарының бүкіл жүйесінің қызметіне басшылық жасайды;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Президентіне Бас Прокурордың бірінші орынбасарын, орынбасарларын, прокуратура органдары ведомстволарының бірінші басшыларын лауазымға тағайындау және лауазымнан босату туралы ұсыну енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z166" w:id="85"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының Президентіне Бас прокуратура туралы ережені, оның құрылымын, прокуратура органдарының жалпы штат санын бекіту туралы ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасы Президентінің келісуімен білім беру ұйымының басшысын, Бас әскери прокурорды, Бас көлік прокурорын, облыстардың прокурорларын және оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокурорларды лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z167" w:id="86"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының Президентіне прокуратура органдары ведомстволарының ережелерін бекіту туралы ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасы Конституциялық Сотының судьяларына және судьяларға қатысты жедел-іздестіру іс-шараларын жүргізуге санкция береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z168" w:id="87"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының Президенті бекіткен прокуратура органдарының жалпы штат санының лимиті шегінде прокуратура органдары прокурорларының және өзге де жұмыскерлерінің штат санын белгілейді;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) прокуратура органдарының прокурорлары мен өзге де жұмыскерлерін, зейнеткерлерін Қазақстан Республикасының мемлекеттік наградаларымен наградтауға және құрметті атақтарын беруге ұсынады, оларды ведомстволық наградалармен наградтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z169" w:id="88"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Президентіне Бас Прокурордың бірінші орынбасарын, орынбасарларын, прокуратура органдары ведомстволарының бірінші басшыларын лауазымға тағайындау және лауазымнан босату туралы ұсыну енгізеді;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының Президентіне жоғары басшы құрамның сыныптық шендерін және жоғары офицерлік құрамның әскери атақтарын беру үшін кандидатураларды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z170" w:id="89"/>
-[...15 lines deleted...]
-      7) Қазақстан Республикасы Президентінің келісуімен білім беру ұйымының басшысын, Бас әскери прокурорды, Бас көлік прокурорын, облыстардың прокурорларын және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокурорларды лауазымға тағайындайды және лауазымнан босатады;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының Президентіне және Қазақстан Республикасының Үкіметіне прокуратура органдарын ұйымдастырушылық-штаттық, кадрлық, материалдық-техникалық және өзге де жағынан қамтамасыз ету мәселелері бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z171" w:id="90"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасы Конституциялық Сотының судьяларына және судьяларға қатысты жедел-іздестіру іс-шараларын жүргізуге санкция береді;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасы Президентінің тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z172" w:id="91"/>
-[...15 lines deleted...]
-      9) прокуратура органдарының прокурорлары мен өзге де жұмыскерлерін, зейнеткерлерін Қазақстан Республикасының мемлекеттік наградаларымен наградтауға және құрметті атақтарын беруге ұсынады, оларды ведомстволық наградалармен наградтайды;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тоқсанына кемінде бір рет Қазақстан Республикасының Президенті алдында елдегі заңдылықтың жай-күйі және прокуратура органдарының қызметі туралы есеп береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z173" w:id="92"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының Президентіне жоғары басшы құрамның сыныптық шендерін және жоғары офицерлік құрамның әскери атақтарын беру үшін кандидатураларды ұсынады;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының Заңдылықты, құқықтық тәртіпті және қылмыскерлікке қарсы күресті қамтамасыз ету жөніндегі үйлестіру кеңесінің және Бас прокуратура алқасының төрағасы болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z174" w:id="93"/>
-[...15 lines deleted...]
-      11) Қазақстан Республикасының Президентіне және Қазақстан Республикасының Үкіметіне прокуратура органдарын ұйымдастырушылық-штаттық, кадрлық, материалдық-техникалық және өзге де жағынан қамтамасыз ету мәселелері бойынша ұсыныстар енгізеді;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Бас Прокурордың Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде тікелей көзделген өкілеттіктерін қоспағанда, прокуратура органдарының жүйесінде ол өз өкілеттіктерін беретін лауазымды адамдарды айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z175" w:id="94"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасы Президентінің тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Бас прокуратураның лауазымды адамдарының ұйымдастыру, кадрлық, қаржылық, шаруашылық мәселелерін шешудегі өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z176" w:id="95"/>
-[...15 lines deleted...]
-      13) тоқсанына кемінде бір рет Қазақстан Республикасының Президенті алдында елдегі заңдылықтың жай-күйі және прокуратура органдарының қызметі туралы есеп береді;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Бас прокуратураның алқасы мен консультативтік-кеңесші органдарын құрады, олардың құрамы мен жұмыс регламентін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z177" w:id="96"/>
-[...15 lines deleted...]
-      14) Қазақстан Республикасының Заңдылықты, құқықтық тәртіпті және қылмыскерлікке қарсы күресті қамтамасыз ету жөніндегі үйлестіру кеңесінің және Бас прокуратура алқасының төрағасы болып табылады;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) прокуратура органдары жүйесінің мәселелері бойынша комиссиялар мен жұмыс топтарын құру туралы шешім қабылдайды, олардың құрамын, қажет болған жағдайда ережесін және (немесе) міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z178" w:id="97"/>
-[...15 lines deleted...]
-      15) Бас Прокурордың Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде тікелей көзделген өкілеттіктерін қоспағанда, прокуратура органдарының жүйесінде ол өз өкілеттіктерін беретін лауазымды адамдарды айқындайды;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының Президенті бекіткен прокуратура органдарының құрылымы мен штат санының шегінде әскери прокуратураның және көлік прокуратурасының органдарын, облыстардың прокуратураларын және оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокуратураларды, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратураларды, прокуратура органдарының мекемелерін құрады, қайта ұйымдастырады және таратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z179" w:id="98"/>
-[...15 lines deleted...]
-      16) Бас прокуратураның лауазымды адамдарының ұйымдастыру, кадрлық, қаржылық, шаруашылық мәселелерін шешудегі өкілеттіктерін айқындайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентіне Бас прокуратураның ведомстволарын және Бас прокуратураның жанындағы білім беру ұйымын құру, қайта ұйымдастыру және тарату туралы ұсыну енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Қазақстан Республикасының және шет мемлекеттердің мемлекеттік органдарымен, сондай-ақ халықаралық ұйымдармен, олардың лауазымды адамдарымен және өкілдерімен өзара қарым-қатынастарда Бас прокуратураның атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z180" w:id="99"/>
-[...15 lines deleted...]
-      17) Бас прокуратураның алқасы мен консультативтік-кеңесші органдарын құрады, олардың құрамы мен жұмыс регламентін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) прокуратура органдарының, ведомстволарының, мекемелері мен білім беру ұйымының барлық прокурорлары мен жұмыскерлерінің орындауы үшін міндетті актілерді шығарады, прокуратура органдарының жүйесінде қабылданған актілердің күшін жояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z181" w:id="100"/>
-[...15 lines deleted...]
-      18) прокуратура органдары жүйесінің мәселелері бойынша комиссиялар мен жұмыс топтарын құру туралы шешім қабылдайды, олардың құрамын, қажет болған жағдайда ережесін және (немесе) міндеттерін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) Қазақстан Республикасы Конституциясының 73-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Конституциялық Сотына жүгінеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z182" w:id="101"/>
-[...15 lines deleted...]
-      19) Қазақстан Республикасының Президенті бекіткен прокуратура органдарының құрылымы мен штат санының шегінде әскери прокуратураның және көлік прокуратурасының органдарын, облыстардың прокуратураларын және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратураларды, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратураларды, прокуратура органдарының мекемелерін құрады, қайта ұйымдастырады және таратады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) сотта мемлекеттің мүдделерін білдіреді және мемлекеттің атынан қылмыстық қудалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="106"/>
+    <w:bookmarkStart w:name="z187" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) негіздер болған кезде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасының заңдарына қайшы келетін, заңды күшіне енген сот актілеріне наразылық білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z188" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының Конституциясына, Қазақстан Республикасының заңдарына, Қазақстан Республикасы ратификациялаған халықаралық шарттарға және Қазақстан Республикасы Президентінің актілеріне қайшы келетін, заңды күшіне енген нормативтік және өзге де құқықтық актілерге, мемлекеттік органдардың, мекемелердің, ұйымдардың, лауазымды және өзге де уәкілетті адамдардың шешімдері мен әрекеттеріне (әрекетсіздігіне) наразылық келтіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z189" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) наразылық бойынша шешім қабылданғанға дейін наразылық келтірілген құқықтық актінің не әрекеттің орындалуын тоқтата тұруға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z190" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Қазақстан Республикасының процестік заңнамасында көзделген тәртіппен сот актісінің орындалуын тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z191" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) соттарға қылмыстық, азаматтық, әкімшілік істер және әкімшілік құқық бұзушылықтар туралы істер бойынша сот практикасының мәселелері жөнінде түсіндірме беру туралы ұсыныспен Қазақстан Республикасының Жоғарғы Сотына жүгінеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z188" w:id="107"/>
-[...15 lines deleted...]
-      25) Қазақстан Республикасының Конституциясына, Қазақстан Республикасының заңдарына, Қазақстан Республикасы ратификациялаған халықаралық шарттарға және Қазақстан Республикасы Президентінің актілеріне қайшы келетін, заңды күшіне енген нормативтік және өзге де құқықтық актілерге, мемлекеттік органдардың, мекемелердің, ұйымдардың, лауазымды және өзге де уәкілетті адамдардың шешімдері мен әрекеттеріне (әрекетсіздігіне) наразылық келтіреді;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жоғары тұрған сотқа заңды күшіне енбеген сот актісін қайта қарау туралы өтінішхат келтіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z189" w:id="108"/>
-[...15 lines deleted...]
-      26) наразылық бойынша шешім қабылданғанға дейін наразылық келтірілген құқықтық актінің не әрекеттің орындалуын тоқтата тұруға құқылы;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қазақстан Республикасының Конституциясына және Қазақстан Республикасының заңдарына сәйкес қолсұғылмаушылық құқығы бар адамдарды одан айыру және әкімшілік, қылмыстық жауаптылыққа тарту мәселелері бойынша ұсыну енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z190" w:id="109"/>
-[...15 lines deleted...]
-      27) Қазақстан Республикасының процестік заңнамасында көзделген тәртіппен сот актісінің орындалуын тоқтата тұрады;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Қазақстан Республикасының заңдарында көзделген жағдайларда сотқа дейінгі тергеп-тексеру, жедел-iздестiру, қарсы барлау қызметi және жасырын тергеу әрекеттері мәселелері бойынша нормативтік құқықтық актiлерді келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z191" w:id="110"/>
-[...15 lines deleted...]
-      28) соттарға қылмыстық, азаматтық, әкімшілік істер және әкімшілік құқық бұзушылықтар туралы істер бойынша сот практикасының мәселелері жөнінде түсіндірме беру туралы ұсыныспен Қазақстан Республикасының Жоғарғы Сотына жүгінеді;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) мемлекеттік органдардан келіп түсетін, прокуратура органдары қызметінің негізгі бағыттарын қозғайтын заңдардың, өзге де нормативтік құқықтық актілердің жобаларын келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z192" w:id="111"/>
-[...15 lines deleted...]
-      29) жоғары тұрған сотқа заңды күшіне енбеген сот актісін қайта қарау туралы өтінішхат келтіреді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1) прокуратура органдары жүйесі қызметкерлерін жоспардан тыс аттестаттауды өткізу тәртібін, кезеңдерін және мерзімдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-2) қатардағы, кiшi, орта, аға және жоғары басшы құрамдағы адамдар орналасуға жататын лауазымдарды және осы лауазымдарға сәйкес келетiн арнаулы атақтарды немесе сыныптық шендердi айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z193" w:id="112"/>
-[...15 lines deleted...]
-      30) Қазақстан Республикасының Конституциясына және Қазақстан Республикасының заңдарына сәйкес қолсұғылмаушылық құқығы бар адамдарды одан айыру және әкімшілік, қылмыстық жауаптылыққа тарту мәселелері бойынша ұсыну енгізеді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының әкімшілік рәсімдер туралы заңнамасында және Қазақстан Республикасының әкімшілік сот ісін жүргізу туралы заңнамасында реттелмеген бөлікте прокуратура органдарында жеке тұлғалардың және заңды тұлғалар өкілдерінің жолданымдарын қарау және оларды жеке қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прокуратура органдары жүзеге асыратын, заңдылықтың сақталуын тексеруді, заңдылықтың жай-күйін талдауды, күшіне енген актілерді бағалауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прокуратура органдарында сотқа дейінгі тергеп-тексеруді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы қылмыстық-процестік заңнамасының, Қазақстан Республикасының жедел-іздестіру қызметі туралы заңнамасының нормаларын қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік құқықтық статистика және арнайы есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық қорғау органдарының, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен алынатын мәліметтерді қалыптастыру, оларға қол жеткізу, оларды пайдалану, сақтау, қорғау және жою тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті тағайындайтын және (немесе) онымен, сондай-ақ Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша тағайындалатын лауазымдарды қоспағанда, прокурорларды және өзге де жұмыскерлерді лауазымға тағайындау және лауазымнан босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақшалай үлесті, жәрдемақыларды және өзге де төлемдерді төлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық қорғау қызметі саласында ведомствоаралық ғылыми зерттеулер жүргізу, оларды үйлестіру және мониторингтеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прокуратура органдарының білім беру ұйымына оқуға қабылдау тәртібін айқындау мәселелері бойынша нормативтік құқықтық актілерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конституциялық заңға, Қазақстан Республикасының өзге де заңдарына және Қазақстан Республикасы Президентінің актілеріне сәйкес басқа да нормативтік құқықтық актілерді қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) прокуратура органдарында құжаттау және құжаттаманы басқару, іс қағаздарын жүргізу мен ұйымдастыру, архив ісін ұйымдастыру тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z194" w:id="113"/>
-[...15 lines deleted...]
-      31) Қазақстан Республикасының заңдарында көзделген жағдайларда сотқа дейінгі тергеп-тексеру, жедел-iздестiру, қарсы барлау қызметi және жасырын тергеу әрекеттері мәселелері бойынша нормативтік құқықтық актiлерді келіседі;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) прокуратура органдарында, ведомстволарында, мекемелерінде және білім беру ұйымында қаруды, оқ-дәрілерді және арнаулы құралдарды сатып алу, есепке алу, сақтау, алып жүру, беру, тасымалдау тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z195" w:id="114"/>
-[...15 lines deleted...]
-      32) мемлекеттік органдардан келіп түсетін, прокуратура органдары қызметінің негізгі бағыттарын қозғайтын заңдардың, өзге де нормативтік құқықтық актілердің жобаларын келіседі;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Бас Прокурордың және қарсы барлау қызметін жүзеге асыратын органдардың қарсы барлау қызметі заңдылығының сақталуын қадағалауды жүзеге асыру тәртібі туралы бірлескен нормативтік құқықтық актілерін қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:p>
-[...313 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="119"/>
+    <w:bookmarkStart w:name="z200" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) мыналарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас прокуратураның жұмыс регламентін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6110,69 +6984,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президенті бекітетін ережелерді қоспағанда, прокуратура органдары жүйесінің мемлекеттік мекемелері мен білім беру ұйымының ережелерін (жарғыларын);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ведомстволардың, білім беру ұйымының, әскери прокуратура және көлік прокуратурасы органдарының, облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалардың және астананың) прокуратуралардың, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралардың құрылымдық бөлімшелерінің, сондай-ақ прокуратура органдарының жүйесіне кіретін мемлекеттік мекемелер мен өзге де ведомстволық бағынысты ұйымдардың құрылымдары мен штаттарын;</w:t>
-[...17 lines deleted...]
-      Бас әскери прокуратураның және Бас көлік прокуратурасының, облыстар прокуратураларының және оларға теңестірілген (республикалық маңызы бар қалалар және астана) прокуратураларының жанынан құрылатын үйлестіру кеңестері туралы ережелерді;</w:t>
+      ведомстволардың, білім беру ұйымының, әскери прокуратура және көлік прокуратурасы органдарының, облыстар прокуратураларының және оларға теңестірілген (астананың және республикалық маңызы бар қалалардың) прокуратуралардың, аудандық және оларға теңестірілген (қалалық, ауданаралық, сондай-ақ мамандандырылған) прокуратуралардың құрылымдық бөлімшелерінің, сондай-ақ прокуратура органдарының жүйесіне кіретін мемлекеттік мекемелер мен өзге де ведомстволық бағынысты ұйымдардың құрылымдары мен штаттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас әскери прокуратураның және бас көлік прокуратурасының, облыстар прокуратураларының және оларға теңестірілген (астана және республикалық маңызы бар қалалар) прокуратураларының жанынан құрылатын үйлестіру кеңестері туралы ережелерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокуратура органдары жүйесінің прокурорлары лауазымдарының тізілімінде санаттар бойынша көрсетілген лауазымдарға теңестірілген прокуратура органдары жүйесі прокурорларының үлгілік емес лауазымдарының тізбесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6621,62 +7495,216 @@
       Әкімшілік іс жүргізудің бірыңғай тізілімін жүргізу тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды және (немесе) тексеруді тағайындау туралы актілерді, олардың мерзімдерін ұзарту туралы қосымша актілерді тіркеу, оларды тіркеуден және күшін жоюдан бас тарту тәртібін, бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудың және (немесе) тексерудің мерзімдерін тоқтата тұру, қайта бастау, ұзарту, қатысушылардың құрамын өзгерту және бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау және (немесе) тексеру және олардың нәтижелері туралы ақпараттық есепке алу құжаттарын ұсыну туралы хабарламаларды тіркеу тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу тәртібін, сондай-ақ "Электрондық жолданымдар" ақпараттық талдау жүйесін жүргізу тәртібін;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37) тармақшаның отыз бесінші абзацы жаңа редакцияда көзделген – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37) тармақшаның отыз бесінші абзацы 12.07.2026 дейін осы редакцияда қолданыста болады – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке қабылдауларды, мемлекеттік органдарға, жергілікті өзін-өзі басқару органдарына, мемлекеттік заңды тұлғаларға, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлғаларға келіп түсетін жолданымдарды тіркеу, есепке алу, сондай-ақ "Электрондық жолданымдар" ақпараттық-талдау жүйесін жүргізу тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық қорғау органдарының, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен алынатын мәліметтерді қалыптастыру, пайдалану, сақтау, қорғау және жою тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6797,706 +7825,786 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       активтерді заңсыз иемденуге, шығаруға қарсы іс-қимыл жасау және оларды қайтару үшін ақпаратқа мониторинг және талдау жүргізу қағидаларын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       активті иемдену (пайда болу) көздерінің заңдылығына тексеруді тағайындау және жүргізу қағидаларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="120"/>
+    <w:bookmarkStart w:name="z201" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) заңдылықтың сақталуына тексеру, заңдылықтың жай-күйіне талдау, күшіне енген актілерге бағалау жүргізу не жолданымдарды қарау туралы тапсырмалар береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z202" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) заңдылық пен қоғамдық қауіпсіздікті қамтамасыз ету, құқық бұзушылықтардың алдын алу, сондай-ақ адам мен азаматтың құқықтары мен бостандықтарын қорғау мақсатында лауазымды адамдар, мемлекеттік органдар, жеке және заңды тұлғалар алдында үндеу жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z203" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Қазақстан Республикасының заңнамасында белгіленген тәртіппен прокуратура органдары жүйесінің прокурорларына сыныптық шендер мен әскери атақтар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z204" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыреті шегінде және Қазақстан Республикасының заңнамасында белгіленген тәртіппен мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомство, білім беру ұйымы басшыларының орынбасарларын, Бас әскери прокурорды және Бас көлік прокурорын, облыстардың прокурорларын және оларға теңестірілген прокурорларды, олардың орынбасарларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандардың прокурорларын және оларға теңестірілген прокурорларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратураның қарамағындағы мекемелердің басшыларын, олардың орынбасарларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас прокуратураның қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Қазақстан Республикасының заңнамасында сәйкес мәліметтерді Қазақстан Республикасының мемлекеттік құпияларына жатқызу туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z202" w:id="121"/>
-[...15 lines deleted...]
-      39) заңдылық пен қоғамдық қауіпсіздікті қамтамасыз ету, құқық бұзушылықтардың алдын алу, сондай-ақ адам мен азаматтың құқықтары мен бостандықтарын қорғау мақсатында лауазымды адамдар, мемлекеттік органдар, жеке және заңды тұлғалар алдында үндеу жасайды;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Қазақстан Республикасы прокуратура органдары жүйесінің әкімшілік ғимараттарында рұқсаттама және объектішілік режимдердің тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z203" w:id="122"/>
-[...15 lines deleted...]
-      40) Қазақстан Республикасының заңнамасында белгіленген тәртіппен прокуратура органдары жүйесінің прокурорларына сыныптық шендер мен әскери атақтар береді;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) прокуратура органдары жүйесінде әскери міндеттілер мен әскерге шақырылушыларды арнайы есепке алуды жүргізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z204" w:id="123"/>
-[...15 lines deleted...]
-      41) өз құзыреті шегінде және Қазақстан Республикасының заңнамасында белгіленген тәртіппен мыналарды:</w:t>
+    <w:bookmarkStart w:name="z208" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) прокуратура органдары жүйесінде атыс даярлығын ұйымдастыру тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:p>
-[...87 lines deleted...]
-      42) Қазақстан Республикасының заңнамасында сәйкес мәліметтерді Қазақстан Республикасының мемлекеттік құпияларына жатқызу туралы шешім қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) жұмылдыру бөлімшесін құрады не жұмылдыру жұмысы бойынша жеке прокурорды тағайындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z206" w:id="125"/>
-[...15 lines deleted...]
-      43) Қазақстан Республикасы прокуратура органдары жүйесінің әкімшілік ғимараттарында рұқсаттама және объектішілік режимдердің тәртібін белгілейді;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z207" w:id="126"/>
-[...15 lines deleted...]
-      44) прокуратура органдары жүйесінде әскери міндеттілер мен әскерге шақырылушыларды арнайы есепке алуды жүргізу тәртібін айқындайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас Прокурор болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Президентінің 05.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 25.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 855</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бас Прокурор өз орынбасарларының өкілеттіктерін қолданыстағы Қазақстан Республикасының заңнамасына сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z208" w:id="127"/>
-[...15 lines deleted...]
-      45) прокуратура органдары жүйесінде атыс даярлығын ұйымдастыру тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бас Прокурордың Аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын Бас Прокурор Аппаратының басшысы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z209" w:id="128"/>
-[...15 lines deleted...]
-      46) жұмылдыру бөлімшесін құрады не жұмылдыру жұмысы бойынша жеке прокурорды тағайындайды;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Бас прокуратураның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z210" w:id="129"/>
-[...15 lines deleted...]
-      47) Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының заңнамасында көзделген жағдайларда Бас прокуратураның жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бас Прокурор болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Бас прокуратураның мүлкі оған меншік иесі берген мүліктің, сондай-ақ өз қызметі нәтижесінде сатып алынған мүліктің (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздердің есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бас прокуратураға бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z216" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Бас прокуратура өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z217" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="132"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Бас прокуратураны қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z218" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Бас прокуратураны қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z219" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Бас прокуратураның мүлкі</w:t>
-[...57 lines deleted...]
-      23. Бас прокуратураға бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
+        <w:t xml:space="preserve"> Бас прокуратура мен оның ведомстволарының қарамағындағы мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z216" w:id="135"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді – ҚР Президентінің 05.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 366</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="139"/>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас прокуратура</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Бас прокуратураның Құқықтық статистика және арнайы есепке алу жөніндегі комитеті" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) "Бас прокуратураның Активтерді қайтару жөніндегі комитеті" республикалық мемлекеттік мекемесі</w:t>
+      1-1) "Бас прокуратураның Инвесторлардың құқықтарын қорғау комитеті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7905,70 +9013,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) "Қазақстан Республикасы Бас прокуратурасының жанындағы Материалдық-техникалық қамсыздандыру басқармасы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) "Қазақстан Республикасы Бас прокуратурасының жанындағы Шаруашылық басқармасы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="140"/>
+    <w:bookmarkStart w:name="z221" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас прокуратураның Құқықтық статистика және арнайы есепке алу жөніндегі комитеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің Астана қаласы бойынша департаменті" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8456,94 +9564,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 563 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="141"/>
+    <w:bookmarkStart w:name="z51" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының ҚҰРЫЛЫМЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚҰРЫЛЫМЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Құрылымы жаңа редакцияда – ҚР Президентінің 17.12.2025 </w:t>
+      Ескерту. Құрылымы жаңа редакцияда – ҚР Президентінің 15.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1125</w:t>
+        <w:t>№ 1315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8653,51 +9773,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық-құқықтық ынтымақтастық қызметі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Активтерді қайтару жөніндегі қызметі</w:t>
+      Активтерді қайтару жөніндегі қызмет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр жұмысы департаменті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8822,62 +9942,130 @@
       Мемлекеттік құпияларды қорғау басқармасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі аудит басқармасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Ақпараттық қауіпсіздік басқармасы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Құрылымның он сегізінші абзацы 12.07.2026 бастап қолданысқа енгізіледі – ҚР Президентінің 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8971,108 +10159,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 563 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="142"/>
+    <w:bookmarkStart w:name="z53" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін ӨЗГЕРІСТЕР МЕН ТОЛЫҚТЫРУЛАР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z54" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z54" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының мемлекеттік органдары жүйесін одан әрі оңтайландыру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 1999 жылғы 22 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1999 ж., № 1, 2-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9177,190 +10365,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="144"/>
+    <w:bookmarkStart w:name="z60" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөнiндегi комитетiн құру туралы" Қазақстан Республикасы Президентінің 2003 жылғы 28 наурыздағы № 1050 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2003 ж., № 12, 130-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z61" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z61" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z62" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z62" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Қоса берiлiп отырған Комитет туралы ереже бекiтiлсiн.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z63" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z63" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөнiндегi комитетi туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9373,230 +10561,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="148"/>
+    <w:bookmarkStart w:name="z65" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z66" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z66" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) құқықтық статистика ақпаратын теру, жинақтау, жүргiзу және өңдеу;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z67" w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z67" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z68" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z68" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) мемлекеттік құқықтық статистика және арнайы есепке алу саласындағы заңдылықты қадағалауды жүзеге асыру;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z69" w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z69" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөнiндегi комитетiнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрылымы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z70" w:id="153"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z70" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қазақстан Республикасының әскери қызметшілері, арнаулы мемлекеттік органдары, мемлекеттік фельдъегерлік қызметі мен прокуратура органдарының қызметкерлері лауазымдарының санаттары бойынша тізілімдерін бекіту туралы" Қазақстан Республикасы Президентінің 2004 жылғы 17 қаңтардағы № 1283 Жарлығына (Қазақстан Республикасының ПҮАЖ-ы, 2004 ж., № 19, 234-құжат) ("Қызмет бабында пайдалану үшін" белгісімен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9625,190 +10813,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="154"/>
+    <w:bookmarkStart w:name="z77" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Жоғары офицерлік және басшы құрамның адамдары атқаратын Қазақстан Республикасының Қарулы Күштері, басқа да әскерлері мен әскери құралымдары, арнаулы мемлекеттік және құқық қорғау органдары лауазымдарының тізбесі туралы" Қазақстан Республикасы Президентінің 2017 жылғы 5 мамырдағы № 470 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z78" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z78" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Жоғары офицерлік және басшы құрамның адамдары атқаратын Қазақстан Республикасының Қарулы Күштері, басқа да әскерлері мен әскери құрылымдары, арнаулы мемлекеттік және құқық қорғау органдары лауазымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z79" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z79" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4. Қазақстан Республикасы Бас прокуратурасы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тарауы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z80" w:id="157"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z80" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Қазақстан Республикасы Бас прокуратурасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11127,68 +12315,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 29 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="158"/>
+    <w:bookmarkStart w:name="z83" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы прокуратурасының ЖАЛПЫ ШТАТ САНЫ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11395,169 +12583,169 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 563 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="159"/>
+    <w:bookmarkStart w:name="z85" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған кейбір жарлықтарының ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z86" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z86" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы прокуратура органдарының рәмізі туралы" Қазақстан Республикасы Президентінің 2011 жылғы 18 ақпандағы № 1159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 20, 235-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z87" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z87" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Сыныптық шендер берілетін Қазақстан Республикасы прокуратура органдары лауазымдарының тізбесін және соларға сәйкес шекті сыныптық шендерді бекіту туралы" 2012 жылғы 10 қыркүйектегі № 376 қбп Жарлығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z88" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z88" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Президентінің 2015 жылғы 4 мамырдағы № 15 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 29-30, 184-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z89" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z89" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 158 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11572,145 +12760,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 77-78-79, 575-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z90" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z90" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қазақстан Республикасы Президентінің 2017 жылғы 5 мамырдағы № 470 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың 2-тармағы (Қазақстан Республикасының ПҮАЖ-ы, 2017 ж., № 17, 116-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12036,31 +13224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>