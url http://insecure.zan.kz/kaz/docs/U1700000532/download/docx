--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da9831f" w14:textId="da9831f">
+    <w:p w14:paraId="446e7cf" w14:textId="446e7cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік қызметшілердің, Қазақстан Республикасының Парламенті депутаттарының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидаларын бекіту туралы</w:t>
+        <w:t>Мемлекеттік қызметшілердің, Қазақстан Республикасының Құрылтайы депутаттарының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2017 жылғы 16 тамыздағы № 532 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -233,109 +233,149 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жариялануға тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Президентінің 02.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Парламенті және оның депутаттарының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 24-бабының </w:t>
+      "Қазақстан Республикасының Құрылтайы және оның депутаттарының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 44-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 32-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасының Конституциялық Соты туралы" Қазақстан Республикасы Конституциялық заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -401,173 +441,193 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 05.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1. Қоса беріліп отырған Мемлекеттік қызметшілердің, Қазақстан Республикасының Құрылтайы депутаттарының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Президентінің 02.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -934,588 +994,610 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік қызметшілердің, Қазақстан Республикасының Парламенті депутаттарының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидалары</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік қызметшілердің, Қазақстан Республикасының Құрылтайы депутаттарының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Президентінің 02.01.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметшілердің, Қазақстан Республикасының Парламенті депутаттарының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Мемлекеттік қызметшілердің, Қазақстан Республикасының Құрылтайы депутаттарының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Құрылтайы және оның депутаттарының мәртебесі туралы" Қазақстан Республикасы Конституциялық заңының 44-бабының 1-тармағына, "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңының 32-бабының 2-тармағына, "Қазақстан Республикасының Конституциялық Соты туралы" Қазақстан Республикасы Конституциялық заңының 7-бабына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 10-бабының 2) тармақшасына және 21-бабына сәйкес мемлекеттік қызметшілердің, Қазақстан Республикасының Құрылтайы депутаттарының, Қазақстан Республикасы Жоғарғы Соты Төрағасының және Қазақстан Республикасының Конституциялық Соты судьяларының ант беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 05.06.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасының Премьер-Министрі және Қазақстан Республикасы Үкіметінің өзге де мүшелері; Қазақстан Республикасының Мемлекеттік кеңесшісі; Қазақстан Республикасының Президенті Әкімшілігінің Басшысы, оның бірінші орынбасары мен орынбасарлары; Қазақстан Республикасы Орталық сайлау комиссиясының Төрағасы; Қазақстан Республикасының Президенті Кеңсесінің бастығы; Қазақстан Республикасы Президентінің көмекшілері мен кеңесшілері; Қазақстан Республикасы Жоғары Сот Кеңесінің Төрағасы; Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың басшылары; облыстардың, республикалық маңызы бар қалалардың, астананың әкімдері мемлекеттік лауазымдарына алғаш рет тағайындалатын адамдарды қоспағанда, мемлекеттік қызметшілер бір рет ант береді.</w:t>
+      2. Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің және Қазақстан Республикасы Үкіметінің өзге де мүшелерінің, Қазақстан Республикасының Президенті Әкімшілігі Басшысының, оның бірінші орынбасары мен орынбасарларының; Қазақстан Республикасы Жоғарғы Соты Төрағасының, Қазақстан Республикасы Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасы Президенті Кеңсесі бастығының; Қазақстан Республикасы Президентінің көмекшілерінің, кеңесшілерінің; Қазақстан Республикасы Жоғары Сот Кеңесі Төрағасының; Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдар басшыларының, астана, облыстар, республикалық маңызы бар қалалар әкімдерінің мемлекеттік лауазымдарына алғаш рет тағайындалатын адамдарды қоспағанда, мемлекеттік қызметшілер бір рет ант береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 08.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Егер Қазақстан Республикасының Президенті өзгеше белгілемесе, осы тармақта көзделген жағдайларды қоспағанда, ант қабылдаған мемлекеттік саяси қызметші оны тиісті мемлекеттік органның ұжымына лауазымды адам таныстырған кезде ант береді.</w:t>
+      3. Егер Қазақстан Республикасының Президенті өзгеше белгілемесе, саяси мемлекеттік қызметші осы тармақта көзделген жағдайларды қоспағанда, өзін таныстыратын лауазымды адам оны тиісті мемлекеттік органның ұжымына таныстырған кезде ант береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қазақстан Республикасының Президенті Әкімшілігі Басшысының, Қазақстан Республикасының Ұлттық Банкі, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі, Қазақстан Республикасының Орталық сайлау комиссиясы төрағаларының, Қазақстан Республикасы Бас Прокурорының, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Жоғары аудиторлық палатасы төрағаларының, Қазақстан Республикасының Сыртқы істер, Қазақстан Республикасының Қорғаныс, Қазақстан Республикасының Ішкі істер министрлерінің антын Қазақстан Республикасының Президенті өзі қабылдайды.</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы Парламентінің Сенаты және Мәжілісі депутаттары Қазақстан Республикасы Парламентінің тиісті Палаталарының отырыстарында ант береді.</w:t>
+      Қазақстан Республикасы Вице-Президентінің, Қазақстан Республикасы Премьер-Министрінің, Қазақстан Республикасы Президенті Әкімшілігі Басшысының, Қазақстан Республикасының Жоғарғы Соты, Қазақстан Республикасының Ұлттық Банкі, Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі, Қазақстан Республикасының Орталық сайлау комиссиясы төрағаларының, Қазақстан Республикасы Бас Прокурорының, Қазақстан Республикасының Ұлттық қауіпсіздік комитеті, Қазақстан Республикасының Жоғары аудиторлық палатасы төрағаларының, Қазақстан Республикасының Сыртқы істер, Қазақстан Республикасының Қорғаныс, Қазақстан Республикасының Ішкі істер министрлерінің антын Қазақстан Республикасының Президенті өзі қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Құрылтайының депутаттары Қазақстан Республикасы Құрылтайының отырыстарында ант береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Конституциялық Сотының судьялары Қазақстан Республикасы Конституциялық Сотының отырысында ант береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің қалауы бойынша Қазақстан Республикасы Үкіметінің кейбір мүшелері мен Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін өзге мемлекеттік органдардың басшылары, сондай-ақ Парламент депутаттары Қазақстан Республикасының Президентіне ол айқындайтын тәртіпте ант бере алады. Қазақстан Республикасының Президенті Парламенттің бірінші сессиясын шақырғанда ол оның депутаттарының Қазақстан халқына беретін антын қабылдайды.</w:t>
-[...17 lines deleted...]
-      Мәслихат немесе оның келісімі бойынша тағайындалатын лауазымды адамдар тиісті мәслихаттың отырысында ант береді.</w:t>
+      Қазақстан Республикасы Президентінің қалауы бойынша Қазақстан Республикасы Үкіметінің кейбір мүшелері мен Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін өзге мемлекеттік органдардың басшылары, сондай-ақ Қазақстан Республикасы Құрылтайының депутаттары Қазақстан Республикасының Президенті айқындайтын тәртіппен оған ант бере алады. Қазақстан Республикасының Президенті Қазақстан Республикасы Құрылтайының бірінші сессиясын шақырған кезде ол оның депутаттарының Қазақстан халқына беретін антын қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәслихат тағайындайтын немесе оның келісуі бойынша тағайындалатын лауазымды адамдар тиісті мәслихаттың отырысында ант береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Президентінің 11.11.2019 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасы Парламентінің Сенаты және Мәжілісі аппараттарының басшылары мен олардың орынбасарлары ант беретін лауазымды адамды Қазақстан Республикасы Парламенті палаталарының бюросы айқындайды.</w:t>
+      4. Қазақстан Республикасы Құрылтайының бюросы Қазақстан Республикасының Құрылтайы Аппаратының басшысы мен оның орынбасарлары ант беретін лауазымды адамды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мәслихаттың келісімімен тағайындалатынды қоспағанда, "А" корпусының мемлекеттік қызметшісі оны тиісті мемлекеттік органның ұжымына лауазымды адам таныстырған кезде ант береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1526,214 +1608,192 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусының мемлекеттік қызметші сынақ мерзімін сәтті өткерген күннен бастап бір ай ішінде, лауазымға тағайындауға құқығы бар лауазымды адамға немесе оның уәкілеттігі бойынша өзге адамға ант береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасы Парламенті депутаты антының мәтіні "Қазақстан Республикасының Парламентi және оның депутаттарының мәртебесi туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
+      6. Қазақстан Республикасы Құрылтайының депутаты антының мәтіні "Қазақстан Республикасының Құрылтайы және оның депутаттарының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Үкіметі мүшесі антының мәтіні "Қазақстан Республикасының Үкіметі туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өзге де мемлекеттік қызметшінің тиісінше ресімделген және мемлекеттік тілде немесе орыс тілінде басылған антының мәтіні ант беруші адамның таңдауы бойынша осы тілдердің бірінде айтылады.</w:t>
+      Қазақстан Республикасы Үкіметінің мүшесі антының мәтіні "Қазақстан Республикасының Үкіметі туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жоғарғы Сотының Төрағасы антының мәтіні "Қазақстан Республикасының сот жүйесі мен судьяларының мәртебесі туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Конституциялық Сотының судьясы антының мәтіні "Қазақстан Республикасының Конституциялық Соты туралы" Қазақстан Республикасының Конституциялық заңында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Құрылтайы депутатының, Қазақстан Республикасының Үкіметі мүшесінің, Қазақстан Республикасының Жоғарғы Соты Төрағасының, Қазақстан Республикасының Конституциялық Соты судьясының, осы Қағидаларға 1-қосымшаға сәйкес лауазымды адамның, осы Қағидаларға 2-қосымшаға сәйкес өзге де мемлекеттік қызметшінің тиісінше ресімделген және мемлекеттік немесе орыс тілінде басылған антының мәтіні ант беруші адамның таңдауы бойынша осы тілдердің бірінде айтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Президентінің 14.03.2018 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2884,55 +2944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>