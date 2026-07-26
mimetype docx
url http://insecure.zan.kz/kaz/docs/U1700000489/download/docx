--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e2d1f89" w14:textId="e2d1f89">
+    <w:p w14:paraId="17fac7f" w14:textId="17fac7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -986,50 +986,132 @@
         <w:t>
       5. Қазақстан Республикасының Президенті Астана халықаралық сыйлығын салтанатты жағдайда тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z55" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Астана халықаралық сыйлығына ие болған адамға немесе ұйымға "Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығының лауреаты" құрметті атағы беріліп, диплом, естелік белгісі мен ақшалай сыйақы тапсырылады. Астана халықаралық сыйлығының ақшалай сыйақысы 20000 (жиырма мың) АҚШ долларына баламалы мөлшерде теңге валютасында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақта орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жүргізілген наградтау есебін, сондай-ақ Астана халықаралық сыйлығының тапсырылу барысы туралы есептiлiктi Қазақстан Республикасы Президентінің Әкiмшiлiгi жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1211,248 +1293,232 @@
         <w:t>
       1. Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалі (бұдан әрі – құрмет медалі) әлемдік және дәстүрлі діндер лидерлеріне, қоғам және саяси қайраткерлерге дінаралық диалогты нығайтуға қосқан аса көрнекті үлесі үшін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құрмет медалімен наградтауға ұсыныстарды Қазақстан Республикасының Президентіне Әлемдік және дәстүрлі діндер лидерлері съезі Хатшылығының Басшысы енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құрмет медалімен үш жылда бір реттен сиретпей марапатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Құрмет медалін Қазақстан Республикасының Президенті не оның тапсырмасы бойынша Әлемдік және дәстүрлі діндер лидерлері съезі Хатшылығының Басшысы салтанатты жағдайда және наградталушының өзіне тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құрмет медаліне ие болған адамға "Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалінің лауреаты" құрметті атағы беріледі және құрмет медалі мен оның куәлігі тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құрмет медалінің куәлігіне Қазақстан Республикасының Президенті қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құрмет медалін бір адамға қайталап беруге жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жүргізілген наградтаулардың есебiн, сондай-ақ құрмет медалінің тапсырылу барысы туралы есептiлiктi Қазақстан Республикасы Президентiнiң Әкiмшiлiгi жүргiзедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1544,138 +1610,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 489 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығы лауреатының дипломы мен естелік белгісінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СИПАТТАМАСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Сипаттама жаңа редакцияда - ҚР Президентінің 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="23"/>
+    <w:bookmarkStart w:name="z57" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығы лауреатының дипломы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өлшемі 330 х 115 мм қатты мұқабадан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1886,70 +1952,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DIPLOMA" деген екі жазу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) периметрі бойынша – ұлттық ою-өрнек орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:bookmarkStart w:name="z58" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жапсырма бет баспаханалық тәсілмен қорғау дәрежелері бар арнаулы көгілдір түсті қағазда басып шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жапсырма беттің беткі жағында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2524,70 +2590,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Republic of Kazakhstan" деген сөздер орналасқан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның төменгі сол жағында дипломның нөмірі көрсетілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="25"/>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығы лауреатының естелік белгісі төртбұрышты планкаға ілмешекпен бекітілген, диаметрі 25 мм, қалыңдығы 2 мм шеңбер түріндегі сары түстес металдан дайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшемі 24 х 16 мм болатын жезден жасалған планкаға Қазақстан Республикасының Мемлекеттік Туы түстес өлшемі 20 х 11 мм қатқыл лента, планканың сыртқы жағында – визорлы бекіткіші бар түйреуіш бекітілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2634,68 +2700,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Естелік белгісіндегі бейнелер мен жазулардың бәрі де бедерлі, күңгірттелген, сары түстес. Осы сипаттамаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес естелік белгісінің жиегі жақтаушамен көмкерілген.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2802,84 +2850,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығының лауреаты дипломының БЕЙНЕСІ (қатты мұқаба)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3105,84 +3137,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығының лауреаты дипломының БЕЙНЕСІ (жапсырма беттің беткі жағы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3408,84 +3424,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығының лауреаты дипломының БЕЙНЕСІ (жапсырма беттің ішкі жағы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3711,68 +3711,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="26"/>
+    <w:bookmarkStart w:name="z67" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дінаралық диалогқа қосқан үлесі үшін Астана халықаралық сыйлығы лауреатының естелік белгісінің ЭСКИЗІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7683500" cy="8661400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -3939,126 +3939,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 489 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалінің және оның куәлігінің СИПАТТАМАСЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Сипаттама жаңа редакцияда - ҚР Президентінің 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалі күміс түстес металдан жасалады, диаметрі 34 мм, қалыңдығы 2 мм шеңбер пішінінде болады, Қазақстан Республикасының Мемлекеттік Туы түстес қатқыл лентамен қапталған, ортасында тігінен ені 10 мм күміс түстес ұлттық ою-өрнек бейнеленген алты бұрышты пішіндегі тағанға жалғасатын құлақша мен шығыршық арқылы бекітілген. Тағанның өлшемі – 50,7 х 33 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрмет медалінің аверсінде ортаңғы бөлігіндегі жылтыр бетінде Пирамиданың (Бейбітшілік және келісім сарайының ғимараты) бейнесі, оның ішінде "Астана-Бәйтерек" монументінің бейнесі бар. Пирамиданың төменгі бөлігінде ұлттық ою-өрнек элементі орналасқан. Шеңберді айнала ағылшын тілінде "THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS" деген жазу жазылған. Астыңғы жағында ұлттық ою-өрнек элементі орналасқан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4089,70 +4089,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құрмет медаліндегі бейнелер мен жазулардың бәрі де бедерлі, күңгірттелген, күміс түстес. Осы сипаттамаға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрмет медалінің жиегі жақтаушамен көмкерілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="29"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құрмет медалінің куәлігі өлшемі 100 х 70 мм болатын, қатты мұқабалы кітап болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқабаның сыртқы жағында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4812,68 +4812,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалінің ЭСКИЗІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9232900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -5040,84 +5040,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалі куәлігінің БЕЙНЕСІ (қатты мұқаба)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5330,84 +5314,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сипаттамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлемдік және дәстүрлі діндер лидерлері съезінің құрмет медалі куәлігінің БЕЙНЕСІ (ішкі бөлігі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Президентінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5562,55 +5530,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5936,31 +5904,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>