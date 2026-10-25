--- v0 (2025-11-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="616787f" w14:textId="616787f">
+    <w:p w14:paraId="a67d38e" w14:textId="a67d38e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -851,3606 +851,3618 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "(Республикалық ұлан)" деген сөздер алып тасталсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...15 lines deleted...]
-      3. "Қазақстан Республикасының Тұңғыш Президенті – Елбасының мәдениет саласындағы мемлекеттік стипендиясын тағайындау туралы" Қазақстан Республикасы Президентінің 2000 жылғы 3 сәуірдегі № 369 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Президентінің 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қазақстан Республикасы Президенті Іс Басқармасының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2000 жылғы 21 сәуірдегі № 378 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 20, 218-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің Іс Басқармасы туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Қазақстан Республикасы Тұңғыш Президенті - Елбасының Қорын құру туралы" Қазақстан Республикасы Президентінің 2000 жылғы 22 желтоқсандағы № 528 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 18, 185-құжат):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 55, 599-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарлықтың тақырыбында және бүкіл мәтін бойынша орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...56 lines deleted...]
-      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің Іс Басқармасы туралы </w:t>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Қазақстан Республикасы Тұңғыш Президентінің - Елбасының Мемлекеттік бейбітшілік және прогресс сыйлығының мәселелері" Қазақстан Республикасы Президентінің 2001 жылғы 28 қыркүйектегі № 691 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 32, 421-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарлықтың тақырыбында және бүкіл мәтін бойынша орыс тіліндегі мәтініне өзгеріс енгізілді, мемлекеттік тілдегі мәтіні өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды – ҚР Президентінің 31.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Қазақстан Республикасы Үкіметінің заң жобалары жұмыстарының жоспарларын Қазақстан Республикасының Президентімен және Қазақстан Республикасы Парламентінің Мәжілісіне Үкімет енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу ережелерін бекіту туралы" Қазақстан Республикасы Президентінің 2002 жылғы 17 мамырдағы № 873 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2002 ж., № 15, 157-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Үкіметінің заң жобалары жұмыстарының жоспарларын Қазақстан Республикасының Президентімен және Қазақстан Республикасы Парламентінің Мәжілісіне Үкімет енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережелерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ай сайын" деген сөздер "тоқсан сайын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақшада "шұғыл немесе басым деп жариялау" деген сөздер "басым деп айқындау" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тармақша мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) Мемлекет басшысының тиісті тапсырмалары іске асырылатын заң жобалары;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Күші жойылды – ҚР Президентінің 30.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 948</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2022 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Заңдар жобаларын қараудың басымдығын белгілеу, сондай-ақ заң жобасының қаралуын шұғыл деп жариялау ережесін бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 29 сәуірдегі № 1074 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2003 ж., № 17, б. 169):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбында және бүкіл мәтін бойынша ", сондай-ақ заң жобасының қаралуын шұғыл деп жариялау" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған Жарлықпен бекітілген Заңдар жобаларын қараудың басымдығын белгілеу, сондай-ақ заң жобасының қаралуын шұғыл деп жариялау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбында ", сондай-ақ заң жобасының қаралуын шұғыл деп жариялау" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүкіл мәтін бойынша "немесе оның қаралуын шұғыл деп жариялауға", ", сондай-ақ заң жобасын қарауды шұғыл деп жариялауға", "немесе оның қаралуын шұғыл деп жариялауға", "немесе оның қаралуын шұғыл деп жариялау", "немесе оны қаралуын шұғыл деп жариялау", "немесе оның қаралуын шұғыл деп жариялаудың", "немесе шұғыл деп жариялау" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Қазақстан Республикасы Президентінің жанындағы Азаматтық мәселелері жөніндегі комиссия туралы" Қазақстан Республикасы Президентінің 2006 жылғы 10 қазандағы № 198 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2006 ж., № 38, 421-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Азаматтық мәселелері жөніндегі комиссия туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 5) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) азаматтықтан айыру."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 4-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1. Қазақстан Республикасының азаматтығынан айыру Қазақстан Республикасының заңнамасында белгіленген тәртіпте жүзеге асырылады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Қазақстан Республикасының Мемлекеттік протоколын бекіту туралы" Қазақстан Республикасы Президентінің 2006 жылғы 12 қазандағы № 201 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2006 ж., № 39, 428-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z62" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>протоколында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбында "Үкімет құрамына кірмейтін орталық атқарушы органдардың басшылары," деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "(Республикалық ұлан)" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>188-тармақтарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Үкімет құрамына кірмейтін орталық атқарушы органдардың басшылары," деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік протоколына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z67" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-тармақта "агенттіктердің" деген сөз "мемлекеттік органдардың" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32, 46-тармақтар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-тармақта "Орталық атқарушы органдардың" деген сөздер "Министрліктердің" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z70" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған Жарлықпен бекітілген Қазақстан Республикасының Мемлекеттік протоколына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-тармақта "агенттіктердің" деген сөз "мемлекеттік органдардың" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z72" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36, 50-тармақтар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z73" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-тармақта "Орталық атқарушы органдардың" деген сөздер "Министрліктердің" деген сөзбен ауыстырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z74" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының жалпыәскери жарғыларын бекіту туралы" Қазақстан Республикасы Президентінің 2007 жылғы 5 шілдедегі № 364 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының тәртіптік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарғысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "(Республикалық ұлан)" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Қазақстан Республикасы Мемлекеттік хатшысының мәртебесі мен өкілеттіктері туралы" Қазақстан Республикасы Президентінің 2007 жылғы 13 тамыздағы № 379 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2007 ж., № 27, 309-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасының үшінші абзацында орыс тіліндегі мәтін өзгереді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Қазақстан Республикасы Президентінің Әкімшілігі туралы ережені бекіту туралы" Қазақстан Республикасы Президентінің 2008 жылғы 11 наурыздағы № 552 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2008 ж. № 12-13, 116-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің Әкімшілігі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сегізінші абзацында "және орталық атқарушы органдарға" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z82" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6) тармақшасында</w:t>
-[...29 lines deleted...]
-      5. "Қазақстан Республикасы Тұңғыш Президенті - Елбасының Қорын құру туралы" Қазақстан Республикасы Президентінің 2000 жылғы 22 желтоқсандағы № 528 </w:t>
+        <w:t>2) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацы "Парламенттің заңдар жобаларының қарауы басымдылығын айқындау жөнінде" деп жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлігінде "Үкімет пен орталық атқарушы органдарға" деген сөздер "Үкіметке" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z85" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақшасында "орталық атқарушы органдар" деген сөздер "министрліктер" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z86" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тармақшасында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші, үшінші абзацтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Үкіметтің құрылымдық жүйесін жетілдіру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z89" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үкіметке тапсырмалар беру туралы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z90" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z91" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтыншы абзацта "төрағалық етуі" деген сөздер "төрағалық ету қажеттігі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "көзделген жағдайларда, Президенттің мәлімдемелері мен Президенттің Конституциялық Кеңес шешімдеріне қарсылықтарын" деген сөздер ", ал Қазақстан Республикасы Конституцияның 44-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда, Президенттің мәлімдемелерін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "және өзге де орталық атқарушы органдармен" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қазақстан Республикасы Президентінің Қазақстан халқына жолдауының жобасын дайындау, келісу және Қазақстан Республикасы Президентінің қарауына ұсыну, Қазақстан Республикасы Президентінің актілері мен тапсырмаларының жобаларын дайындау, келісу, қол қоюға ұсыну, Қазақстан Республикасы Президентінің Қазақстан халқына жолдауын іске асыру, Қазақстан Республикасы Президентінің актілері мен тапсырмаларының орындалуын бақылауды жүзеге асыру және Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтарына мониторинг жүргізу ережесін бекіту туралы" Қазақстан Республикасы Президентінің 2010 жылғы 27 сәуірдегі № 976 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2000 ж., № 55, 599-құжат):</w:t>
-[...39 lines deleted...]
-      6. "Қазақстан Республикасы Тұңғыш Президентінің - Елбасының Мемлекеттік бейбітшілік және прогресс сыйлығының мәселелері" Қазақстан Республикасы Президентінің 2001 жылғы 28 қыркүйектегі № 691 </w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2010 ж., № 28, 215-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің Қазақстан халқына жолдауының жобасын дайындау, келісу және Қазақстан Республикасы Президентінің қарауына ұсыну, Қазақстан Республикасы Президентінің актілері мен тапсырмаларының жобаларын дайындау, келісу, қол қоюға ұсыну, Қазақстан Республикасы Президентінің Қазақстан халқына жолдауын іске асыру, Қазақстан Республикасы Президентінің актілері мен тапсырмаларының орындалуын бақылауды жүзеге асыру және Қазақстан Республикасы Президентінің нормативтік құқықтық жарлықтарына мониторинг жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Үкіметтің құрамына кірмейтін орталық атқарушы органдар," деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Қазақстан Республикасының Қарулы Күштері, басқа да әскерлері мен әскери құралымдары әскери қызметшілерінің әскери киім нысаны және айырым белгілері туралы" Қазақстан Республикасы Президентінің 2011 жылғы 25 тамыздағы № 144 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2001 ж., № 32, 421-құжат):</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z99" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бүкіл мәтін бойынша және аталған Жарлықпен бекітілген Қазақстан Республикасының Қарулы Күштері, басқа да әскерлері мен әскери құралымдары әскери қызметшілерінің әскери киім нысаны және айырым белгілері үлгілерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z100" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(Республикалық ұлан)", "(Республикалық ұланды)" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Күші жойылды – ҚР Президентінің 31.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 290</w:t>
+        <w:t xml:space="preserve">18. Күші жойылды – ҚР Президентінің 27.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 747</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
-[...15 lines deleted...]
-      8. "Қазақстан Республикасы Үкіметінің заң жобалары жұмыстарының жоспарларын Қазақстан Республикасының Президентімен және Қазақстан Республикасы Парламентінің Мәжілісіне Үкімет енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу ережелерін бекіту туралы" Қазақстан Республикасы Президентінің 2002 жылғы 17 мамырдағы № 873 </w:t>
+    <w:bookmarkStart w:name="z104" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. "Мемлекеттік рәміздер және Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының геральдикасы мәселелері туралы" Қазақстан Республикасы Президентінің 2011 жылғы 30 қыркүйектегі № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2002 ж., № 15, 157-құжат):</w:t>
-[...29 lines deleted...]
-        <w:t>ережелерінде</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 55, 783-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z105" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Кеңесінің, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының тізбесі мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сипаттамаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z106" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(Республикалық ұланды)" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z107" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z108" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Құпия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z109" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. "Қазақстан Республикасының дипломатиялық және қызметтік паспорттарын ресімдеу, беру, ауыстыру, тапсыру, алып қою, есепке алу, сақтау және жою қағидаларын және Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасының лауазымды адамдарының тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 13 қаңтардағы № 722 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 1, 2-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасы лауазымды адамдарының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Күші жойылды – ҚР Президентінің 14.08.2023 № 303 қбп жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Құпия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. "Қазақстан Республикасы Мемлекеттік күзет қызметі туралы ережені бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 4 мамырдағы № 814 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 32, 279-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Мемлекеттік күзет қызметі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүкіл мәтін бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z119" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(Республикалық ұлан)", "(Республикалық ұланды)" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақта</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ", Қазақстан Республикасы Президенті Күзет қызметінің және Қазақстан Республикасы Республикалық ұланының функцияларын атқаратын" деген сөздер алып тасталсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. "Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімін бекіту туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 150 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 70-71, 520-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z122" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізілімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z123" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік саяси лауазымдар деген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тарауда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z124" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Үкіметінің құрамына кірмейтін орталық атқарушы органдардың басшылары, олардың бірінші орынбасарлары мен орынбасарлары" деген жол алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z125" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z126" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. "Қазақстан Республикасы мемлекеттік қызметшілерінің әдептілік нормаларын және мінез-құлық қағидаларын одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 75-76, 552-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z127" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің әдеп кодексінде (Мемлекеттік қызметшілердің қызметтік әдеп </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақта</w:t>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігінде орыс тіліндегі мәтінге өзгеріс енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. "Мемлекеттік саяси қызметшілердің жұмысын бағалауды жүргізетін уәкілетті адамдардың тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 4 шілдедегі № 295 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 39, 230-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z130" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған Жарлықпен бекітілген Мемлекеттік саяси қызметшілердің жұмысын бағалауды жүргізетін уәкілетті адамдардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...217 lines deleted...]
-        <w:t>ережесінде</w:t>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z131" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгерістер енгізілді, мемлекеттік тілдегі мәтін өзгермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z132" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. "Қазақстан Республикасының мемлекеттік наградаларымен наградтауға ұсынудың және оларды тапсырудың тәртібі туралы нұсқаулықты, Қазақстан Республикасының мемлекеттік наградалары құжаттарының үлгілерін және Қазақстан Республикасының мемлекеттік наградалары белгілерінің сипаттамасын бекіту туралы" Қазақстан Республикасы Президентінің 1999 жылғы 8 қарашадағы № 90 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өкімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1999 ж., № 53, 521-құжат):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жоғарыда аталған өкіммен бекітілген Қазақстан Республикасының мемлекеттік наградаларымен наградтауға ұсынудың және оларды тапсырудың тәртібі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқаулықта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...2678 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z132" w:id="88"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4512,55 +4524,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4886,31 +4898,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>