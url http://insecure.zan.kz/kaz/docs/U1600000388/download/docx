--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4d0620" w14:textId="b4d0620">
+    <w:p w14:paraId="dda5f95" w14:textId="dda5f95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -533,71 +533,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 880</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен; өзгеріс енгізілді - ҚР Президентінің 18.08.2025 </w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР Президентінің 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 966</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -1049,50 +1049,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "Парламентіне", "Парламентінің Мәжілісіне" деген сөздер "Құрылтайына" деген сөзбен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z498" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1159,51 +1217,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z499" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бюджет жобасын бағалау жоспарлы кезеңге арналған республикалық бюджет жобасы (бұдан әрі – бюджет жобасы) көрсеткіштерінің негізділігіне, бюджет жобасын әзірлеу үшін нормативтік құқықтық және әдістемелік базаның бар-жоғы мен жеткілікті болуына талдау жүргізуді, сондай-ақ Жоғары аудиторлық палата әзірлеген ұсынымдары бар бюджет жобасын бағалау нәтижелерін (бұдан әрі – бағалау бойынша қорытынды) жасауды және оны Қазақстан Республикасының Үкіметіне және Қазақстан Республикасының Парламентіне ұсынуды көздейді.</w:t>
+      2. Бюджет жобасын бағалау жоспарлы кезеңге арналған республикалық бюджет жобасы (бұдан әрі – бюджет жобасы) көрсеткіштерінің негізділігіне, бюджет жобасын әзірлеу үшін нормативтік құқықтық және әдістемелік базаның бар-жоғы мен жеткілікті болуына талдау жүргізуді, сондай-ақ Жоғары аудиторлық палата әзірлеген ұсынымдары бар бюджет жобасын бағалау нәтижелерін (бұдан әрі – бағалау бойынша қорытынды) жасауды және оны Қазақстан Республикасының Үкіметіне және Қазақстан Республикасының Құрылтайына ұсынуды көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2003,51 +2061,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бюджет жобасына бағалау жүргізу кезіндегі негізгі міндеттер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z525" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) бағалау бойынша негізделген және анық қорытындының Қазақстан Республикасының Үкіметіне және Қазақстан Республикасының Парламентіне уақтылы ұсынылуын;</w:t>
+      1) бағалау бойынша негізделген және анық қорытындының Қазақстан Республикасының Үкіметіне және Қазақстан Республикасының Құрылтайына уақтылы ұсынылуын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z526" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджет жүйесі қағидаттарының (негізділік, нәтижелілік және тиімділік) сақталуын қамтамасыз ету болып табылады."</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
@@ -2869,51 +2927,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бағалау бойынша қорытындыны Жоғары аудиторлық палата сыртқы мемлекеттік аудиттің және қаржылық бақылаудың рәсімдік стандарттарына сәйкес қарайды және ол Жоғары аудиторлық палатаның қаулысымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z553" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Республикалық бюджеттің жобасын алдын ала бағалаудың нәтижелері Қазақстан Республикасының Үкіметіне және Қазақстан Республикасы Парламентінің Мәжілісіне Қазақстан Республикасының Үкіметі республикалық бюджеттің жобасын Жоғары аудиторлық палатаға енгізген күннен бастап күнтізбелік жиырма күн ішінде ұсынылады.</w:t>
+      23. Республикалық бюджеттің жобасын алдын ала бағалаудың нәтижелері Қазақстан Республикасының Үкіметіне және Қазақстан Республикасы Құрылтайына Қазақстан Республикасының Үкіметі республикалық бюджеттің жобасын Жоғары аудиторлық палатаға енгізген күннен бастап күнтізбелік жиырма күн ішінде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3208,55 +3266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>