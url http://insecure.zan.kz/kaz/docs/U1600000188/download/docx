--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc59623" w14:textId="dc59623">
+    <w:p w14:paraId="c9f1b8c" w14:textId="c9f1b8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,124 +187,216 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жинағында жариялануға тиіс    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының 44-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, 82-бабының </w:t>
+      Қазақстан Республикасы Конституциясының 46-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 83-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жарлыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -853,51 +945,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 01.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.06.2022 бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (01.06.2022 бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2573,75 +2705,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "М.С.Нәрікбаев атындағы ҚАЗГЗУ университеті" АҚ Заңгерлерді бағалау және сертификаттау бюросының басшысы, заң ғылымдарының кандидаты (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кеңес құрамына лауазымы бойынша Қазақстан Республикасы Жоғарғы Сотының Төрағасы, Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасы Парламенті Сенатының Конституциялық заңнама, сот жүйесі және құқық қорғау органдары комитетінің төрағасы, Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы кіреді.</w:t>
+      Кеңес құрамына лауазымы бойынша Қазақстан Республикасы Жоғарғы Сотының Төрағасы, Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасы Құрылтайының бейіндік комитетінің төрағасы (келісім бойынша) кіреді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2733,510 +2860,494 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 188 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің кейбір күші жойылған жарлықтарының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Жоғары Сот Кеңесін құру және оның құрамы туралы" Қазақстан Республикасы Президентінің 2008 жылғы 21 қарашадағы № 696 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2008 ж., № 43, 482-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2009 жылғы 22 мамырдағы № 815 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2009 ж., № 27-28, 234-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Жоғары Сот Кеңесінің құрамындағы өзгерістер туралы" Қазақстан Республикасы Президентінің 2011 жылғы 6 мамырдағы № 74 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 37, 440-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы және Қазақстан Республикасы Президентінің кейбір актілерінің күші жойылды деп тану туралы" Қазақстан Республикасы Президентінің 2011 жылғы 26 шілдедегі № 128 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 50, 664-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 13 наурыздағы № 284 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2012 ж., № 36, 476-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 27 наурыздағы № 533 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 22, 351-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының Жоғары Сот Кеңесін құру және оның құрамы туралы" Қазақстан Республикасы Президентінің 2008 жылғы 21 қарашадағы № 696 Жарлығына және "Қазақстан Республикасы Президентінің жанында Құқықтық саясат жөніндегі кеңес құру туралы" Қазақстан Республикасы Президентінің 2002 жылғы 19 ақпандағы № 303 өкіміне өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 23 қазандағы № 676 Жарлығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 62, 832-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Президенті жанындағы консультативтік-кеңесші және өзге де органдардың қызметін ұйымдастыру мәселелері жөніндегі Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2014 жылғы 12 ақпандағы № 750 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 4, 29-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Президентінің кейбір актілеріне өзгерістер мен толықтырулар енгізу және Қазақстан Республикасы Президентінің кейбір өкімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Президентінің 2014 жылғы 17 қыркүйектегі № 911 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір актілеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 55-56, 538-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3562,31 +3673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>