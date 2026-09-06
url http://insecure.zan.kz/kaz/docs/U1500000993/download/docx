--- v0 (2025-10-12)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b99f59b" w14:textId="b99f59b">
+    <w:p w14:paraId="31657ac" w14:textId="31657ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1481,51 +1481,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басым әлеуметтік-экономикалық міндеттерді шешуді және ішкі және сыртқы нарықтарда Қазақстан Республикасының бәсекеге қабілеттілігінің өсуін қамтамасыз еткен технологияларды өндіріске енгізу бойынша инновациялық қызметтің расталған нәтижелері үшін беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлық Қазақстан Республикасының азаматтарына және шетелдіктерге Қазақстан мәдениетінің дамуына ерекше бағалы үлес деп танылған әдебиет пен өнер саласындағы аса үздік туындылары үшін беріледі.</w:t>
+      Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлық Қазақстан Республикасының азаматтарына және шетел азаматтарына Қазақстан мәдениетінің дамуына ерекше бағалы үлес деп танылған әдебиет пен өнер саласындағы аса үздік туындылары үшін беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z214" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әл-Фараби атындағы ғылым мен техника саласындағы мемлекеттік сыйлықты, А. Байтұрсынұлы атындағы гуманитарлық ғылымдар саласындағы мемлекеттік сыйлықты және Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлықты Қазақстан Республикасының Президенті береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1998,54 +2080,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жұмыстарды Әл-Фараби атындағы ғылым мен техника саласындағы мемлекеттік сыйлықты, А. Байтұрсынұлы атындағы гуманитарлық ғылымдар саласындағы мемлекеттік сыйлықты және Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлықты алуға ұсынуды ғылыми, оқу ұйымдарының ғылыми, ғылыми-техникалық, ғалымдар кеңестері мен басқа да алқалы органдары, шығармашылық одақтар мен ұжымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z221" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әл-Фараби атындағы ғылым мен техника саласындағы мемлекеттік сыйлықты, А. Байтұрсынұлы атындағы гуманитарлық ғылымдар саласындағы мемлекеттік сыйлықты және Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлықты алуға жұмыстарды қабылдау туралы хабарландырулар, сондай-ақ оларды ресімдеу жөніндегі талаптар бұқаралық ақпарат құралдарында орналастырылады.</w:t>
+      10. Әл-Фараби атындағы ғылым мен техника саласындағы мемлекеттік сыйлықты, А. Байтұрсынұлы атындағы гуманитарлық ғылымдар саласындағы мемлекеттік сыйлықты және Абай атындағы әдебиет пен өнер саласындағы мемлекеттік сыйлықты алуға жұмыстарды қабылдау туралы хабарландырулар, сондай-ақ оларды ресімдеу жөніндегі талаптар ресми интернет-ресурстарында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z222" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әл-Фараби атындағы ғылым мен техника және А. Байтұрсынұлы атындағы гуманитарлық ғылымдар саласындағы мемлекеттік сыйлықтарды алуға ұсынылған жұмыстар бойынша мемлекеттік ғылыми-техникалық сараптама жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z223" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2683,152 +2847,172 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасы Президентінің актілерін, Қазақстан Республикасының өзге де нормативтік құқықтық актілерін және осы ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z28" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комиссияның құрамын Қазақстан Республикасының Президенті бекітеді. Комиссияны Қазақстан Республикасының Мемлекеттік кеңесшісі басқарады.</w:t>
+      3. Комиссияның құрамын Қазақстан Республикасының Президенті бекітеді. Комиссияны Қазақстан Республикасы Президенті Әкімшілігінің Басшысы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 952</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Ғылым және жоғары білім министрлігі Комиссияның жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жұмыс органы Мемлекеттік сыйлық алуға ұсынылған жұмыстарға сарапшылық-талдамалық бағалау жүргізу үшін ғылым бағыттары бойынша секциялар құрады. Секциялардың құрамы 9 адамнан аспайтын мүшелердің тақ санынан тұруы тиіс. Секция құрамына ғалымдар мен сарапшыларды іріктеу сараланған тізім негізінде жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      Жұмыс органы Мемлекеттік сыйлық алуға ұсынылған жұмыстарға сарапшылық-талдамалық бағалау жүргізу үшін ғылым бағыттары бойынша секциялар құрады. Секциялардың құрамы мүшелердің тақ санынан тұруы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секция құрамына сайланатын ғалымдар философия докторы (PhD), бейіні бойынша доктор, ғылым докторы немесе кандидаты дәрежесі бар, ғылыми және (немесе) ғылыми-техникалық қызметтің аккредиттелген субъектілерінің қызметкерлері болып табылатын Қазақстан Республикасының азаматтары болуы және олардың:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2838,173 +3022,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) секция бағыты бойынша кемінде 10 (он) жыл ғылыми-зерттеу және (немесе) ғылыми-педагогикалық жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кандидатура ұсынылған күнге Web of Science және (немесе) Scopus халықаралық базаларына сәйкес кемінде 3 (үш) Хирш индексі;</w:t>
-[...53 lines deleted...]
-      Секциялардың құрамына экономикалық сараптама жүргізу үшін бір сарапшы қосылады.</w:t>
+      2) кандидатура ұсынылған күнге "Web of Scіence" және (немесе) "Scopus" халықаралық базаларына сәйкес кемінде 3 (үш) Хирш индексі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гуманитарлық, қоғамдық, саяси және әлеуметтік ғылымдар саласындағы ғалымдарға Хирш индексінің болуы туралы талап қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Президентінің 24.03.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 292</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 01.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 952</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3128,173 +3276,247 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссияның отырыстары оның төраға бекітетін жұмыс жоспарына сәйкес өткізіледі. Жоспардан тыс отырыстар Комиссия төрағасының шешімі мүшелерінің жалпы санының үштен екісі болған жағдайда заңды болады. Комиссияның шешімдері хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z35" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Комиссияның шешімі отырысқа қатысқан Комиссия мүшелері санының қарапайым көпшілік жасырын дауыс беруімен қабылданады. "Құпия" деген белгісі бар жұмыстарды қарауда және олар бойынша шешім қабылдауда құпия жұмыстар мен мәліметтерге тиісті нысандағы рұқсаты бар Комиссия мүшелері ғана қатысады.</w:t>
+        <w:t xml:space="preserve">
+      9. Комиссия шешімдері жай көпшілік дауыспен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік сыйлық отырысқа қатысып отырған Комиссия мүшелерінің дауысы санынан кемінде 50% дауыс алған жұмысқа беріледі.</w:t>
-[...53 lines deleted...]
-      Қажет болған жағдайда бірдей дауыс санын жинаған, бірақ отырысқа қатысып отырған Комиссия мүшелерінің дауысы санынан кемінде 50% дауыс алған жұмыстар бойынша қайта дауыс беруге рұқсат беріледі. Бұл ретте төрағаның дауысы шешуші болып табылады.</w:t>
+      1) алдын ала іріктеу кезінде – ашық дауыс беру арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түпкілікті іріктеу кезінде – жасырын дауыс беру арқылы қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның соңғы шешімі отырысқа қатысқан Комиссия мүшелері санының қарапайым көпшілік жасырын дауыс беруімен қабылданады. "Құпия" деген белгісі бар жұмыстарды қарауда және олар бойынша шешім қабылдауда құпия жұмыстар мен мәліметтерге тиісті нысандағы рұқсаты бар Комиссия мүшелері ғана қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сыйлық отырысқа қатысып отырған Комиссия мүшелерінің дауысы санының кемінде 50% дауысын алған жұмысқа беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері Мемлекеттік сыйлық беру туралы оң шешім қабылдайтын жұмыстың саны үштен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жасырын дауыс берудің қорытындылары бойынша үштен артық жұмыс бірдей дауыс жинаса, төрағаның дауысы шешуші болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер үштен артық жұмыс жасырын дауыс берудің қорытындылары бойынша отырысқа қатысып отырған Комиссия мүшелері дауысы санының кемінде 50%-ын жинаса, онда мемлекеттік сыйлықтар ең көп дауыс санын алған үш жұмысқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Президентінің 24.03.2020 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 292</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3340,51 +3562,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік сыйлық алуға ұсынылатын жұмыстарды ресімдеуге қойылатын жалпы талаптарды белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Мемлекеттік сыйлық берілетін жылы мемлекеттік сыйлық алуға жұмыстарды қабылдау туралы хабарландыруды және оларды ресімдеу жөніндегі талаптарды Комиссия атынан бұқаралық ақпарат құралдарында жариялайды;</w:t>
+      2) Мемлекеттік сыйлық берілетін жылы мемлекеттік сыйлық алуға жұмыстарды қабылдау туралы хабарландыруды және оларды ресімдеу жөніндегі талаптарды Комиссия атынан ресми интернет-ресурстарында жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мемлекеттік сыйлық алуға үміткерлерден жұмыстарды қабылдауды және тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3448,51 +3670,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік ғылыми-техникалық сараптаманың қорытындысын ескере отырып, өзінің нақты шығармашылық үлесі бойынша ізденушінің мәлімделген авторлыққа (тең авторлыққа) сәйкестігін анықтай отырып, Мемлекеттік сыйлықты алуға ұсынылған жұмыстарды алдын ала іріктеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мемлекеттік құпияларға жатқызылған мәліметтері бар жұмыстардан басқа, алдын ала іріктеуден өткен жұмыстардың тізімін авторлары мен осы жұмыстарды ұсынған ұйымдарды көрсете отырып, кеңінен талқылау мақсатында бұқаралық ақпарат құралдарында жариялайды;</w:t>
+      8) мемлекеттік құпияларға жатқызылған мәліметтері бар жұмыстардан басқа, алдын ала іріктеуден өткен жұмыстардың тізімін авторлары мен осы жұмыстарды ұсынған ұйымдарды көрсете отырып, кеңінен талқылау мақсатында ресми интернет-ресурстарында жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Мемлекеттік сыйлық алуға ұсынылған жұмыстарға келіп түскен пікірлерге талдау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3502,87 +3724,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыс және ізденушілер туралы мәліметтері, мемлекеттік ғылыми-техникалық сараптаманың және секцияның қорытындылары, пікірлер туралы ақпараты бар жиынтық анықтама дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Комиссияның отырысынан 10 күн бұрын алдын ала іріктеуден өткен жұмыстарды, мемлекеттік ғылыми-техникалық сараптаманың және секцияның қорытындыларын оның қарауына енгізеді, Комиссия мүшелеріне материалдарды жібереді;</w:t>
+      11) Комиссияның отырысынан алдын ала іріктеуден өткен жұмыстарды, мемлекеттік ғылыми-техникалық сараптаманың және секцияның қорытындыларын оның қарауына енгізеді, Комиссия мүшелеріне материалдарды жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Комиссияның ұсынылған жұмыстарды қарауының қорытындылары бойынша белгіленген тәртіппен Мемлекеттік сыйлық беру туралы Қазақстан Республикасы Президенті актісінің тиісті жобасын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Мемлекеттік сыйлық лауреаттарының дипломдарын ресімдеуді және төсбелгілерін дайындауды, лауреаттарға Мемлекеттік сыйлықтың ақшалай сыйақысын төлеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссияның қызметін тоқтату туралы шешімді Қазақстан Республикасының Президенті қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4008,100 +4312,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасы Президентінің актілерін, өзге де нормативтік құқықтық актілерді және осы ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z44" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Қазақстан Республикасының Президенті Комиссия құрамын бекітеді, ол әдебиет және өнер саласындағы мәдениет қайраткерлері қатарынан, сондай-ақ мемлекеттік органдар өкілдерінен қалыптастырылады. Қазақстан Республикасының Мемлекеттік кеңесшісі Комиссияны басқарады.</w:t>
+      3. Қазақстан Республикасының Президенті Комиссия құрамын бекітеді, ол әдебиет және өнер саласындағы мәдениет қайраткерлері қатарынан, сондай-ақ мемлекеттік органдар өкілдерінен қалыптастырылады. Қазақстан Республикасы Президенті Әкімшілігінің Басшысы Комиссияны басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Президентінің 06.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 541</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5138,69 +5462,109 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Құрам жаңа редакцияда – ҚР Президентінің 25.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 798</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік кеңесшісі, төраға</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5282,69 +5646,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің ғылым және инновациялар мәселелері жөніндегі кеңесшісі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Парламенті Сенатының Әлеуметтік-мәдени даму және ғылым комитетінің төрағасы (келісім бойынша)</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасы Парламенті Мәжілісінің Әлеуметтік-мәдени даму комитетінің мүшесі (келісім бойынша)</w:t>
+      Қазақстан Республикасы Құрылтайының бейіндік комитетінің төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің Әкімшілігі Ішкі саясат бөлімінің меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5888,51 +6234,51 @@
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- химия ғылымдарының докторы, "Ғылым қоры" акционерлік қоғамы басқарма төрағасының орынбасары (келісім бойынша)</w:t>
+- химия ғылымдарының докторы, "Astana Hub" дербес кластерлік қоры CEO кеңесшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6271,123 +6617,163 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Құрам жаңа редакцияда - ҚР Президентінің 06.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
-[...35 lines deleted...]
-      Қазақстан Республикасы Премьер-Министрінің орынбасары, төрағаның орынбасары</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің Басшысы, төраға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары – Мәдениет және ақпарат министрі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің ішкі саясат мәселелері және коммуникациялар жөніндегі көмекшісі, төрағаның орынбасары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Мәдениет және ақпарат вице-министрі, хатшы Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
+      Қазақстан Республикасының Мәдениет және ақпарат министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің Әкімшілігі Ішкі саясат бөлімінің меңгерушісі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -6895,51 +7281,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- айтыскер, филология ғылымдарының докторы, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, Қазақстан Республикасы Парламенті Мәжілісінің депутаты (келісім бойынша)</w:t>
+- айтыскер, филология ғылымдарының докторы, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6990,51 +7376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- ақын, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, "Дарын" жастар сыйлығының иегері, Қазақстан Республикасы Парламенті Мәжілісінің депутаты (келісім бойынша)</w:t>
+- ақын, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, "Дарын" жастар сыйлығының иегері (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7430,145 +7816,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - әдебиет сыншысы, филология ғылымдарының докторы, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, Қазақстан Республикасының Ғылым және жоғары білім министрлігі Ғылым комитетінің "М.О. Әуезов атындағы Әдебиет және өнер институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының директоры (келісім бойынша)</w:t>
-            </w:r>
-[...93 lines deleted...]
-- ақын,      "Парасат" және "Құрмет" ордендерінің иегері, Қазақстан Республикасы Мемлекеттік сыйлығының лауреаты (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8367,1132 +8658,752 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әшімов</w:t>
+Батурина</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асанәлі</w:t>
+Ольга Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- театр мен кино актері және режиссері, Қазақстанның Еңбек Ері, "Отан" және I дәрежелі "Достық" ордендерінің иегері, Қазақстан Республикасы Мемлекеттік сыйлығының лауреаты (келісім бойынша)</w:t>
+- өнертанушы, "Құрмет" орденінің иегері, "Ерен еңбегі үшін" медалімен наградталған, Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Темірбек Жүргенов атындағы Қазақ ұлттық өнер академиясы" республикалық мемлекеттік мекемесінің профессоры (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Батурина</w:t>
-[...17 lines deleted...]
-Ольга Владимировна</w:t>
+Ералиев Тоқтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- өнертанушы, "Құрмет" орденінің иегері, "Ерен еңбегі үшін" медалімен наградталған, Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Темірбек Жүргенов атындағы Қазақ ұлттық өнер академиясы" республикалық мемлекеттік мекемесінің профессоры (келісім бойынша)</w:t>
+- сәулетші, II және III дәрежелі "Барыс" және "Парасат" ордендерінің иегері, Қазақстанның еңбек сіңірген сәулетшісі, Қазақстан сәулетшілер одағының мүшесі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дүзелханов</w:t>
+Ерғалиева</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымсалы Дүзелханұлы</w:t>
+Райхан Әбдешқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- суретші, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, Қазақстан Республикасы Мемлекеттік сыйлығының лауреаты (келісім бойынша)</w:t>
+- өнертану докторы, профессор, Қазақстан Республикасы Ұлттық ғылым академиясының құрметті академигі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ералиев Тоқтар</w:t>
+Жұмағалиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүслім Садықұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- сәулетші, II және III дәрежелі "Барыс" және "Парасат" ордендерінің иегері, Қазақстанның еңбек сіңірген сәулетшісі, Қазақстан сәулетшілер одағының мүшесі (келісім бойынша)</w:t>
+- суретші-дизайнер, Қазақстанның еңбек сіңірген қайраткері, Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Темірбек Жүргенов атындағы Қазақ ұлттық өнер академиясы" республикалық мемлекеттік мекемесінің сән және костюм дизайны кафедрасының меңгерушісі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерғалиева</w:t>
+Көпбасарова</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Райхан Әбдешқызы</w:t>
+Айнұр Сайлаубайқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- өнертану докторы, профессор, Қазақстан Республикасы Ұлттық ғылым академиясының құрметті академигі (келісім бойынша)</w:t>
+- продюсер, "Құрмет" орденінің иегері, "Абай атындағы Қазақ ұлттық опера және балет театры" республикалық мемлекеттік қазыналық кәсіпорнының директоры (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмағалиев</w:t>
+Мусина</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүслім Садықұлы</w:t>
+Флюра Борисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- суретші-дизайнер, Қазақстанның еңбек сіңірген қайраткері, Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Темірбек Жүргенов атындағы Қазақ ұлттық өнер академиясы" республикалық мемлекеттік мекемесінің сән және костюм дизайны кафедрасының меңгерушісі (келісім бойынша)</w:t>
+- театртанушы, балет сыншысы, "Құрмет" орденінің иегері (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көпбасарова</w:t>
+Мұхамедқызы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айнұр Сайлаубайқызы</w:t>
+Майра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- продюсер, "Құрмет" орденінің иегері, "Абай атындағы Қазақ ұлттық опера және балет театры" республикалық мемлекеттік қазыналық кәсіпорнының директоры (келісім бойынша)</w:t>
+- опера әншісі, "Отан" және "Құрмет" ордендерінің иегері, Қазақстанның еңбек сіңірген әртісі, Қазақстан Республикасы Мемлекеттік сыйлығының лауреаты (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мусина</w:t>
+Сатыбалды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Флюра Борисовна</w:t>
+Азамат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- театртанушы, балет сыншысы, "Құрмет" орденінің иегері (келісім бойынша)</w:t>
-[...283 lines deleted...]
-              <w:t>
 - театр және кино актері, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері, "Қазақфильм" акционерлік қоғамының төрағасы (келісім бойынша)</w:t>
-            </w:r>
-[...93 lines deleted...]
-- кинорежиссер, сценарист, кинопродюсер, "Құрмет" орденінің иегері, Қазақстанның еңбек сіңірген қайраткері (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15733,55 +15644,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>