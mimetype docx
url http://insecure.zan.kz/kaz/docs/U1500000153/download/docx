--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dcb81d" w14:textId="0dcb81d">
+    <w:p w14:paraId="08cdde9" w14:textId="08cdde9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -684,51 +684,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының мемлекеттік қызметі қоғам өмірінде ерекше рөл атқарады. Ол қоғамның тыныс-тіршілігін қамтамасыз етуді және қоғамдық мүдделерді ең үздік және тиімді тәсілмен қанағаттандыруды білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет қоғам мүдделеріне адалдық танытуға және Қазақстан халқының бірлігі мен елдегі ұлтаралық келісімді нығайтуға ықпал етуге, мемлекеттік тіл мен басқа тілдерге, Қазақстан халқының дәстүрлері мен ғұрыптарына құрметпен қарауға міндеттейді.</w:t>
+      Мемлекеттік қызмет қоғам мүдделеріне адалдық танытуға және Қазақстан халқының бірлігі мен елдегі этносаралық және конфессияаралық келісімді нығайтуға ықпал етуге, мемлекеттік тіл мен басқа тілдерге, Қазақстан халқының дәстүрлері мен ғұрыптарына құрметпен қарауға міндеттейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметшілер өз қызметінде мемлекеттік саясатты ұстануға және оны дәйекті түрде іс жүзіне асыруға, қоғамның мемлекеттік қызметке, мемлекет пен оның институттарына деген сенімін сақтауға және нығайтуға ұмтылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -739,50 +739,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғам мемлекеттік қызметшілер өз міндеттері мен функцияларын заңдарға сәйкес барлық адал ниетімен құзыретті және тиімді түрде орындайды деп есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет атқару қоғам мен мемлекет тарапынан ерекше сенім білдіру болып табылады және мемлекеттік қызметшілердің қызметтік әдебіне жоғары талаптар қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы мемлекеттік қызметшілерінің осы әдеп кодексі (бұдан әрі – Кодекс) мемлекеттік қызметшілердің қызметтік әдебінің стандарттарын белгілейді және қоғамның мемлекеттік органдарға деген сенімін нығайтуға, мемлекеттік қызметте өзара қарым-қатынастың жоғары мәдениетін және парасаттылық атмосферасын қалыптастыруға, сондай-ақ мемлекеттік қызметшілердің әдепсіз мінез-құлық жағдайларының алдын алуға бағытталған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z52" w:id="10"/>
     <w:p>
       <w:pPr>
@@ -1073,51 +1155,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңда белгіленген шектеулерді сақтау, мүдделер қақтығысын болдырмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z67" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) азаматтармен қарым-қатынаста әдептілік таныту, дөрекілік, қадір-қасиетін кемсіту, әдепсіздік және бейәдеп мінез-құлық фактілеріне жол бермеу, өздерінің әрекеттерімен және мінез-құлқымен олардың тарапынан сынға себепкер болмау;</w:t>
+      4) азаматтармен қарым-қатынаста әдептілік таныту, дөрекілік, ар-намысын, қадір-қасиетін кемсіту, әдепсіздік және бейәдеп мінез-құлық фактілеріне жол бермеу, өздерінің әрекеттерімен және мінез-құлқымен олардың тарапынан сынға себепкер болмау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z68" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) іскерлік әдеп пен ресми мінез-құлық қағидаларын сақтау, азаматтардың көз алдында өздері өкілі болып табылатын мемлекеттік органдардың абыройы мен беделіне айқын нұқсан келтіретін әрекеттер жасауға жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z69" w:id="27"/>
     <w:p>
@@ -1242,51 +1324,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Президентінің 02.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1435,74 +1557,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жалпыға бірдей қабылданған моральдық-әдептілік нормаларға үйлеспейтін әрекеттер жасауға мәжбүрлемеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) әріптестеріне қатысты негізсіз айыптауларға, дөрекілік, қадір-қасиетін кемсіту, әдепсіздік және бейәдеп мінез-құлық фактілеріне жол бермеуге;</w:t>
+      7) әріптестеріне қатысты негізсіз айыптауларға, дөрекілік, ар-намысын, қадір-қасиетін кемсіту, әдепсіздік және бейәдеп мінез-құлық фактілеріне жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z82" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әріптестеріне өзінің діни нанымдарын таңбауға, қол астындағы қызметшілерді қоғамдық және діни бірлестіктердің, басқа да коммерциялық емес ұйымдардың қызметіне қатысуға мәжбүрлемеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметшілер мемлекеттік саясат және қызметтік жұмыс мәселелері жөніндегі өз пікірін, егер ол мемлекеттік саясаттың негізгі бағыттарына сәйкес келмесе, жариялауға рұқсат етілмеген қызметтік ақпаратты ашатын болса және мемлекеттің лауазымды адамдарының, мемлекеттік басқару органдарының, басқа да мемлекеттік қызметшілердің атына әдепсіз сөздерді қамтитын болса, көпшілік алдында білдірмеуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2694,224 +2898,208 @@
         <w:t>
       7. Мемлекеттік орган басшыларының бейтараптығы негізді күмән тудыратын, лауазымдық өкілеттіктерін тиісінше орындамауға әкеп соғатын мән-жайлар (мүдделер қақтығысы) болған кезде әдеп жөніндегі уәкіл өз қызметін дербес негізде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z40" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әдеп жөніндегі уәкіл өз қызметінің нәтижесі бойынша уәкілетті органға есеп береді. Есеп беру нысанын және мерзімдерін уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Әдеп жөніндегі уәкілдің сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органмен өзара іс-қимылы уәкілетті орган мен сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның бірлескен құқықтық актісіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-1-тармақпен толықтырылды – ҚР Президентінің 17.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="59"/>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әдеп жөніндегі уәкіл өзінің функцияларына жататын мәселелер бойынша мемлекеттік қызметшілерді және басқа да азаматтарды олардың өтініші бойынша немесе баршаға көрінетіндей жерде орналастырылған кестеге сәйкес айына кемінде бір рет қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, азаматпен немесе мемлекеттік қызметшімен әңгімелесу телефон арқылы не тиісті ақпарат беруді қамтамасыз ететін басқа да коммуникациялар құралдарын пайдаланумен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әдеп жөніндегі уәкіл туралы мәліметтер, оның ішінде тегі, аты-жөні, фотосуреті, кабинет және телефон нөмірлері заңнамада белгіленген тәртіппен мемлекеттік органның интернет-ресурсында және мемлекеттік органның ғимаратында баршаға көрінетіндей жерде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="60"/>
+    <w:bookmarkStart w:name="z42" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қызметтік әдеп нормаларының сақталуын, сондай-ақ ұжымдағы моральдық-психологиялық ахуалдың жай-күйін мониторингтеу мақсатында әдеп жөніндегі уәкіл кемінде жарты жылда бір рет уәкілетті орган бекіткен нысан бойынша анонимді сауалнама жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3003,306 +3191,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 153 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="61"/>
+    <w:bookmarkStart w:name="z44" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жойылған кейбір жарлықтарының</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z45" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z45" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы мемлекеттік қызметшiлерiнiң ар-намыс кодексі туралы" Қазақстан Республикасы Президентінің 2005 жылғы 3 мамырдағы № 1567 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2005 ж., № 19, 225-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z46" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z46" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің жарлықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2007 жылғы 27 қарашадағы № 446 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2007 ж., № 43, 499-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z47" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z47" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің 2005 жылғы 3 мамырдағы № 1567 Жарлығына өзгеріс енгізу туралы" Қазақстан Республикасы Президентінің 2011 жылғы 1 сәуірдегі № 1180 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2011 ж., № 30, 365-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z48" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z48" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы мемлекеттік қызметшілерінің ар-намыс кодексі туралы" Қазақстан Республикасы Президентінің 2005 жылғы 3 мамырдағы № 1567 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 1 қазандағы № 651 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 58, 786-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>