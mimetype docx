--- v0 (2025-10-08)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04255ef" w14:textId="04255ef">
+    <w:p w14:paraId="aa1e0dc" w14:textId="aa1e0dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1556,51 +1556,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Алып тасталды - ҚР Президентінің 05.04.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 456</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (қол қойылған күнінен бастап бір ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -2019,51 +2019,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Бірінші санаттың лауазымдарына орналасу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кемінде жеті жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Парламенті депутатының мәртебесінде, не А-2, В-2, С-2, С-О-1 санаттарынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың және олардың ведомстволарының облыстардағы, республикалық маңызы бар қалалардағы, астанадағы аумақтық органдары мен бөлімшелерінің басшыларынан төмен емес лауазымдарда кемінде бір жыл мемлекеттік қызмет өтілі;</w:t>
+      1) кемінде жеті жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Құрылтайы депутатының мәртебесінде, не А-2, В-2, С-2, С-О-1 санаттарынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың және олардың ведомстволарының астанадағы, облыстардағы, республикалық маңызы бар қалалардағы аумақтық органдары мен бөлімшелерінің басшыларынан төмен емес лауазымдарда кемінде бір жыл мемлекеттік қызмет өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не кемінде алты жыл жұмыс өтілі, оның ішінде мемлекеттік тапсырыс негізінде мемлекеттік қызметшілерді даярлаудың және қайта даярлаудың мемлекеттік бағдарламалары бойынша немесе шетелдің жоғары оқу орындарында Шетелде кадрлар даярлау жөніндегі республикалық комиссия бекітетін басым мамандықтар бойынша оқуды аяқтаған жағдайда, осы Арнайы біліктілік талаптарының 14-тармағының 1) тармақшасында санамаланған лауазымдарда кемінде алты ай жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2121,51 +2121,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 817</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2173,51 +2213,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Екінші санаттың лауазымдарына орналасу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кемінде бес жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Парламенті депутатының мәртебесінде, не А-2, В-2, С-2, С-О-2, D-2, D-О-1 санаттарынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың және олардың ведомстволарының облыстардағы, республикалық маңызы бар қалалардағы, астанадағы аумақтық органдары мен бөлімшелері басшыларының орынбасарларынан төмен емес лауазымдарда кемінде бір жыл мемлекеттік қызмет өтілі;</w:t>
+      1) кемінде бес жыл жұмыс өтілі, оның ішінде Мемлекеттік саяси және әкімшілік қызметшілер лауазымдарының тізілімінде айқындалған мемлекеттік саяси лауазымдарда не "А" корпусының лауазымдарында, не Қазақстан Республикасы Құрылтайы депутатының мәртебесінде, не А-2, В-2, С-2, С-О-2, D-2, D-О-1 санаттарынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың департамент басшыларының орынбасарларынан төмен емес лауазымдарда, не орталық мемлекеттік органдардың және олардың ведомстволарының астанадағы, облыстардағы, республикалық маңызы бар қалалардағы аумақтық органдары мен бөлімшелері басшыларының орынбасарларынан төмен емес лауазымдарда кемінде бір жыл мемлекеттік қызмет өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не кемінде төрт жыл жұмыс өтілі, оның ішінде мемлекеттік тапсырыс негізінде мемлекеттік қызметшілерді даярлаудың және қайта даярлаудың мемлекеттік бағдарламалары бойынша немесе шетелдің жоғары оқу орындарында Шетелде кадрлар даярлау жөніндегі республикалық комиссия бекітетін басым мамандықтар бойынша оқуды аяқтаған жағдайда, осы Арнайы біліктілік талаптарының 15-тармағының 1) тармақшасында санамаланған лауазымдарда кемінде алты ай жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2275,51 +2315,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 817</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -3592,55 +3672,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>