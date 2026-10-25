--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="faf1a50" w14:textId="faf1a50">
+    <w:p w14:paraId="78f20e0" w14:textId="78f20e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5069,88 +5069,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Күші жойылды - ҚР Президентінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7. Күші жойылды – ҚР Президентінің 31.07.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Күші жойылды – ҚР Президентінің 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5897,463 +5907,437 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             "Сәдуақасов          - халықаралық гроссмейстер".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             Дәрмен Қанатұлы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="89"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">15. Күші жойылды – ҚР Президентінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">16. Күші жойылды – ҚР Президентінің 30.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 238</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасының Президенті жанындағы Кадр саясаты жөніндегі ұлттық комиссия және облыстардың, астананың, республикалық маңызы бар қаланың кадр комиссиялары туралы" Қазақстан Республикасы Президентінің 2013 жылғы 7 наурыздағы № 520 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 19, 319-құжат; № 45, 658-құжат; № 68, 905-құжат; 2014 ж., № 3, 15-құжат; № 28, 227-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z211" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z211" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Президенті жанындағы Кадр саясаты жөніндегі ұлттық комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лауазымдық құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z212" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z212" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жолы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z213" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z213" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің төрағасы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z214" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z214" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Облыстың, астананың, республикалық маңызы бар қаланың кадр комиссиясының үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лауазымдық құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z215" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z215" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің аумақтық органының басшысы - Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің облыстағы, астанадағы, республикалық маңызы бар қаладағы тәртіптік кеңесінің төрағасы, төрағаның орынбасары" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жол</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z216" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z216" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің аумақтық органы басшысының орынбасары - Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің облыстардағы, астанадағы, республикалық маңызы бар қаладағы тәртіптік кеңесінің төрағасы, төрағаның орынбасары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z92" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z92" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6368,449 +6352,449 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Президентінің 29.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z93" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Қазақстан Республикасының құқық қорғау органдарындағы кадр саясатының кейбір мәселелері туралы" Қазақстан Республикасы Президентінің 2013 жылғы 3 сәуірдегі № 537 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 24, 379-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z247" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z247" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасы Президентінің жанындағы Қазақстан Республикасының құқық қорғау органдарындағы кадр саясаты мәселелері жөніндегі комиссияның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z248" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Экономикалық қылмысқа және сыбайлас жемқорлыққа қарсы күрес агенттігінің (қаржы полициясы) төрағасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы" жолдары мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің төрағасы";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z248" w:id="101"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасы Экономикалық қылмысқа және сыбайлас жемқорлыққа қарсы күрес агенттігінің (қаржы полициясы) төрағасы</w:t>
+    <w:bookmarkStart w:name="z250" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Төтенше жағдайлар министрі" деген жол алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...33 lines deleted...]
-      "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің төрағасы";</w:t>
+    <w:bookmarkStart w:name="z251" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Экономикалық қылмысқа және сыбайлас жемқорлыққа қарсы күрес агенттігінің (қаржы полициясының) жанындағы Сыбайлас жемқорлыққа және көлеңкелі экономикаға қарсы іс-қимыл мәселелері жөніндегі қоғамдық кеңестің төрағасы (келісім бойынша)" деген жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z250" w:id="103"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының Төтенше жағдайлар министрі" деген жол алып тасталсын;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің жанындағы Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі қоғамдық кеңестің төрағасы (келісім бойынша)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z251" w:id="104"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="106"/>
+    <w:bookmarkStart w:name="z94" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасының Терроризмге қарсы орталығы туралы ережені бекіту жөнінде" Қазақстан Республикасы Президентінің 2013 жылғы 24 маусымдағы № 588 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 39, 563-құжат; 2014 ж., № 4, 29-құжат; № 28, 227-құжат; № 32, 279-құжат;):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z253" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z253" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының Терроризмге қарсы орталығы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z254" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z254" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z95" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Терроризм актісі қатерінің туындауы туралы ақпарат мониторингінің және халықты хабардар етудің мемлекеттік жүйесінің ұйымдастырылуы мен жұмыс істеуі қағидаларын бекіту туралы" Қазақстан Республикасы Президентінің 2013 жылғы 9 тамыздағы № 611 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 44, 647-құжат; 2014 ж., № 32, 279-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z255" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z255" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Терроризм актісі қатерінің туындауы туралы ақпарат мониторингінің және халықты хабардар етудің мемлекеттік жүйесінің ұйымдастырылуы мен жұмыс істеуі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6823,111 +6807,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="111"/>
+    <w:bookmarkStart w:name="z257" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бесінші абзац алып тасталсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z258" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегізінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z259" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті;".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z258" w:id="112"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="114"/>
+    <w:bookmarkStart w:name="z96" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6942,311 +6926,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Күші жойылды - ҚР Президентінің 29.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен (01.01.2016 бастап қолданысқа енгізіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z97" w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z97" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасының дипломатиялық және қызметтік паспорттарын ресімдеу, беру, ауыстыру, тапсыру, алып қою, есепке алу, сақтау және жою қағидаларын және Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасының лауазымды адамдарының тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 13 қаңтардағы № 722 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 1, 2-құжат; № 30, 254-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z269" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z269" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Қазақстан Республикасының дипломатиялық және қызметтік паспорттары берілетін Қазақстан Республикасы лауазымды адамдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z270" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z270" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының қызметтік паспорты берілетін адамдардың тізбесі" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бөлімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z271" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z272" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Аумақтық органдардың қызметкерлерін қоспағанда, Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қазақстан Республикасы Бас прокуратурасының, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы "Сырбар" Сыртқы барлау қызметінің, Қазақстан Республикасы Ішкі істер министрлігінің, Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл істері агенттігінің және Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кірістер комитетінің офицер атағы бар және (немесе) құқық қорғау қызметін іске асыратын қызметкерлері.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z271" w:id="118"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="120"/>
+    <w:bookmarkStart w:name="z98" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің Қылмыстық кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимылы туралы шарт бойынша құзыретті мемлекеттік органдардың тізбесін бекіту туралы" Қазақстан Республикасы Президентінің 2014 жылғы 23 мамырдағы № 819 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 32, 281-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z273" w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z273" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жоғарыда аталған Жарлықпен бекітілген Тәуелсіз Мемлекеттер Достастығына қатысушы мемлекеттердің қылмыстық кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимылы туралы шарт бойынша құзыретті мемлекеттік органдардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z274" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z274" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-тармақ алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7337,424 +7321,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістер мен толықтыруларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="123"/>
-[...254 lines deleted...]
-      Қазақстан Республикасының Әділет министрлігі</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Президентінің 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7848,632 +7515,632 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 900 Жарлығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="124"/>
+    <w:bookmarkStart w:name="z103" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің күші жойылған</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кейбір актілерінің</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ТІЗБЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z104" w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z104" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің мәселелері" Қазақстан Республикасы Президентінің 1999 жылғы 3 желтоқсандағы № 280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 1999 ж., № 54, 532-құжат; 2002 ж., № 18, 196-құжат; 2003 ж., № 9, 92-құжат; № 15, 149-құжат; 2005 ж., № 27, 329-құжат; № 37, 508-құжат; 2009 ж., № 56, 468-құжат; 2012 ж., № 58, 793-құжат; 2013 ж., № 24, 382-құжат; № 43, 632-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z105" w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z105" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Президентінің кейбір Жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2000 жылғы 9 қазандағы № 459 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z106" w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z106" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2002 жылғы 21 маусымдағы № 895 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2002 ж., № 18, 196-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z107" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z107" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы қаржы полициясы органдарының туы мен нышанының сипаттамаларын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 10 ақпандағы № 1020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z108" w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z108" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2003 жылғы 27 ақпандағы № 1032 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2003 ж., № 9, 92-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z109" w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z109" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Президентінің мемлекеттік қызмет мәселелері жөніндегі кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2003 жылғы 21 сәуірдегі № 1071 Жарлығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2003 ж., № 15, 149-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z110" w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z110" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Экономикалық қылмысқа және сыбайлас жемқорлыққа қарсы күрес агенттігінің (қаржы полициясының) мәселелері" Қазақстан Республикасы Президентінің 2005 жылғы 21 сәуірдегі № 1557 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2005 ж., № 16, 189-құжат).*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z111" w:id="132"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z111" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің облыстардағы, Астана және Алматы қалаларындағы тәртіптік кеңестері және Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2005 жылғы 30 маусымдағы № 1598 Жарлығының 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2005 ж., № 27, 329-құжат; 2007 ж., № 49, 599-құжат; 2011 ж., № 19, 229-құжат; 2013 ж., № 45, 658-құжат; № 68, ст. 905).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z112" w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z112" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Президентінің 1999 жылғы 3 желтоқсандағы № 280 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2005 жылғы 14 қазандағы № 1660 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2005 ж., № 37, 508-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z113" w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z113" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Президентінің 1999 жылғы 3 желтоқсандағы № 280 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2009 жылғы 30 қарашадағы № 894 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2009 ж., № 56, 468-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z114" w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z114" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Президентінің кейбір жарлықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Президентінің 2012 жылғы 21 маусымдағы № 344 Жарлығымен бекітілген Қазақстан Республикасы Президентінің кейбір жарлықтарына енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2012 ж., № 58, 793-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z115" w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z115" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің мәселелері" туралы Қазақстан Республикасы Президентінің 1999 жылғы 3 желтоқсандағы № 280 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 16 сәуірдегі № 544 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 24, 382-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z116" w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z116" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің мәселелері" Қазақстан Республикасы Президентінің 1999 жылғы 3 желтоқсандағы № 280 Жарлығына өзгерістер енгізу туралы" Қазақстан Республикасы Президентінің 2013 жылғы 9 тамыздағы № 608 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2013 ж., № 43, 632-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z275" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z275" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Қазақстан Республикасы Президентінің осы Жарлығы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8595,55 +8262,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8969,31 +8636,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>