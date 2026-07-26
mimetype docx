--- v0 (2025-10-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e848ae5" w14:textId="e848ae5">
+    <w:p w14:paraId="40a4f3e" w14:textId="40a4f3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,51 +187,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жинағында жариялануға тиіс   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 17-1-бабы 2-тармағының </w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 20-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -276,51 +276,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Президентінің 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1002,90 +1042,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, Мемлекеттік күзет қызметінің мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік күзет қызметі өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Мемлекеттік күзет қызметі бастығының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      7. Мемлекеттік күзет қызметі өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Мемлекеттік күзет қызметі Бастығының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Қазақстан Республикасының Президенті Мемлекеттік күзет қызметі бастығының ұсынуы бойынша Мемлекеттік күзет қызметінің құрылымы мен штат санының лимитін бекітеді. </w:t>
+      8. Қазақстан Республикасының Президенті Мемлекеттік күзет қызметі Бастығының ұсынуы бойынша Мемлекеттік күзет қызметінің құрылымы мен штат санының лимитін бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік күзет қызметінің бастығы осы мақсатқа бөлінген қаражат шегінде Мемлекеттік күзет қызметі жұмыскерлерінің санын белгілейді.</w:t>
+      Мемлекеттік күзет қызметінің Бастығы осы мақсатқа бөлінген қаражат шегінде Мемлекеттік күзет қызметі жұмыскерлерінің санын белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 010000, Қазақстан Республикасы, Астана қаласы, Есіл ауданы, Мәңгілік Ел даңғылы, 30.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1201,51 +1405,133 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік күзет қызметінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Мемлекеттік күзет қызметінің кәсіпкерлік субъектілерімен шарттық қатынастарға түсуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Мемлекеттік күзет қызметіне заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      Егер Мемлекеттік күзет қызметіне заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік күзет қызметінің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1278,51 +1564,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президентінің және басқа да күзетілетін адамдардың қауіпсіздігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Президентінің және басқа да күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, жеке басының қадір-қасиетіне және меншігіне қарсы бағытталған құқық бұзушылықты анықтау, алдын алу және жолын кесу;</w:t>
+      2) Қазақстан Республикасы Президентінің және басқа да күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиетіне және меншігіне қарсы бағытталған құқық бұзушылықты анықтау, алдын алу және жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзетілетін объектілерде және күзетілетін адамдар болатын басқа да жерлерде олардың меншігін күзету, қоғамдық тәртіп пен қауіпсіздікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
@@ -1402,50 +1688,132 @@
         <w:t>
       7) президенттік байланыспен қамтамасыз етуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңдарында және Президент актілерінде айқындалатын өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Құпия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1587,51 +1955,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында белгіленген өкілеттіктер шегінде анықтау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, жеке басының қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтарды жасауға ықпал ететін мән-жайларды жою туралы ұсыныстар және (немесе) нұсқамалар енгізу;</w:t>
+      күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтарды жасауға ықпал ететін мән-жайларды жою туралы ұсыныстар және (немесе) нұсқамалар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік күзет қызметінің орналасқан жерінен тыс жерде уәкілетті органда есептік тіркеуге жатпайтын айрықшаланған бөлімшелер құру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1695,51 +2063,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажетті ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік күзет қызметінің қызметкерлері мен әскери қызметшілерін Қазақстан Республикасының шегінде және республиканың аумағынан тыс жерлерге іссапарға жіберу;</w:t>
+      Мемлекеттік күзет қызметінің қызметкерлерін және (немесе) әскери қызметшілерін, оның ішінде шет мемлекеттерге қызметтік іссапарға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының оқу орындары мен ғылыми-зерттеу мекемелерінде, оның ішінде Қазақстан Республикасының құқық қорғау, арнаулы және өзге де мемлекеттік органдарының қарамағындағы оқу орындары мен ғылыми-зерттеу мекемелерінде, сондай-ақ басқа мемлекеттердің оқу орындарында кадрларды даярлауды және олардың біліктілігін арттыруды шарт негізінде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1875,51 +2243,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық бұзушылықтар жасаған жағдайда азаматтарды ұстау, ішкі істер органдарына, өзге де құқық қорғау немесе арнаулы мемлекеттік органдардың қызметтік үй-жайларына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік күзет қызметінің бастығы айқындаған тәртіппен қызметтік иттерді пайдалану;</w:t>
+      Мемлекеттік күзет қызметінің Бастығы айқындаған тәртіппен қызметтік иттерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік күзет қызметінің арнайы дайындықтан өткен қызметкерлері мен әскери қызметшілерінің табельдік қару мен арнаулы құралдарды сақтауына, алып жүруіне рұқсат беру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2180,52 +2548,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қажетті ғылыми-техникалық немесе өзге де арнаулы білім-білігі бар лауазымды адамдар мен мамандардың көмегін пайдалану; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазақстан Республикасының заңнамалық актілерінде белгіленген, коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, басқа ұйымдардан жедел-іздестіру қызметінің міндеттерін шешу үшін маңызы бар ақпаратты өтеусіз алу және пайдалану; </w:t>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген, коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, басқа ұйымдардан жедел-іздестіру қызметінің міндеттерін шешу үшін маңызы бар ақпаратты өтеусіз алу және пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының аумағында жедел-іздестіру қызметі мен жасырын тергеу әрекеттерін жүзеге асыруға құқығы бар басқа органдармен келісу бойынша қарсы барлау және жедел-іздестіру іс-шараларын жүргізу үшін осы органдардың күші мен құралдарын тарту; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2381,51 +2749,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттіліктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің, басқа да күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, жеке басының қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтың алдын алу және жолын кесу, олардың ықтимал жасалуына ықпал ететін мән-жайларды анықтау және өз құқықтары шегінде оларды жою бойынша шаралар қолдану;</w:t>
+      Қазақстан Республикасы Президентінің, басқа да күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтың алдын алу және жолын кесу, олардың ықтимал жасалуына ықпал ететін мән-жайларды анықтау және өз құқықтары шегінде оларды жою бойынша шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құқық бұзушылықтардан және жазатайым оқиғалардан зардап шеккен, сондай-ақ дәрменсіз күйде не денсаулығы мен өміріне қауіпті өзге де жағдайдағы күзетілетін адамдарға көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2435,51 +2803,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күзетілетін адамдардың жеке басының қауіпсіздігіне немесе күзетілетін объектілерде және олар болатын басқа да жерлерде қоғамдық қауіпсіздікке қатер төндіретін, дайындалып жатқан құқық бұзушылықтар мен оқиғалар туралы мәлімдемелерді, хабарламаларды және өзге де ақпаратты қабылдап алу, заңнамада көзделген шараларды уақтылы қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, жеке басының қадір-қасиеті мен меншігіне қарсы қылмыстық құқық бұзушылық жасаған адамдарды анықтау мен іздестіруде құқық қорғау органдарына жәрдем көрсету;</w:t>
+      күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиеті мен меншігіне қарсы қылмыстық құқық бұзушылық жасаған адамдарды анықтау мен іздестіруде құқық қорғау органдарына жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күзетілетін объектілерде және күзетілетін адамдар болатын басқа да жерлерде қоғамдық тәртіп пен қауіпсіздікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2650,52 +3018,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Президентіне және мемлекеттік органдарға Қазақстан Республикасының ұлттық қауіпсіздігіне төнетін қатер туралы хабарлау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік егемендігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғау жөнінде қажетті шаралар қолдану; </w:t>
+        <w:t>
+      Қазақстан Республикасының конституциялық құрылысының негіздерін, мемлекеттік Егемендігін және Тәуелсіздігін, аумақтық тұтастығын, экономикалық, ғылыми-техникалық және қорғаныс әлеуетін қорғау жөнінде қажетті шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарсы барлау қызметін жүзеге асыру кезінде астыртын әрекет етуді, сондай-ақ Мемлекеттік күзет қызметі күштерінің, құралдарының және ақпаратының қорғалуын қамтамасыз ету жөнінде шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2735,51 +3103,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Президентінің 19.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 483</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2808,51 +3216,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Президентінің, басқа да күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз ету жөніндегі күзет іс-шараларын ұйымдастырады және өткізеді. Күзет іс-шараларына қатысу үшін тартылған мемлекеттік органдардың күштері мен құралдарына басшылық етуді жүзеге асырады. Күзет іс-шараларын өткізу аймағының шекарасын, олардың басталу және аяқталу уақытын, күзет іс-шараларын ұйымдастыру мен өткізу тәртібін, оны өткізуге қатысу үшін тартылған күштер мен құралдардың құрамын, сондай-ақ күзет іс-шаралары өткізілетін аймақта дыбысжазба, фото- және бейнетүсірілім жасау тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Мемлекеттік күзет қызметінің бастығы айқындайтын тәртіппен күзетілетін объектілердің күзеті мен қорғанысын жүзеге асырады, күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз ету жөніндегі жауынгерлік кезекшілікті атқаруды ұйымдастырады;</w:t>
+      2) Мемлекеттік күзет қызметінің Бастығы айқындайтын тәртіппен күзетілетін объектілердің күзеті мен қорғанысын жүзеге асырады, күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз ету жөніндегі жауынгерлік кезекшілікті атқаруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жедел-іздестіру және қарсы барлау іс-шараларын өткізеді, жүктелген міндеттерді орындау үшін ақпараттық-талдау жұмысын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
@@ -2868,51 +3276,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының Президентін, Қазақстан Республикасының Үкіметі мен мемлекеттік органдарын Мемлекеттік күзет қызметінің құзыретіне кіретін мәселелер бойынша хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Мемлекеттік күзет қызметінің бастығы айқындайтын тәртіппен жұмылдыру, жауынгерлік және жедел әзірлігін қамтамасыз ету бойынша, оның ішінде оқуларды, жаттығулар мен эксперименттерді өткізу арқылы іс-шараларды ұйымдастырады және өткізеді;</w:t>
+      5) Мемлекеттік күзет қызметінің Бастығы айқындайтын тәртіппен жұмылдыру, жауынгерлік және жедел әзірлігін қамтамасыз ету бойынша, оның ішінде оқуларды, жаттығулар мен эксперименттерді өткізу арқылы іс-шараларды ұйымдастырады және өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведомствоның және құрылымдық бөлімшелердің жедел-қызметтік, жауынгерлік, жедел-іздестіру, қарсы барлау, қаржы-шаруашылық және өзге де қызметін ведомстволық бақылауды ұйымдастырады және жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
@@ -3937,199 +4345,543 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік күзет қызметі бастығының, Мемлекеттік күзет қызметі Алқасының мәртебесі, өкілеттілігі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік күзет қызметі Бастығының, Мемлекеттік күзет қызметі Алқасының мәртебесі, өкілеттілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбына өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Мемлекеттік күзет қызметіне басшылықты бастық жүзеге асырады, ол Қазақстан Республикасы Президентінің жеке басының қауіпсіздігіне, Мемлекеттік күзет қызметіне жүктелген міндеттердің орындалуына және өзінің өкілеттілігін жүзеге асыруға дербес жауапты болады.</w:t>
+      18. Мемлекеттік күзет қызметіне басшылықты Бастық жүзеге асырады, ол Қазақстан Республикасы Президентінің жеке басының қауіпсіздігіне, Мемлекеттік күзет қызметіне жүктелген міндеттердің орындалуына және өзінің өкілеттілігін жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының Президенті Мемлекеттік күзет қызметінің бастығын лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      19. Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының Президенті Мемлекеттік күзет қызметінің Бастығын лауазымға тағайындайды және лауазымнан босатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Мемлекеттік күзет қызметі бастығының орынбасарлары болады, Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының Президенті оларды Мемлекеттік күзет қызметі бастығының ұсынуы бойынша лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      20. Мемлекеттік күзет қызметі Бастығының орынбасарлары болады, Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының Президенті оларды Мемлекеттік күзет қызметі Бастығының ұсынуы бойынша лауазымға тағайындайды және лауазымнан босатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z80" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Мемлекеттік күзет қызметі бастығының өкілеттілігі:</w:t>
+      21. Мемлекеттік күзет қызметі Бастығының өкілеттілігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік күзет қызметінің жұмысын ұйымдастырады, Мемлекеттік күзет қызметін дамытудың негізгі бағыттарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) күзет іс-шараларын өткізу жөніндегі республикалық жедел штабқа басшылық етеді. Облыстық, республикалық маңызы бар қалалардың, астананың жедел штабының басшыларын айқындайды;</w:t>
+      2) күзет іс-шараларын өткізу жөніндегі республикалық жедел штабқа басшылық етеді. Күзет іс-шараларын келтіру жөніндегі республикалық жедел штабтың құрамына кіретін мемлекеттік органдардың немесе олардың аумақтық органдарының өкілдері қатарынан астананың, облыстық, республикалық маңызы бар қалалардың жедел штабының басшыларын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзет іс-шаралары өткізіле бастағаннан бастап аяқталғанға дейін оларды өткізуге тартылған барлық әскери қызметшілерге, Қазақстан Республикасы мемлекеттік органдарының қызметкерлері мен мамандарына басшылық жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4759,51 +5511,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) бейбіт уақытта, сондай-ақ төтенше жағдайлар мен жұмылдыру кезеңінде, соғыс жағдайында және соғыс уақытында күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз ету бойынша Мемлекеттік күзет қызметінің күштері мен құралдарын пайдалану тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, жеке басының қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтарды жасауға ықпал ететін мән-жайларды жою туралы нұсқамалар енгізу тәртібін айқындайды;</w:t>
+      37) күзетілетін адамдардың өміріне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиетіне және меншігіне қол сұғатын құқық бұзушылықтарды жасауға ықпал ететін мән-жайларды жою туралы нұсқамалар енгізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) аккредиттеу тәртібін және аккредиттеуге жататын күзетілетін адамдар қатысатын іс-шараларға қатысушылардың тізбесін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6001,51 +6753,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) Қазақстан Республикасының заңнамасында өзіне жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік күзет қызметінің бастығы болмаған кезеңде оның өкілеттігін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам орындайды.</w:t>
+      Мемлекеттік күзет қызметінің Бастығы болмаған кезеңде оның өкілеттігін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам орындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6096,136 +6848,340 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Мемлекеттік күзет қызметінің бастығы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
+      22. Мемлекеттік күзет қызметінің Бастығы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Мемлекеттік күзет қызметінің бастығына тікелей бағынатын және есеп беретін Мемлекеттік күзет қызметінің аппараты ведомство мен құрылымдық бөлімшелердің қызметін үйлестіруді және бақылауды жүзеге асырады, Мемлекеттік күзет қызметінің жұмысын ақпараттық-талдамалық, құқықтық, құжаттамалық қамтамасыз етуді ұйымдастырады.</w:t>
+      23. Мемлекеттік күзет қызметінің Бастығына тікелей бағынатын және есеп беретін Мемлекеттік күзет қызметінің аппараты ведомство мен құрылымдық бөлімшелердің қызметін үйлестіруді және бақылауды жүзеге асырады, Мемлекеттік күзет қызметінің жұмысын ақпараттық-талдамалық, құқықтық, құжаттамалық қамтамасыз етуді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік күзет қызметінің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Мемлекеттік күзет қызметінің бастығы лауазымға тағайындайтын және лауазымнан босататын Аппарат басшысы басқарады.</w:t>
+      Мемлекеттік күзет қызметінің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес Мемлекеттік күзет қызметінің Бастығы лауазымға тағайындайтын және лауазымнан босататын Аппарат басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Алқа Мемлекеттік күзет қызметінің алқалы органы болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6273,51 +7229,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жедел-қызметтік жұмыстың тиімділігін арттыру жөнінде шараларды тұжырымдауды және олар бойынша келісілген шешімдер қабылдауды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алқаның шешімдері Мемлекеттік күзет қызметі бастығының бұйрығымен жарияланады. Алқаның міндеттері, өкілеттіктері, қызметінің тәртібі мен дербес құрамы Мемлекеттік күзет қызметінің бастығы бекітетін ережемен регламенттеледі.</w:t>
+      Алқаның шешімдері Мемлекеттік күзет қызметі Бастығының бұйрығымен жарияланады. Алқаның міндеттері, өкілеттіктері, қызметінің тәртібі мен дербес құрамы Мемлекеттік күзет қызметінің Бастығы бекітетін ережемен регламенттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік күзет қызметіне кіру және қызмет өткеру тәртібі "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7235,51 +8273,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Күші жойылды - ҚР Президентінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7315,51 +8353,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      6. Күші жойылды - ҚР Президентінің 05.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 681</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10951,55 +11989,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>