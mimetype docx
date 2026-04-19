--- v0 (2025-10-12)
+++ v1 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20d3095" w14:textId="20d3095">
+    <w:p w14:paraId="ceea8c3" w14:textId="ceea8c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -204,111 +204,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жариялануға тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мәдениет туралы" Қазақстан Республикасының 2006 жылғы 15 желтоқсандағы </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      "Мәдениет туралы" Қазақстан Республикасы Заңының 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қаулы</w:t>
-[...24 lines deleted...]
-          <w:b/>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Мемлекеттік мәдениет ұйымдарына жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе берудің қағидасы мен шарттары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -693,74 +735,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік мәдениет ұйымдарына, жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе берудің қағидасы мен шарттары (бұдан әрі – Қағида) "Мәдениет туралы" 2006 жылғы 15 желтоқсандағы Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Заңына</w:t>
+      1. Осы Мемлекеттік мәдениет ұйымдарына, жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе берудің қағидасы мен шарттары (бұдан әрі – Қағида) "Мәдениет туралы" Қазақстан Республикасы Заңының 21-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленген және мемлекеттік мәдениет ұйымдарына, жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе берудің тәртібі мен шарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Ұлттық" мәртебе алуға үміткер мемлекеттік мәдениет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -895,682 +999,748 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұрған ғимараты бар театрлар, концерттік ұйымдар, жекелеген кәсіби көркем, шығармашылық ұжымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мына:</w:t>
+      2) музейлер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      кемінде жиырма бес жыл тұрақты және тиімді қызметті жүзеге асырып келе жатқан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кемінде жиырма бес жыл немесе астанада орналасқан республикалық меншіктегі музейлер – кемінде он жыл тұрақты және тиімді қызметті жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпқойлықты, жұмыстың тиімділігі мен сапасын арттыру үшін өз қызметінде инновациялар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұрған ғимараты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық бағдарламалар мен жобаларға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      музей қорының құрамында ұлттық мәдени игілік болып табылатын мәдени құндылықтардың кемінде он пайызы болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) кітапханалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кемінде жиырма бес жыл тұрақты және тиімді қызметті жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпқойлықты, жұмыстың тиімділігі мен сапасын арттыру үшін өз қызметінде инновациялар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұрған ғимараты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық бағдарламалар мен жобаларға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кітапхана қорының құрамында сирек кездесетін қолжазбалар, көне кітаптар, құжаттар мен басылымдар коллекциялары болады, олардың кемінде он пайызы ұлттық мәдени игілік болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Президентінің 14.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Театрларға, концерттік ұйымдарға, жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе беру "Академиялық" мәртебе берілген сәтінен бастап кемінде он жыл өткен соң жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      өз қызметінде кәсіпқойлықты, жұмыстың тиімділігі мен сапасын арттыру үшін инновациялар енгізетін;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. "Ұлттық" мәртебе беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      жеке тұрған ғимараты бар;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республикалық мемлекеттік мәдениет ұйымдарының жетекшілері, сондай-ақ облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының басшылары мәдениет саласындағы орталық уәкілетті органға (бұдан әрі – уәкілетті орган) "Ұлттық" мәртебе беру туралы қолдаухат ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      халықаралық бағдарламалар мен жобаларға қатысатын;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолдаухатқа мынадай құжаттар қоса беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      мұражайларда мұражай қорының құрамында ұлттық мәдени игілік болып табылатын мәдени құндылықтардың кемінде он пайызы бар;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік мәдениет ұйымы, жекелеген кәсіби көркем, шығармашылық ұжым қызметкерлерінің жалпы жиналысының "Ұлттық" мәртебе беруге ұсыну туралы хаттамасынан үзінді көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      кітапханаларда кітапхана қорының құрамында кемінде он пайызы ұлттық мәдени игілік болып табылатын сирек қолжазбалардың, көне кітаптардың, құжаттар мен басылымдардың коллекциялары бар мұражайлар мен кітапханалар.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік мәдениет ұйымының, жекелеген кәсіби көркем, шығармашылық ұжымның қызметі туралы Қазақстанның мәдениеті мен өнерінің дамуына қосқан үлесін көрсететін анықтама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) КСРО-ның және (немесе) Қазақстан Республикасының мемлекеттік наградалары бар мәдениет қызметкерлері, шығармашыл қызметкерлер туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Академиялық" мәртебе берілген құжаттың көшірмесі (театрлар, концерттік ұйымдар, жекелеген кәсіби көркем, шығармашылық ұжымдар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметі туралы республикалық деңгейдегі бұқаралық ақпарат құралдарында және шетелдің бұқаралық ақпарат құралдарында жарияланған материалдардың (кемінде он жарияланым) көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мәдениет саласындағы іс-шараларға (республикалық және халықаралық маңызы бар конкурстарға, фестивальдарға, көрмелерге) қатысқаны және (немесе) жүлделі орындар алғаны туралы куәландыратын құжаттардың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Президентінің 14.03.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 446</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Президентінің 30.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...93 lines deleted...]
-      1) мемлекеттік мәдениет ұйымы, жекелеген кәсіби көркем, шығармашылық ұжым қызметкерлерінің жалпы жиналысының "Ұлттық" мәртебе беруге ұсыну туралы хаттамасынан үзінді көшірме;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы Қағиданың 4-тармағында көрсетілген құжаттар театрдың, концерттік ұйымның, жекелеген кәсіби көркем, шығармашылық ұжымның "Академиялық" мәртебе берілген сәттен бастап сіңірген еңбегін көрсетуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...15 lines deleted...]
-      2) мемлекеттік мәдениет ұйымының, жекелеген кәсіби көркем, шығармашылық ұжымның қызметі туралы Қазақстанның мәдениеті мен өнерінің дамуына қосқан үлесін көрсететін анықтама;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қолдаухаттар ағымдағы жылдың 1 шілдесіне дейінгі мерзімде уәкілетті органның мекенжайына жіберілуге тиіс. Көрсетілген мерзімді бұза отырып жіберілген қолдаухаттар қарауға қабылданбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...15 lines deleted...]
-      3) КСРО-ның және (немесе) Қазақстан Республикасының мемлекеттік наградалары бар мәдениет қызметкерлері, шығармашыл қызметкерлер туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті органның жанынан құрылған арнайы комиссияның ұсынымы негізінде 10 қазанға дейін уәкілетті орган Қазақстан Республикасының Үкіметіне Қазақстан Республикасының заңнамасына сәйкес мемлекеттік мәдениет ұйымдары мен жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе беру туралы ұсыныс енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...15 lines deleted...]
-      4) "Академиялық" мәртебе берілген құжаттың көшірмесі (театрлар, концерттік ұйымдар, жекелеген кәсіби көркем, шығармашылық ұжымдар үшін);</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының Үкіметі заңнамада көзделген тәртіппен Қазақстан Республикасы Президентінің Әкімшілігіне мемлекеттік мәдениет ұйымдарына, жекелеген кәсіби көркем, шығармашылық ұжымдарға "Ұлттық" мәртебе беру туралы Қазақстан Республикасының Президенті Жарлығының жобасын қарауға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      5) қызметі туралы республикалық деңгейдегі бұқаралық ақпарат құралдарында және шетелдің бұқаралық ақпарат құралдарында жарияланған материалдардың (кемінде он жарияланым) көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Ұлттық" мәртебені Қазақстан Республикасы Үкіметінің ұсынуы бойынша Қазақстан Республикасының Президенті береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
-[...212 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1896,31 +2066,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>