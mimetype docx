--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3de2695" w14:textId="3de2695">
+    <w:p w14:paraId="e05af48" w14:textId="e05af48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -204,84 +204,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жинағында жариялануға тиіс   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының 1995 жылғы 26 желтоқсандағы Конституциялық заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес </w:t>
+      "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңының 26-бабы 2-тармағының 3) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ ЕТЕМІН:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Президентінің жолдауын дайындау және іске асыру, актілерімен және тапсырмаларымен жұмыс істеу және олардың орындалуын бақылауды жүзеге асыру, нормативтік құқықтық жарлықтарға мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1177,91 +1249,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Президенттің актілері – Президенттің жарлықтары мен өкімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z21" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Президенттің тапсырмалары – өңірлік сапарлардың, халықаралық және қоғамдық маңызы бар іс-шаралардың, жұмыс кеңестерінің, Президенттің қатысуымен өткен Үкіметтің кеңейтілген отырыстарының, Президент мәлімдемелерінің (үндеулерінің), Президент басшылық жасайтын консультативтік-кеңесші органдар, Қазақстан Республикасының Қауіпсіздік Кеңесі (бұдан әрі – Қауіпсіздік Кеңесі), Қазақстан халқы Ассамблеясы (сессияның және Кеңестің шешімдері) және өзге де органдар отырыстарының қорытындылары бойынша берілген тапсырмалар; Президенттің қызметтік құжаттар, жеке және заңды тұлғалардың жолданымдары бойынша тапсырмалары, соңдай-ақ Президенттің жеке тапсырмалары, соның ішінде оның әлеуметтік желілердегі ресми аккаунттарында және Қазақстан Республикасы Президенті Әкімшілігінің (бұдан әрі – Президент Әкімшілігі) ресми аккаунттарында және бұқаралық ақпарат құралдарында жарияланған тапсырмалары;</w:t>
+      2) Президенттің тапсырмалары – өңірлік сапарлардың, халықаралық және қоғамдық маңызы бар іс-шаралардың, жұмыс кеңестерінің, Президенттің қатысуымен өткен Үкіметтің кеңейтілген отырыстарының, Президент мәлімдемелерінің (үндеулерінің), Президент басшылық жасайтын консультативтік-кеңесші органдар, Қазақстан Республикасының Қауіпсіздік Кеңесі (бұдан әрі – Қауіпсіздік Кеңесі) және өзге де органдар отырыстарының қорытындылары бойынша берілген тапсырмалар; Президенттің қызметтік құжаттар, жеке және заңды тұлғалардың өтініштері бойынша тапсырмалары, соңдай-ақ Президенттің жеке тапсырмалары, соның ішінде оның әлеуметтік желілердегі ресми аккаунттарында, Қазақстан Республикасы Президенті Әкімшілігінің (бұдан әрі – Президент Әкімшілігі) ресми аккаунттарында және бұқаралық ақпарат құралдарында жарияланған тапсырмалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z22" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Президенттің актілері мен тапсырмаларының орындалуын бақылау – мемлекеттік органдар мен ұйымдардың, соңдай-ақ келісім бойынша – мемлекеттік емес ұйымдардың актілер мен тапсырмаларды сапалы және уақтылы орындауын қамтамасыз етуге бағытталған кезең-кезеңдік бақылау іс-қимылдарын жүзеге асыру жөніндегі шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z23" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Президенттің жолдауы – Президенттің елдегі жағдай мен ішкі және сыртқы саясаттың негізгі бағыттары туралы Қазақстан халқына арналған жыл сайынғы үндеуі;</w:t>
+      4) Президенттің жолдауы – Президенттің елдегі жағдай мен ішкі және сыртқы саясаттың негізгі бағыттары туралы Қазақстан халқына арналған үндеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z24" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Президенттің актісін немесе тапсырмасын іске асыру жөніндегі бақылауды бекіту – актінің/тапсырманың орындалуына мониторинг пен бақылауды жүзеге асыру мүмкіндігін қамтамасыз ететін, тапсырманың әрбір тармағы бойынша орындалу мерзімін, аяқталу нысанын, жауапты орындаушыларды, бақылауды жүзеге асыру деңгейін, Президент Әкімшілігінің бақылауға жауапты құрылымдық бөлімшелерін және қажет болған кезде орындаудың түпкілікті нәтижесін көрсететін, белгіленген нысандағы құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z25" w:id="28"/>
     <w:p>
@@ -1560,105 +1632,227 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Қазақстан Республикасы Президенті жолдауының жобасын дайындау, келісу, Қазақстан Республикасы Президентінің қарауына енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жыл сайын қыркүйекте Президент Қазақстан халқына елдегі жағдай және Қазақстан Республикасының ішкі және сыртқы саясатының негізгі бағыттары туралы жолдауын арнайды.</w:t>
+      5. Президент Қазақстан халқына елдегі жағдай және Қазақстан Республикасының ішкі және сыртқы саясатының негізгі бағыттары туралы жолдауын арнайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жыл сайын мамырда Үкімет және Президентке тікелей бағынатын және есеп беретін мемлекеттік органдар Президент Әкімшілігіне Президент жолдауы жобасының тақырыбы мен мазмұны бойынша ұсыныстар жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2640,72 +2834,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Президент Әкімшілігі Президент актілерінің жобаларына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z68" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, Қазақстан Республикасының заңнамалық актілеріне, Президенттің жарлықтарына, өзге де нормативтік құқықтық актілерге, сондай-ақ ратификацияланған халықаралық шарттарға сәйкестігі;</w:t>
+        <w:t>
+      1) Қазақстан Республикасының Конституциясына, Қазақстан Республикасының заңдарына, Президенттің жарлықтарына, өзге де нормативтік құқықтық актілерге, сондай-ақ ратификацияланған халықаралық шарттарға сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z69" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Президент айқындайтын ішкі және сыртқы саясаттың негізгі бағыттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z70" w:id="69"/>
     <w:p>
@@ -2721,51 +2895,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) елдің стратегиялық мақсаттары мен міндеттеріне сәйкестігі, оның ішінде олардың орындалуының Қазақстан Республикасының Ұлттық даму жоспарында және Мемлекеттік жоспарлау жүйесінің өзге де құжаттарында айқындалған ел дамуының стратегиялық көрсеткіштеріне қол жеткізуге тигізетін ықпалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z71" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Президенттің, Президент Әкімшілігінің тапсырмаларына сәйкестігі;</w:t>
+      4) Президенттің, Вице-Президенттің, Президент Әкімшілігінің тапсырмаларына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z72" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ұсынылатын актіні қабылдаудың әлеуметтік-экономикалық, саяси-құқықтық, экологиялық, демографиялық және өзге де салдарларын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z73" w:id="72"/>
     <w:p>
@@ -2825,50 +2999,132 @@
         <w:t>
       8) мемлекеттік тілдегі және орыс тіліндегі мәтіндердің теңтүпнұсқалығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Қағидалардың өзге де талаптарына сәйкестігі тұрғысынан сараптама жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Судьяларды лауазымға тағайындау және лауазымнан босату мәселелері жөніндегі актілерді қоспағанда, Президент Әкімшілігінде Президент актілерінің жобаларына сараптама, егер Президент Әкімшілігінің Басшысы өзгеше мерзім белгілемесе, келіп түскен күнінен бастап бес жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2979,100 +3235,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Егер Президент актісінің жобасында кемшіліктер анықталса немесе ол бойынша жұмыс тәртібімен жойылатын қарсылықтар болса, егер Президент Әкімшілігінің Басшысы, Қауіпсіздік Кеңесінің Хатшысы, Президент Әкімшілігі Басшысының бірінші орынбасары, Президент Кеңсесінің бастығы, Президенттің көмекшісі немесе кеңесшісі өзгеше мерзім белгілемесе, жоба Президент Әкімшілігінде бес жұмыс күнінің ішінде барлық мүдделі мемлекеттік органдардың қатысуымен пысықталуы мүмкін.</w:t>
+      21. Егер Президент актісінің жобасында кемшіліктер анықталса немесе ол бойынша жұмыс тәртібімен жойылатын қарсылықтар болса, егер Президент Әкімшілігінің Басшысы, Қауіпсіздік Кеңесінің Хатшысы, Президент Әкімшілігі Басшысының бірінші орынбасары, Президент Әкімшілігі Басшысының орынбасары, Президент Кеңсесінің бастығы, Президенттің көмекшісі немесе кеңесшісі өзгеше мерзім белгілемесе, жоба Президент Әкімшілігінде бес жұмыс күнінің ішінде барлық мүдделі мемлекеттік органдардың қатысуымен пысықталуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Президентінің 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 777</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3258,87 +3534,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Президент актісі жобасының қағаз жеткізгіштегі түпкілікті нұсқасына әзірлеуші мемлекеттік органның бірінші басшысы виза қояды. Акт жобасына Премьер-Министрдің виза қоюын Үкімет Аппараты қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Президенттің қол қоюына енгізілгенге дейін актінің жобасына Президент Әкімшілігінің Басшысы, сондай-ақ міндеттер бөлінісіне сәйкес Президент Әкімшілігінің жауапты бөліміне жетекшілік ететін Қауіпсіздік Кеңесінің Хатшысы, Президент Әкімшілігі Басшысының бірінші орынбасары, Президент Кеңсесінің бастығы, Президенттің көмекшісі немесе кеңесшісі және Президент Әкімшілігі Жалпы бөлімінің басшысы қағаздағы түрінде виза қояды.</w:t>
+      Президенттің қол қоюына енгізілгенге дейін актінің жобасына Президент Әкімшілігінің Басшысы, сондай-ақ міндеттер бөлінісіне сәйкес Президент Әкімшілігінің жауапты бөліміне жетекшілік ететін Қауіпсіздік Кеңесінің Хатшысы, Президент Әкімшілігі Басшысының бірінші орынбасары, Президент Әкімшілігі Басшысының орынбасары, Президент Кеңсесінің бастығы, Президенттің көмекшісі немесе кеңесшісі және Президент Әкімшілігі Жалпы бөлімінің басшысы қағаздағы түрінде виза қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актінің жобасы Мемлекеттік-құқық бөлімімен және Президент Әкімшілігінің бірлесіп орындаушылар болып табылатын басқа да құрылымдық бөлімшелерімен, сондай-ақ олардың қызметін үйлестіретін Президент Әкімшілігінің басшы лауазымды адамдарымен электрондық түрде ғана келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қажет болған кезде Президент актісінің жобасына Қазақстан Республикасының Мемлекеттік кеңесшісі электрондық түрде виза қояды.</w:t>
+      Қажет болған кезде Президент актісінің жобасына Қазақстан Республикасының Вице-Президенті электрондық түрде виза қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент актісінің жобасы белгіленген талаптарға сәйкес келген жағдайда, Президент Әкімшілігінің Басшысы оны Президенттің қол қоюына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3420,51 +3696,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 777</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3671,70 +3987,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Президенттің қатысуымен өтетін Үкіметтің кеңейтілген отырыстарын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z94" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Президент басшылық жасайтын консультативтік-кеңесші органдардың, Қауіпсіздік Кеңесінің, Қазақстан халқы Ассамблеясының (сессияның және Кеңестің) және өзге де органдардың отырыстарын ұйымдастыру кезінде жүзеге асырылады.</w:t>
+      7) Президент басшылық жасайтын консультативтік-кеңесші органдардың, Қауіпсіздік Кеңесінің және өзге де органдардың отырыстарын ұйымдастыру кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың бірінші бөлігінің 1), 5), 6) және 7) тармақшаларында көзделген іс-шаралардың қорытындылары бойынша тапсырмалардың жобалары хаттама түрінде, ал Қазақстан халқы Ассамблеясы сессиясының және Қауіпсіздік Кеңесі отырыстарының қорытындылары бойынша – шешім түрінде ресімделеді, оған, әдетте, Президент қол қояды.</w:t>
+      Осы тармақтың бірінші бөлігінің 1), 5), 6) және 7) тармақшаларында көзделген іс-шаралардың қорытындылары бойынша тапсырмалардың жобалары хаттама түрінде, ал Қауіпсіздік Кеңесі отырыстарының қорытындылары бойынша – шешім түрінде ресімделеді, оған әдетте Президент қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өңірлік сапар барысында Президенттің кеңесі өткізілмесе, онда ол айтқан тапсырмалардың жобалары Президент Әкімшілігі Басшысының бұйрығымен бекітілетін оларды орындау жөніндегі іс-шаралар жоспарымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3861,50 +4177,132 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Президент Әкімшілігі Басшысының бұйрығымен бекітілетін іс-шаралар жоспары (тапсырмалар жобалары) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бақылауды бекітуге ұқсас нысан бойынша ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Президенттің қатысуымен өтетін өңірлік сапарларды, қоғамдық маңызы бар іс-шараларды және кеңестерді дайындау тәртібін Президент Әкімшілігі белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4400,51 +4798,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Президент тапсырмаларының жобасын әзірлеу мемлекеттік органдарға тапсырылған жағдайда, Президент Әкімшілігі оны келіп түскен күнінен бастап үш жұмыс күні мерзімінде, оның ішінде осы Қағидалардың 30-тармағына сәйкестігі, сондай-ақ Президенттің бұрын берген тапсырмаларымен қосарлануын болдырмау тұрғысынан қарауды және келісуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Президент тапсырмаларының жобасы Мемлекеттік құқық бөлімімен, Президент Әкімшілігінің мүдделі құрылымдық бөлімшелерімен, оларға тиісінше жетекшілік ететін Қауіпсіздік Кеңесінің Хатшысымен, Президент Әкімшілігі Басшысының бірінші орынбасарымен, Президент Кеңсесінің бастығымен, Президенттің көмекшілерімен және кеңесшілерімен электрондық түрде ғана келісіледі. Президент Әкімшілігінің жауапты құрылымдық бөлімшесі басшысының, тиісті жетекшілік ететін басшы лауазымды адамның, Жалпы бөлім басшысының визалары тапсырмалар жобасына электрондық түрде де, қағаз жеткізгішіне де қойылады.</w:t>
+      Президент тапсырмаларының жобасы Мемлекеттік құқық бөлімімен, Президент Әкімшілігінің мүдделі құрылымдық бөлімшелерімен, оларға тиісінше жетекшілік ететін Қауіпсіздік Кеңесінің Хатшысымен, Президент Әкімшілігі Басшысының бірінші орынбасарымен, Президент Әкімшілігі Басшысының орынбасарларымен, Президент Кеңсесінің бастығымен, Президенттің көмекшілерімен және кеңесшілерімен электрондық түрде ғана келісіледі. Президент Әкімшілігінің жауапты құрылымдық бөлімшесі басшысының, тиісті жетекшілік ететін басшы лауазымды адамның, Жалпы бөлім басшысының визалары тапсырмалар жобасына электрондық түрде де, қағаз жеткізгішіне де қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырмалардың жобасы Президент Әкімшілігі Басшысының виза қоюына және Президенттің қол қоюына қағаздағы және электрондық түрінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4486,51 +4884,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 777</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5110,51 +5548,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Президенттің актілері не актілерінің тармақтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өңірлік сапарлардың, халықаралық және қоғамдық маңызы бар іс-шаралардың, Президент мәлімдемелерінің (үндеулерінің), жұмыс кеңестерінің, Президенттің қатысуымен өткен Үкіметтің кеңейтілген отырыстарының, Президент басшылық жасайтын консультативтік-кеңесші органдар, Қауіпсіздік Кеңесі, Қазақстан халқы Ассамблеясы (сессия және Кеңес) және өзге де органдар отырыстарының қорытындылары бойынша берілген Президенттің тапсырмалары (не тапсырмаларының тармақтары);</w:t>
+      2) өңірлік сапарлардың, халықаралық және қоғамдық маңызы бар іс-шаралардың, Президент мәлімдемелерінің (үндеулерінің), жұмыс кеңестерінің, Президенттің қатысуымен өткен Үкіметтің кеңейтілген отырыстарының, Президент басшылық жасайтын консультативтік-кеңесші органдар, Қауіпсіздік Кеңесі және өзге де органдар отырыстарының қорытындылары бойынша берілген Президенттің тапсырмалары (не тапсырмаларының тармақтары);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Президенттің жеке тапсырмалары, соның ішінде оның әлеуметтік желілердегі ресми аккаунттарында және Президент Әкімшілігінің ресми аккаунттарында немесе бұқаралық ақпарат құралдарында жарияланған тапсырмалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5194,51 +5632,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z216" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5264,87 +5742,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттің әлеуметтік-экономикалық дамуының стратегиялық бағыттарында, ішкі және сыртқы саясат, қорғаныс және қауіпсіздік, құқықтық саясат және кадр саясаты мәселелерінде жаңа тәсілдерді тұжырымдауға және іске асыруға байланысты, сондай-ақ басқару салаларындағы жүйелік проблемаларды шешуге бағытталған тапсырмалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңнамалық актілерге өзгерістер мен толықтырулар енгізуді немесе жаңа кодексті немесе заңды қабылдауды талап ететін тапсырмалар;</w:t>
+      2) заңдарға өзгерістер мен толықтырулар енгізуді немесе жаңа кодексті немесе заңды қабылдауды талап ететін тапсырмалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ірі маңызды индустриялық-өнеркәсіптік, әлеуметтік және өзге де жобаларды іске асыруға байланысты тапсырмалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қауіпсіздік Кеңесінің, Қазақстан халқы Ассамблеясының (сессия және Кеңес) шешімдерінде қамтылған тапсырмалар;</w:t>
+      4) Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Президенттің жеке тапсырмалары, соның ішінде оның әлеуметтік желілердегі ресми аккаунттарында және Президент Әкімшілігінің ресми аккаунттарында және бұқаралық ақпарат құралдарында жарияланған тапсырмалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5390,51 +5868,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық резонанс тудырған мәселелерді қоспағанда, ағымдағы (жергілікті) сипаттағы тапсырмалар Президент Әкімшілігінің бақылауына қойылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Барлық өзге тапсырмалар бақылауды бекітуге немесе Президенттің немесе Президент Әкімшілігі Басшысының, Қазақстан Республикасы Мемлекеттік кеңесшінің, Қауіпсіздік Кеңесі Хатшысының қарарының мазмұнына сәйкес Үкіметтің немесе орталық мемлекеттік немесе жергілікті атқарушы органның бақылауына қойылады.</w:t>
+      Барлық өзге тапсырмалар бақылауды бекітуге немесе Президенттің немесе Президент Әкімшілігі Басшысының, Қазақстан Республикасы Вице-Президентінің, Қауіпсіздік Кеңесі Хатшысының қарарының мазмұнына сәйкес Үкіметтің немесе орталық мемлекеттік немесе жергілікті атқарушы органның бақылауына қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте Үкімет пен мемлекеттік органдардың (Президентке тікелей бағынатын және есеп беретін мемлекеттік органдарды қоспағанда) бақылауына берілген Президент актілері мен тапсырмаларының орындалуын бақылауды Үкімет жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5456,51 +5934,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 42-1-тармақпен толықтырылды – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -6431,51 +6949,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Өкілдері отырысқа (кеңеске) қатысқан мемлекеттік органдар мен ұйымдар отырыстан (кеңестен) кейін дереу, отырыс (кеңес) хаттамасы немесе Президенттің қол қойылған тапсырмасы өздеріне түскенін күтпестен, тапсырмаларды орындауға кірісуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Президенттің актілері мен тапсырмаларын орындау осы актілерде және тапсырмаларда не олардың іске асырылуын бақылауды бекітуде көрсетілген мерзімдерде немесе Президенттің, Президент Әкімшілігі Басшысының, Қазақстан Республикасы Мемлекеттік кеңесшісінің, Қауіпсіздік Кеңесі Хатшысының қарарларында көрсетілген мерзімдерде қамтамасыз етіледі.</w:t>
+      50. Президенттің актілері мен тапсырмаларының орындалуы осы актілерде және тапсырмаларда не олардың іске асырылуын бақылауды бекітуде көрсетілген мерзімдерде немесе Президенттің, Вице-Президенттің, Президент Әкімшілігі Басшысының, Қауіпсіздік Кеңесі Хатшысының қарарларында көрсетілген мерзімдерде қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер актінің/тапсырманың немесе тиісті қарардың мәтінінде орындау мерзімдері болмаса және құжатқа бақылауды бекіту жасалмаса, онда мерзімдер Президент Әкімшілігі белгілеген тәртіппен айқындалады және бақылаудағы тапсырманың электрондық карточкасында (мемлекеттік құпияларды қамтитын тапсырма үшін – қағаз түріндегі карточкада), сондай-ақ мемлекеттік органдардың электрондық құжат айналымы жүйесінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6516,51 +7034,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6948,51 +7506,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер әзірлеушісі өзге орталық мемлекеттік орган (ұйым) болып табылатын ұйымдастыру іс-шараларының жоспары (жол картасы) ведомствоаралық сипаттағы іс-шараларды қамтитын болса, оны Премьер-Министрдің жетекшілік ететін орынбасары немесе Үкімет Аппаратының Басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әзірлеушісі жергілікті атқарушы орган болып табылатын ұйымдастыру іс-шараларының жоспарын (жол картасын) тиісті облыстың, астананың, республикалық маңызы бар қаланың әкімі бекітеді.</w:t>
+      Жергілікті атқарушы орган әзірлеушісі болатын ұйымдастыру іс-шараларының жоспарын (жол картасын) астананың, тиісті облыстың, республикалық маңызы бар қаланың әкімі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы мемлекеттік орган және қажет болған кезде оның ведомстволық бағынысты ұйымдары ғана қатысатын ұйымдастыру іс-шараларының жоспарын (жол картасын) осы мемлекеттік органның бірінші басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7032,51 +7590,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7866,87 +8464,87 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66-1. Президент Әкімшілігі қажет болған кезде мерзімді негізде (ай сайын, тоқсан сайын немесе жартыжылдық, жылдық негізде) ресми хабардар ететін, бақылаудың аралық мерзімін белгілеу туралы шешім қабылдауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Үкімет Аппаратының халықаралық іс-шаралар қорытындылары бойынша Президент тапсырмаларының орындалу барысы туралы жиынтық есептерін қоспағанда, мемлекеттік органдардың енгізілген аралық есептілігі жетекшілік ету бағыттарына қарай Қауіпсіздік Кеңесі Хатшысының, Президент Әкімшілігі Басшысының бірінші орынбасарының, Президент Кеңсесі бастығының, Президент көмекшісінің немесе кеңесшісінің қарауына жатады.</w:t>
+      Үкімет Аппаратының халықаралық іс-шаралардың қорытындылары бойынша Президент тапсырмаларының орындалу барысы туралы жиынтық есептерін қоспағанда, мемлекеттік органдардың енгізілген аралық есебі жетекшілік ету бағыттарына қарай Қауіпсіздік Кеңесі Хатшысының, Президент Әкімшілігі Басшысының бірінші орынбасарының, Президент Әкімшілігі Басшысының орынбасарының, Президент Кеңсесі бастығының, Президент көмекшісінің немесе кеңесшісінің қарауына жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тапсырмада Президент Әкімшілігін хабардар етудің аралық мерзімдері белгіленбесе, оның орындалу барысын мониторингтеу мен бақылау Президент Әкімшілігінің құрылымдық бөлімшелері деңгейінде жұмыс тәртібімен, оның ішінде ресми электрондық пошта арқылы ақпарат алмасу, ақпараттық жүйелердің тиісті функционалын қолдану, тыңдау және тексерулер жүргізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тапсырмаларды уақтылы орындамау тәуекелдері және тапсырмаларды орындамаудың өзге де елеулі проблемалары болған кезде Президент Әкімшілігінің жауапты құрылымдық бөлімшелерінің басшылары – Президент Әкімшілігінің Басшысына, Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмалар бойынша – Қазақстан Республикасының Мемлекеттік кеңесшісіне, Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмалар бойынша Қауіпсіздік Кеңесінің Хатшысына хабарлайды және тиісті ұсыныстар енгізеді.</w:t>
+      Тапсырмаларды уақтылы орындамау тәуекелдері және тапсырмаларды орындамаудың өзге де елеулі проблемалары болған кезде Президент Әкімшілігінің жауапты құрылымдық бөлімшелерінің басшылары – Президент Әкімшілігінің Басшысына, Қазақстан Республикасының Вице-Президентіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмалар бойынша – Қазақстан Республикасының Вице-Президентіне, Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмалар бойынша Қауіпсіздік Кеңесінің Хатшысына хабарлайды және тиісті ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7970,51 +8568,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 777</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z221" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8271,51 +8909,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрландыру мәселелері бойынша – тестілік немесе тәжірибелік пайдалануға енгізілген ақпараттық жүйенің, өзге де ақпараттандыру объектілерінің функционалын таныстыру, сондай-ақ өнеркәсіптік пайдалануға енгізілген ақпараттық жүйеге қол жеткізу құқығын (мүмкін болған жағдайда) беру арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z233" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңнамалық түзетулерді немесе жаңа заңнамалық актіні қабылдау мәселелері бойынша – жауапты мемлекеттік органдардан осындай тапсырмалардың іске асырылу барысы туралы ақпаратты жұмыс тәртібімен сұрату, Қазақстан Республикасының Парламентіндегі заң шығару процесінің жай-күйін мониторингтеу, сондай-ақ заңдардың нақты атауларын көрсетіп, заңдардың немесе заңнамалық түзетулердің жобаларын белгіленген тәртіппен Президент Әкімшілігімен алдын ала ресми келісе отырып, заң шығару процесінің ақпараттық жүйесін пайдалану арқылы;</w:t>
+      3) заңнамалық түзетулерді немесе жаңа заңды қабылдау мәселелері бойынша – жауапты мемлекеттік органдардан осындай тапсырмалардың іске асырылу барысы туралы ақпаратты жұмыс тәртібімен сұрату, Қазақстан Республикасының Құрылтайындағы заң шығару процесінің жай-күйін мониторингтеу, сондай-ақ заңдардың нақты атауларын көрсетіп, заңдардың немесе заңнамалық түзетулердің жобаларын белгіленген тәртіппен Президент Әкімшілігімен алдын ала ресми келісе отырып, заң шығару процесінің ақпараттық жүйесін пайдалану арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z234" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоғамдық маңызы бар, мерейтойлық және халықаралық іс-шараларды өткізу, көшелерге және мемлекеттік меншік объектілеріне атау беру мәселелері бойынша – іс-шараның ұйымдастырылу барысын жұмыс тұрғысынан бақылау және Президенттің немесе Президент Әкімшілігі, Үкімет басшылығының, Президент Әкімшілігінің немесе Үкімет Аппаратының жауапты қызметкерлерінің қатысуымен немесе іс-шараны, көшелерге және мемлекеттік меншік объектілеріне атау беруді бұқаралық ақпарат құралдарында жариялап-көрсетумен расталған іс-шараны өткізу фактісі бойынша орындалу нәтижесін бақылау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
@@ -8328,51 +8966,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырмаларды іске асыру мерзімі ішінде жұмыстарды аяқтау мерзімдерінің бұзылу тәуекелдері болған және (немесе) туындаған әртүрлі мән-жайларға байланысты орындау мүмкін болмаған жағдайларда орындаушы мемлекеттік орган бұл туралы Президент Әкімшілігінің жауапты құрылымдық бөлімшесіне дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Президент Әкімшілігінің жауапты құрылымдық бөлімшелерінің басшылары Қағидалардың осы тармағында көрсетілген тапсырмаларды уақтылы, сапалы, толық орындамау тәуекелдері және оларды орындамаудың өзге де елеулі проблемалары анықталған кезде – Президент Әкімшілігінің Басшысына, Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмалар бойынша – Қазақстан Республикасының Мемлекеттік кеңесшісіне, Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмалар бойынша Қауіпсіздік Кеңесінің Хатшысына хабарлайды және тиісті ұсыныстар енгізеді.</w:t>
+      Президент Әкімшілігінің жауапты құрылымдық бөлімшелерінің басшылары Қағидалардың осы тармағында көрсетілген тапсырмаларды уақтылы, сапалы, толық орындамау тәуекелдері және оларды орындамаудың өзге де елеулі проблемалары анықталған кезде – Президент Әкімшілігінің Басшысына, Қазақстан Республикасының Вице-Президентіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмалар бойынша – Қазақстан Республикасының Вице-Президентіне, Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмалар бойынша Қауіпсіздік Кеңесінің Хатшысына хабарлайды және тиісті ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8396,171 +9034,211 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ақпараттық жүйелердің пайдалануға дайын болған күнінен бастап қолданысқа енгізілетін ақпараттық жүйелер функционалының мүмкіндіктерін қолдану бөлігінде осы тармақтың 1) тармақшасының бірінші абзацын, 2), 3) тармақшаларын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қоспағанда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, 01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">, 01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Президенттің актілері мен тапсырмаларының іске асырылу барысы туралы Үкімет ақпараты Президент Әкімшілігіне енгізіледі, оған Президенттің, Президент Әкімшілігі Басшысының немесе Қауіпсіздік Кеңесі Хатшысының қарарының адресатына қарай Премьер-Министр, Премьер-Министрдің тиісті орынбасары немесе Үкімет Аппаратының Басшысы қол қояды.</w:t>
+      67. Президенттің актілері мен тапсырмаларының іске асырылу барысы туралы Үкіметтің ақпараты Президент Әкімшілігіне енгізіледі, оған Президенттің, Президент Әкімшілігі Басшысының немесе Қауіпсіздік Кеңесі Хатшысының қарарының адресатына қарай Премьер-Министр, Премьер-Министрдің тиісті орынбасары немесе Үкімет Аппаратының Басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Президент Әкімшілігі Басшысының бірінші орынбасарына, Президент Кеңсесінің бастығына, Президенттің көмекшілері мен кеңесшілеріне жолданған Президенттің актілері мен тапсырмаларының іске асырылу барысы туралы аралық есептік ақпарат Үкімет Аппараты Басшысы орынбасарларының, мемлекеттік органның бірінші басшысы орынбасарларының және алқалы органдар мүшелерінің қолы қойылып енгізілуі мүмкін.</w:t>
+      Президент Әкімшілігі Басшысының бірінші орынбасарына, Президент Әкімшілігі Басшысының орынбасарына, Президент Кеңсесінің бастығына, Президенттің көмекшілері мен кеңесшілеріне жолданған Президенттің актілері мен тапсырмаларының іске асырылу барысы туралы аралық есептік ақпарат Үкімет Аппараты Басшысы орынбасарларының, мемлекеттік органның бірінші басшысы орынбасарларының және алқалы органдар мүшелерінің қолы қойылып енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 403</w:t>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 777</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8941,100 +9619,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. Осы Қағидалардың 42-тармағының 5) тармақшасында көрсетілген қызметтік және өзге де құжаттар бойынша Президенттің Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмаларының орындалу мерзімдерін ұзарту, орта мерзімді және ұзақ мерзімді бақылауға ауыстыру, жаңа орындау  мерзімін белгілеу Қазақстан Республикасы Мемлекеттік кеңесшісінің шешімімен жүзеге асырылуы мүмкін.</w:t>
+      71. Осы Қағидалардың 42-тармағының 5) тармақшасында көрсетілген қызметтік және өзге де құжаттар бойынша Президенттің Қазақстан Республикасының Мемлекеттік кеңесшісіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмаларының орындалу мерзімдерін ұзарту, орта мерзімді және ұзақ мерзімді бақылауға ауыстыру, жаңа орындау мерзімін белгілеу Қазақстан Республикасы Вице-Президентінің шешімімен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 71-тармақ жаңа редакцияда – ҚР Президентінің 14.06.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 71-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 927</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9754,471 +10452,553 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 2) және 3) тармақшаларының талаптарын бұза отырып бақылаудан алынғаны анықталған жағдайда, Президент немесе Президент Әкімшілігінің Басшысы Президент Әкімшілігінің құрылымдық бөлімшесінің сараптамалық қорытындысы негізінде мұндай тапсырманың тармағын бақылауды қайта жаңарту және оның орындалу мерзімін ұзарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қауіпсіздік Кеңесінің шешімдерінде қамтылған тапсырмаларды бақылаудан алуды Президент немесе Қауіпсіздік Кеңесінің Хатшысы жүзеге асырады.</w:t>
-[...16 lines deleted...]
-        <w:t>
       Қазақстан халқы Ассамблеясының шешімдерінде қамтылған тапсырмаларды бақылаудан алуды Президент немесе Президент Әкімшілігінің Басшысы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 76-тармаққа өзгеріс енгізілді – ҚР Президентінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76-1. Осы Қағидалардың 66-3-тармағында көрсетілген тапсырмаларды бақылаудан алу мынадай тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 66-3-тармағының 1) тармақшасында көрсетілген тапсырмалар бойынша – жауапты орындаушы мемлекеттік органның ресми есебі ұсынылмастан, Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің монументтік өнер құрылысжайларын салу (орнату) фактісі туралы қызметтік жазбахатының негізінде, ал өзге де құрылыс объектілерін салу, реконструкциялау (жөндеу) мәселелері бойынша орындаушы мемлекеттік органның пайдалануға енгізіле отырып, құрылыс жұмыстарының аяқталғаны және олардың нысаналы мақсатына сәйкес одан әрі пайдалануға әзірлігі туралы қорытынды есептік ақпараты негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 66-3-тармағының 2) тармақшасында көрсетілген тапсырмалар бойынша – жауапты орындаушы мемлекеттік органның түпкілікті нәтижелерге қол жеткізілгені туралы қорытынды есебі ұсыныла отырып, Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің цифрландыру объектілерін өнеркәсіптік пайдалануға енгізу және олардың функционалын тестілеу туралы қызметтік жазбахаты негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 66-3-тармағының 3) тармақшасында көрсетілген тапсырмалар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер тапсырмада аяқталу нысаны және (немесе) түпкілікті нәтижесі бойынша реттеу нысанасын көрсететін нақты атауы көрсетілген жеке заңды қабылдау көзделсе – мемлекеттік органның ресми есебі ұсынылмастан және Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің сараптамалық қорытындысы енгізілместен, Президенттің қол қою фактісі бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер тапсырманың мазмұнында заңнамаға түзетулер қабылдау көзделсе – жауапты орындаушы мемлекеттік органның ресми есебі ұсынылмастан, Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің қабылданған заңдардың нақты атауы және тапсырманы орындаудың қысқаша мазмұны көрсетілген сараптамалық қорытындысы негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 66-3-тармағының 4) тармақшасында көрсетілген тапсырмалар бойынша – мемлекеттік органның ресми есебі ұсынылмастан және Президент Әкімшілігінің жауапты құрылымдық бөлімшесінің сараптамалық қорытындысы енгізілместен, іс-шараны өткізу, көшелерге және мемлекеттік меншік объектілеріне атау беру фактісі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-1-тармақпен толықтырылды – ҚР Президентінің 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Президенттің жеке тапсырмаларын және оның әлеуметтік желілердегі ресми аккаунттарында және Президент Әкімшілігінің ресми аккаунттарында жарияланған тапсырмаларды бақылаудан алуды Президент қана жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="178"/>
-[...126 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Осы Қағидалардың 42-тармағының 5) тармақшасында көрсетілген қызметтік және өзге де құжаттар бойынша Президенттің Қазақстан Республикасының Вице-Президентіне жеке берілген және Президентті жеке хабардар етуді талап етпейтін тапсырмаларын бақылаудан алу Қазақстан Республикасы Вице-Президентінің шешімімен жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 76-1-тармақпен толықтырылды – ҚР Президентінің 04.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 403</w:t>
+        <w:t xml:space="preserve">      Ескерту. 78-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.02.2024 бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда – ҚР Президентінің 04.12.2023 </w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z189" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21701,55 +22481,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>