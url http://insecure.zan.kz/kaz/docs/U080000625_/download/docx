--- v0 (2025-11-29)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a42b3de" w14:textId="a42b3de">
+    <w:p w14:paraId="2ff5447" w14:textId="2ff5447">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -225,94 +225,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тиіс                   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік жастар саясатын іске асыру жүйесін жетілдіру мақсатында және Қазақстан Республикасы Конституциясының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">20) тармақшасына сәйкес қаулы </w:t>
+      Мемлекеттік жастар саясатын іске асыру жүйесін жетілдіру мақсатында және Қазақстан Республикасы Конституциясының 46-баптың 21) тармақшасында сәйкес қаулы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>етемін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Президентінің жанындағы Жастар саясаты жөніндегі кеңес құрылсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1309,114 +1371,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Кеңес қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z65" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Кеңестің құрамын Қазақстан Республикасының Мемлекеттік хатшысы бекітеді.</w:t>
+      6. Кеңестің құрамын Қазақстан Республикасының Вице-Президенті бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Президентінің 08.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 806</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">; өзгерістер енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1425,866 +1533,1010 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Кеңес оның жұмысына қоғамдық негізде қатысатын төрағадан, хатшыдан және Кеңес мүшелерінен құралады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z66" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1. Қазақстан Республикасының Мемлекеттік хатшысы Кеңестің төрағасы болып табылады.</w:t>
+      7-1. Қазақстан Республикасының Вице-Президенті Кеңестің төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-1-тармақпен толықтырылды – ҚР Президентінің 08.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 806</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; өзгерістер енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кеңес құрамы орталық мемлекеттік органдардың, республикалық және өңірлік деңгейдегі азаматтық қоғам институттары мен қоғам өкілдері қатарынан құрылады. Кеңестің құрамы оның мүшелерін ротациялау арқылы жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Кеңес төрағасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кеңеске жалпы басшылықты жүзеге асырады, оның отырыстарында төрағалық етеді. Кеңес төрағасы болмаған жағдайда оның тапсырмасы бойынша отырыстарда Кеңес мүшелерінің бірі төрағалық етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Президентінің алдында Кеңес жұмысы туралы тұрақты түрде есеп береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Кеңестің сарапшылар кеңесі мен жұмыс топтарының құрамын бекітеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кеңес мүшелерінің арасында тапсырмаларды бөледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Кеңес жұмысының жоспарларын бекітеді, Кеңес отырыстарының күн тәртібін айқындап, хаттамаларына қол қояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Кеңес мүшелерінің Кеңес қызметін жетілдіру және оның құзыретіне кіретін басқа да мәселелер бойынша ұсыныстарын қарайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Қазақстан Республикасы Президентінің нормативтік құқықтық актілерінде, тапсырмаларында және осы Ережеде көзделген өзге де өкілеттіктерді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Кеңес хатшысы: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кеңес жұмысының ағымдағы және перспективадағы жоспарларының жобаларын, оның отырыстарына материалдарды дайындауды жүзеге асырады, төрағаның қарауына отырыстардың күн тәртібінің жобасын енгізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Кеңес жұмысының жоспарларын іске асыруға бақылауды қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жұмыс топтарының және сарапшылар кеңесінің жұмысын үйлестіреді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қорытындылар талап ететін материалдарды Кеңестің сарапшылар кеңесіне немесе тиісті мемлекеттік органдарға жолдайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Кеңес мүшелерін Кеңестің кезекті отырысының өткізілетін орны, уақыты мен күн тәртібі жөнінде хабардар етеді, оларды қажетті материалдармен қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Кеңес отырысының хаттамаларынан үзінділерді өз қолымен куәландырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осы Ережеде көзделген өзге де өкілеттіктерді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кеңестің жұмыс органы жастар саясаты мәселелері жөніндегі уәкілетті орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z29" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Кеңестің қызметін ақпараттық-талдау және материалдық-техникалық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұрғыдан қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпаратты жинап-өңдеуді, жастар саясатының іске асырылуын талдауды жүзеге асырады, осы саладағы жұмысты жетілдіру жөніндегі ұсыныстарды тұжырымдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Кеңес құзыретіне кіретін мәселелер бойынша мемлекеттік органдармен, лауазымды тұлғалармен және ұйымдармен қызметтік хат жазысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті атқарушы органдардың жанындағы жастар саясаты мәселелері жөніндегі консультативтік-кеңесші органдардың қызметі туралы үлгі ережені бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Кеңес қызметін қамтамасыз етуге қажетті өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Президентінің 29.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 591</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Президентінің 2012.04.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...468 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       12. Кеңес отырыстарын оның төрағасы қажеттігіне қарай, бірақ кемінде бір жылда бір рет шақырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Кеңес отырыстары оның мүшелерінің кемінде жартысы қатысқанда, құқықтық күші бар деп саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Кеңес шешімдері оның отырысына қатысқандар санының кемінде үштен екісінің даусымен ашық дауыс беру арқылы қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Төрағаның шешімі бойынша Кеңес отырыстарына Құрылтай депутаттары, мемлекеттік органдардың, саяси партиялардың, үкіметтік емес ұйымдардың Кеңес құрамына кірмейтін өкілдері, ғалымдар мен тәуелсіз сарапшылар шақырыла алады. Кеңес отырысына шақырылған адамдар дауыс беруге қатыспайды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Президентінің 2012.04.25 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 303</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кеңес шешімдері ұсынымдық сипатта болады. Кеңес шешімдері Төраға қол қоятын хаттамада ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Кеңес мүшелерінің жазбаша түрде баяндалуға әрі хаттамаға қоса берілуге тиіс ерекше пікірін білдіруге құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Кеңестің өз өкілеттіктерінің шегінде қабылданатын шешімдері тиісті мемлекеттік органдарға жолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2376,80 +2628,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 625 Жарлығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
+    <w:bookmarkStart w:name="z62" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Жастар саясаты жөніндегі кеңес</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Құрамы алып тасталды – ҚР Президентінің 08.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2525,55 +2777,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>