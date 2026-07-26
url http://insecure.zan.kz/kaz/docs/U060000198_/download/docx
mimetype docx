--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de8e181" w14:textId="de8e181">
+    <w:p w14:paraId="1a4d0ab" w14:textId="1a4d0ab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -230,119 +230,139 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жариялануға тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының 44-бабының 14) тармақшасына және "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңының 33-бабы 2-тармағының 3) тармақшасына сәйкес </w:t>
+      Қазақстан Республикасының Конституциясы 46-бабының 15) тармақшасына және "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 38-бабы 2-тармағының 3) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1506,121 +1526,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңы 19-бабының 4), 5) тармақшаларына және 33-бабы 2-тармағының 3) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Президентінің жанындағы Азаматтық мәселелері жөніндегі комиссия (бұдан әрі – Комиссия) қызметінің тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы Қазақстан Республикасы Президентінің жанындағы Азаматтық мәселелері жөніндегі комиссия туралы ереже (бұдан әрі – Ереже) Қазақстан Республикасы Конституциясының 46-бабының 15) тармақшасына, "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңы 22-бабының 3), 4) тармақшаларына және 38-бабы 2-тармағының 3) тармақшасына сәйкес әзірленді және Қазақстан Республикасы Президентінің жанындағы Азаматтық мәселелері жөніндегі комиссия (бұдан әрі – Комиссия) қызметінің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1645,51 +1665,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2115,51 +2135,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2197,137 +2217,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Комиссия төрағадан, оның орынбасарынан, Комиссияның хатшысы мен өзге мүшелерінен тұрады. Комиссияны Қазақстан Республикасының Мемлекеттік кеңесшісі басқарады. Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі Комиссия төрағасының орынбасары, Қазақстан Республикасы Президенті Әкімшілігі Мемлекеттік құқық бөлімінің меңгерушісі хатшысы болып табылады.</w:t>
+      8. Комиссия төрағадан, оның орынбасарынан, Комиссияның хатшысы мен өзге мүшелерінен тұрады. Комиссияны Қазақстан Республикасы Президенті Әкімшілігінің Басшысы басқарады. Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі Комиссия төрағасының орынбасары, Қазақстан Республикасы Президенті Әкімшілігі Мемлекеттік құқық бөлімінің меңгерушісі хатшысы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z67" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына лауазымы бойынша Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы, Қазақстан Республикасының Сыртқы істер министрі, Қазақстан Республикасының Ішкі істер министрі, Қазақстан Республикасының Әділет министрі, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі, Қазақстан Республикасының Оқу-ағарту министрлігі Балалардың құқықтарын қорғау комитетінің төрағасы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z68" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия құрамына Қазақстан Республикасы Парламентінің депутаттары, үкіметтік емес ұйымдардың өкілдері және өзге де адамдар кіруі мүмкін.</w:t>
+      Комиссия құрамына Қазақстан Республикасы Құрылтайының депутаттары, үкіметтік емес ұйымдардың өкілдері және өзге де адамдар кіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2452,51 +2472,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі); 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2561,51 +2621,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2643,51 +2703,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3963,51 +4023,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4063,1519 +4123,1601 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Президентінің 04.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 784</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       21. Өтініш берушінің тұрғылықты жеріндегі ішкі істер органдары ресімделген материалдарды облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттеріне жібереді, олар материалдарды тиісті ұлттық қауіпсіздік органдарымен келіседі.</w:t>
+      21. Өтініш берушінің тұрғылықты жеріндегі ішкі істер органдары ресімделген материалдарды астананың, облыстардың және республикалық маңызы бар қалалардың полиция департаменттеріне жібереді, олар материалдарды тиісті ұлттық қауіпсіздік органдарымен келіседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыстардың, республикалық маңызы бар қалалардың және астананың полиция департаменттері материалдарды ұлттық қауіпсіздік органдарының пікірімен қоса Қазақстан Республикасының Ішкі істер министрлігіне жібереді, ол өз қорытындысын жасайды және оны материалдармен бірге Комиссияның жұмыс органына ұсынады.</w:t>
+      Астананың, облыстардың және республикалық маңызы бар қалалардың полиция департаменттері материалдарды ұлттық қауіпсіздік органдарының пікірімен қоса Қазақстан Республикасының Ішкі істер министрлігіне жібереді, ол өз қорытындысын жасайды және оны материалдармен бірге Комиссияның жұмыс органына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Президентінің 10.09.2019 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасының шет елдердегі мекемелері ресімделген материалдарды өз қорытындысымен бірге Қазақстан Республикасының Сыртқы істер министрлігіне жібереді, ол да Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келіскеннен және өз қорытындысын жасағаннан кейін оларды Комиссияның жұмыс органына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Азаматтықты өзгерту туралы өтініштер жөніндегі материалдарды қарау мерзімі жергілікті ішкі істер және ұлттық қауіпсіздік органдарында, Қазақстан Республикасының шет елдердегі мекемелерінде, Қазақстан Республикасының Сыртқы істер министрлігінде, Қазақстан Республикасының Ішкі істер министрлігінде және Қазақстан Республикасының Ұлттық қауіпсіздік комитетінде осы органдардың әрқайсысында бір айдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасының Президенті азаматтық мәселелерді шешудің конституциялық құқығын өз қалауымен іске асырған жағдайда Комиссияның жұмыс органы ішкі істер органдарынан не Қазақстан Республикасының шет елдердегі мекемелерінен тиісті құжаттарды, соның ішінде азаматтықты өзгерту туралы өтінішхатты талап етіп алдырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасында тұрақты тұратын адамдарға қатысты азаматтық мәселелері жөніндегі шешімдерді орындау – халықты құжаттандыру және тіркеу жөніндегі уәкілетті органға, ал Қазақстан Республикасынан тысқары жерлерде тұратын адамдарға қатысты Қазақстан Республикасының шет елдердегі мекемелеріне жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасы Ішкі істер министрлігі және Қазақстан Республикасы Сыртқы істер министрлігі азаматтық мәселелері жөніндегі шешімдердің орындалуы туралы Комиссияның жұмыс органына жылына екі рет ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Президентінің 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Қазақстан Республикасының азаматтығынан айырылу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-бөлім алып тасталды – ҚР Президентінің 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 952</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Саяси баспана беру туралы өтінішхаттарды қарау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-тараудың тақырыбы жаңа редакцияда және өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қазақстан Республикасының аумағында жүрген адам Мемлекет басшысының атына тұрғылықты жері бойынша ішкі істер органдарына саяси баспана беру туралы өтінішхатпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстаннан тыс жерде жүрген адам мұндай өтінішхатты Қазақстан Республикасының шет елдердегі мекемелері арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Президентінің 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="51"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Саяси баспана беру туралы өтінішхатқа өмірбаян, фотосуреттер, денсаулық жағдайы туралы, соның ішінде АҚТҚ-мен залалдану тұрғысында тексеруден өткендігі туралы анықтама, 14 жастан 18 жасқа дейінгі балалардың жазбаша келісімі, сондай-ақ осы мәселеге қатысты басқа да құжаттар қоса беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Президентінің 04.04.2014 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармаққа өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Ішкі істер органдарының аумақтық бөлімшелері және Қазақстан Республикасының шет елдердегі мекемелері материалдарды Қазақстан Республикасының Ішкі істер министрлігіне жібереді, ол Қазақстан Республикасы Сыртқы істер министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің және Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің жүгінген адамға саяси баспана берудің орындылығы туралы пікірлерін сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси баспана беру туралы өтінішхат бойынша материалдарды қарау мерзімі өтініш тіркелген күннен бастап үш айдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер материалдарды қарау қосымша зерделеуді талап еткен жағдайда, шешім қабылдау мерзімі ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Президентінің 04.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 784</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       34. Өтініш беруші мәселе нақты шешілгенге дейін айына кемінде екі рет өтініш берген жері бойынша белгіленіп отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші тұрғылықты жерін өзгерткені туралы ішкі істер органдарын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ішкі істер министрлігі, оның аумақтық бөлімшелері немесе Қазақстан Республикасының шет елдердегі мекемелері осы тәртіп сақталмаған жағдайда мән-жай анықталғанға дейін материалдарды ресімдеуді тоқтата тұруға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Президентінің 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       35. Тиісінше ресімделген материалдарды Қазақстан Республикасы Ішкі істер министрлігі өтінішхатты қанағаттандырудың мүмкіндігі не бас тарту қажеттілігі туралы дәлелді қорытындымен бірге Комиссияның жұмыс органына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Президентінің 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       36. Саяси баспана беру туралы өтінішхат, егер адам: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының заңдарымен қылмыс деп танылған әрекеттері (немесе әрекетсіздігі) үшін қудалануда жүрсе немесе Біріккен Ұлттар Ұйымының мақсаттары мен принциптеріне қайшы келетін әрекеттер жасап кінәлі болса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) қылмыстық іс бойынша айыпталушы ретінде жауапқа тартылса немесе оған қатысты Қазақстан Республикасының аумағында заңды күшіне енген соттың айыптау үкімі бар болса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) оған қудалану қаупі төнбеген үшінші елде тұрған болса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) көрнеу өтірік мәліметтер немесе жалған құжаттар табыс етсе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) өзінде үшінші елдің азаматтығы бар болып әрі онда ол қудаланбайтын болса, қабылданбайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармаққа өзгеріс енгізілді – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Қазақстан Республикасының азаматтығынан айырылу</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="54"/>
+        <w:t xml:space="preserve"> 6-тарау. Саяси баспана беру мәселесі жөніндегі шешімдердің орындалуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Қазақстан Республикасының Ішкі істер министрлігі немесе Қазақстан Республикасының шет елдегі мекемесі саяси баспана беру туралы өтініш берген адамды Мемлекет басшысы қабылдаған шешім туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Президентінің 04.04.2014 </w:t>
-[...788 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Президентінің 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6408,51 +6550,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 20.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6461,51 +6643,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Мемлекеттік кеңесшісі</w:t>
+Қазақстан Республикасының Президенті Әкімшілігінің Басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6759,276 +6941,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссия мүшелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лукин Андрей Иванович</w:t>
-[...184 lines deleted...]
-Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша);</w:t>
+Қазақстан Республикасы Құрылтайының бейіндік комитетінің төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құрамына лауазымы бойынша Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Төрағасы, Қазақстан Республикасының Сыртқы істер министрі, Қазақстан Республикасының Ішкі істер министрі, Қазақстан Республикасының Әділет министрі, Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі, Қазақстан Республикасының Оқу-ағарту министрлігі Балалардың құқықтарын қорғау комитетінің төрағасы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
@@ -7059,55 +7054,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>