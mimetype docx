--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96f1197" w14:textId="96f1197">
+    <w:p w14:paraId="da799da" w14:textId="da799da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,104 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2006 жылғы 5 шілдедегі N 140 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес </w:t>
+      Қазақстан Республикасының Конституциясы 46-бабының 16) тармақшасына және "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 38-бабы 2-тармағының 3) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚАУЛЫ ЕТЕМIН: </w:t>
+        <w:t>ҚАУЛЫ ЕТЕМIН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мыналар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -962,161 +1014,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасына сәйкес Қазақстан Республикасы Президентінің жанындағы Кешірім жасау мәселелері жөніндегі комиссия (бұдан әрі - Комиссия) қызметінің және кешірім жасау туралы өтінішхаттарды қараудың тәртібін белгілейді.</w:t>
+        <w:t>
+      1. Қазақстан Республикасы Президентінің жанындағы Кешірім жасау мәселелері жөніндегі комиссия туралы осы ереже (бұдан әрі – Ереже) Қазақстан Республикасы Конституциясының 46-бабының 16) тармақшасына, "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасының Конституциялық заңы 22-бабының 5) тармақшасына және 38-бабының 2-тармағының 3) тармақшасына сәйкес Қазақстан Республикасы Президентінің жанындағы Кешірім жасау мәселелері жөніндегі комиссия (бұдан әрі – Комиссия) қызметінің және кешірім жасау туралы өтінішхаттарды қараудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Президентінің 22.04.2015 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1700,69 +1712,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссияны төраға басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссияның құрамына лауазымы бойынша төрағаның орынбасары болып табылатын Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, Бас Прокурордың жазаның орындалуы және азаматтарды ақтау мәселелеріне жетекшілік ететін орынбасары және Қазақстан Республикасы Ішкі істер министрлігінің Қылмыстық-атқару жүйесі комитетінің төрағасы кіреді.</w:t>
-[...17 lines deleted...]
-      Комиссияның құрамына Қазақстан Республикасы Парламентінің депутаттары, үкіметтік емес ұйымдардың өкілдері және өзге де адамдар кіруі мүмкін.</w:t>
+      Комиссияның құрамына лауазымы бойынша төрағаның орынбасары болып табылатын Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, Бас Прокурордың жазаның орындалуы және азаматтарды ақтау мәселелеріне жетекшілік ететін орынбасары және Қазақстан Республикасы Ішкі істер министрінің орынбасары – Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің төрағасы кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның құрамына Қазақстан Республикасы Құрылтайының депутаттары, үкіметтік емес ұйымдардың өкілдері және өзге де адамдар кіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1786,51 +1798,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 20.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4673,51 +4725,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 02.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 594</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4804,51 +4896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Парламенті Мәжілісінің депутаты, төраға (келісім бойынша)</w:t>
+қоғам қайраткері, заңгер, төраға (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4959,51 +5051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Парламенті Сенатының депутаты (келісім бойынша),</w:t>
+"Қазақстанның Азаматтық альянсы" заңды тұлғалар бірлестігінің вице-президенті (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5319,51 +5411,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Адам құқығының хартиясы" қорының атқарушы директоры (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссияның құрамына лауазымы бойынша төрағаның орынбасары болып табылатын Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, Бас Прокурордың жазаның орындалуы және азаматтарды ақтау мәселелеріне жетекшілік ететін орынбасары және Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің төрағасы кіреді.</w:t>
+      Комиссияның құрамына лауазымы бойынша төрағаның орынбасары болып табылатын Қазақстан Республикасы Президентінің құқықтық мәселелер жөніндегі көмекшісі, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, Бас Прокурордың жазаның орындалуы және азаматтарды ақтау мәселелеріне жетекшілік ететін орынбасары және Ішкі істер министрінің орынбасары – Ішкі істер министрлігі Қылмыстық-атқару жүйесі комитетінің төрағасы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5413,55 +5505,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5787,31 +5879,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>