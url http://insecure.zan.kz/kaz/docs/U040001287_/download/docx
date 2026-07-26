--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6cfeebc" w14:textId="6cfeebc">
+    <w:p w14:paraId="a570023" w14:textId="a570023">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1009,75 +1009,157 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орналасқан мемлекетiмен не халықаралық ұйыммен қарым-қатынастарда Қазақстан Республикасының өкiлдігі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z56" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      орналасқан мемлекетiмен не халықаралық ұйыммен өзара қарым-қатынаста Қазақстан Республикасының егемендiгiн, қауiпсiздiгiн, аумақтық тұтастығын және шекарасының мызғымастығын қорғауды, оның саяси, сауда-экономикалық және өзге де мүдделерiн дипломатиялық жолдармен және әдiстермен қамтамасыз ету; </w:t>
+        <w:t>
+      орналасқан мемлекетімен не халықаралық ұйыммен өзара қарым-қатынаста Қазақстан Республикасының Егемендігін, қауіпсіздігін, аумақтық тұтастығын және шекарасының мызғымастығын қорғауды, оның саяси, сауда-экономикалық және өзге де мүдделерін дипломатиялық жолдармен және әдістермен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z57" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орналасқан мемлекетiнде Қазақстан Республикасының, оның азаматтарының және заңды тұлғаларының құқықтары мен мүдделерiн қорғау. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өкiлдiк Қазақстан Республикасының заңнамасында белгiленген тәртiппен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1195,51 +1277,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орналасқан мемлекетiне не халықаралық ұйымға iссапарға жiберiлген Қазақстан Республикасының ресми делегацияларына және өкiлдерiне жүктелген мiндеттердi орындауда оларға жәрдем көрсетедi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Қазақстан Республикасының Президентi, Қазақстан Республикасының Парламентi палаталарының төрағалары, Қазақстан Республикасының Премьер-Министрi және Қазақстан Республикасының басқа да ресми тұлғалары қатысатын iс-шараларды протоколдық-ұйымдастырушылық тұрғыдан қамтамасыз етудi жүзеге асырады;</w:t>
+      8) Қазақстан Республикасының Президенті, Қазақстан Республикасы Құрылтайының Төрағасы, Қазақстан Республикасының Премьер-Министрі және Қазақстан Республикасының басқа да ресми тұлғалары қатысатын іс-шараларды протоколдық-ұйымдастырушылық тұрғыдан қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) орналасқан мемлекетi туралы ақпарат жинауды, орналасқан мемлекетімен Қазақстан Республикасының қарым-қатынасына, оның сыртқы және iшкi саясатына, халықаралық қатынастар жүйесiндегi орнына талдау жасауды, сондай-ақ басқа да мемлекеттер мен халықаралық ұйымдардың қызметiн зерделеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1495,51 +1577,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Президентінің 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3162,148 +3284,230 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Мемлекеттiк нышан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Өкiлдiктiң ғимаратында, Төтенше және Өкiлетті Елшiнiң (Тұрақты өкiлдiң) резиденциясында Қазақстан Республикасының Мемлекеттiк туы көтерiледi, Қазақстан Республикасының Мемлекеттiк елтаңбасы бейнеленген, Қазақстан Республикасының мемлекеттiк тiлiнде және орналасқан мемлекетi (халықаралық ұйым) белгiлейтiн тiлде өкiлдiк нысаны (резиденция атауын) және Қазақстан Республикасына тиiстiлiгі көрсетiлген қалқан орнатылады. </w:t>
+      27. Өкiлдiктiң ғимаратында, Төтенше және Өкiлетті Елшiнiң (Тұрақты өкiлдiң) резиденциясында Қазақстан Республикасының Мемлекеттiк Туы көтерiледi, Қазақстан Республикасының Мемлекеттiк Елтаңбасы бейнеленген, Қазақстан Республикасының мемлекеттiк тiлiнде және орналасқан мемлекетi (халықаралық ұйым) белгiлейтiн тiлде өкiлдiк нысаны (резиденция атауын) және Қазақстан Республикасына тиiстiлiгі көрсетiлген қалқан орнатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мемлекеттiк нышандары орналасқан мемлекеттiң (халықаралық ұйымның) протоколдық практикасын ескере отырып, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес пайдаланылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3629,31 +3833,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>