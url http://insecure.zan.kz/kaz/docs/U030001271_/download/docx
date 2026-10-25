--- v4 (2026-07-26)
+++ v5 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b23f700" w14:textId="b23f700">
+    <w:p w14:paraId="968d059" w14:textId="968d059">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -166,51 +166,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2640,2962 +2640,2836 @@
         <w:t>
       22) дербес және (немесе) Қазақстан Республикасының өзге де мемлекеттік органдарымен бірлесіп, олардың құзыреті шеңберінде жүйелік тәуекелдерді реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қаржы жүйесінің тұрақтылығы мәселелері бойынша;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында белгіленген Қазақстан Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның өкілеттіктері шеңберінде, оның ішінде Қазақстан Ұлттық Банкінің және (немесе) оның еншілес ұйымының цифрлық инфрақұрылымында құрылған цифрлық жүйелерді қоса алғанда, цифрлық жүйелерге өзара қол жеткізу жолымен ақпарат алмасу арқылы өзара іс-қимыл жасауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға қызметтік, коммерциялық, банктік және заңмен қорғалатын өзге құпияны құрайтын ақпарат пен мәліметтерді қоса алғанда, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі өзінің өкілеттіктерін іске асыруға қажетті әкімшілік деректерді, оның ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Ұлттық Банкінің цифрлық жүйелеріне қол жеткізуін қамтамасыз ету арқылы береді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...25 lines deleted...]
-        <w:t>Қазақстан Республикасының заңдарында белгіленген Қазақстан Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның өкілеттіктері шеңберінде, оның ішінде Қазақстан Ұлттық Банкінің және (немесе) оның еншілес ұйымының ақпараттық-коммуникациялық инфрақұрылымында құрылған ақпараттық жүйелерді қоса алғанда, ақпараттық жүйелерге өзара қол жеткізу жолымен ақпарат алмасу арқылы өзара іс-қимыл жасауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің жұмыс органының функцияларын жүзеге асырады, өз құзыреті шегінде Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің функцияларына жататын мәселелер бойынша ұсыныстарды қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      24) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға қызметтік, коммерциялық, банктік және заңмен қорғалатын өзге құпияны құрайтын ақпарат пен мәліметтерді қоса алғанда, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі өзінің өкілеттіктерін іске асыруға қажетті әкімшілік деректерді, оның ішінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Ұлттық Банкінің ақпараттық жүйелеріне қол жеткізуін қамтамасыз ету арқылы береді;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) қаржы жүйесінің тұрақтылығын қамтамасыз етуге жәрдемдесу мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      25) Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің жұмыс органының функцияларын жүзеге асырады, өз құзыреті шегінде Қазақстан Республикасының қаржылық тұрақтылығы жөніндегі кеңестің функцияларына жататын мәселелер бойынша ұсыныстарды қалыптастырады;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы жүйесінің тұрақтылығына әсер ететін макроэкономикалық және макроқаржылық факторларға тұрақты мониторинг жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-      26) қаржы жүйесінің тұрақтылығын қамтамасыз етуге жәрдемдесу мақсатында:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      макропруденциялық саясатты қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-      қаржы жүйесінің тұрақтылығына әсер ететін макроэкономикалық және макроқаржылық факторларға тұрақты мониторинг жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банк туралы заңда және Қазақстан Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның бірлескен нормативтік құқықтық актісінде көзделген тәртіппен және шарттарда соңғы сатыдағы қарыздарды береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-      макропруденциялық саясатты қалыптастырады;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші деңгейдегі банктермен Қазақстан Ұлттық Банкінің Басқармасы белгілеген тәртіппен, шарттарда және мерзімдерде туынды қаржы құралдарымен операцияларды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...15 lines deleted...]
-      Ұлттық Банк туралы заңда және Қазақстан Ұлттық Банкінің және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның бірлескен нормативтік құқықтық актісінде көзделген тәртіппен және шарттарда соңғы сатыдағы қарыздарды береді;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Қазақстан Республикасының заңнамасына сәйкес қарыздар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
-[...15 lines deleted...]
-      екінші деңгейдегі банктермен Қазақстан Ұлттық Банкінің Басқармасы белгілеген тәртіппен, шарттарда және мерзімдерде туынды қаржы құралдарымен операцияларды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) статистикалық әдіснаманы әзірлейді, ақша-кредит статистикасы, қаржы нарығының статистикасы және сыртқы сектор статистикасы (төлем балансы, халықаралық инвестициялық позиция және сыртқы борыш) жөніндегі статистикалық ақпаратты қалыптастырады және таратады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...15 lines deleted...]
-      27) Қазақстан Республикасының заңнамасына сәйкес қарыздар береді;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) сыртқы сектор статистикасы бойынша статистикалық нысандарды әзірлейді, статистикалық жұмыстар жоспарына сәйкес ведомстволық статистикалық байқаулар жүргізеді; сондай-ақ өз құзыреті шегінде мемлекеттік статистика саласында бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...15 lines deleted...]
-      28) статистикалық әдіснаманы әзірлейді, ақша-кредит статистикасы, қаржы нарығының статистикасы және сыртқы сектор статистикасы (төлем балансы, халықаралық инвестициялық позиция және сыртқы борыш) жөніндегі статистикалық ақпаратты қалыптастырады және таратады;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) валюталық реттеу және валюталық бақылау, ақша-кредит статистикасы, қолма-қол ақша айналысы, төлемдер және төлем жүйелері, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау мәселелері бойынша және Қазақстан Республикасының қаржы заңнамасы саласында әкімшілік деректерді (қаржылық және өзге де есептілікті) жинауды және өңдеуді жүзеге асырады және оларды ұсыну тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) Ұлттық Банк туралы заңға, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасының өзге де заңдарына және Қазақстан Республикасы Президентінің актілеріне сәйкес құзыреті шегінде қаржы нарығы мен қаржы ұйымдарын, Қазақстан Республикасының бейрезидент-банктерінің филиалдарын, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарын, Қазақстан Республикасының бейрезидент-сақтандыру брокерлерінің филиалдарын және өзге де тұлғаларды реттеуді, сондай-ақ қаржы нарығы мен қаржы ұйымдарын, Қазақстан Республикасының бейрезидент-банктерінің филиалдарын, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарын, Қазақстан Республикасының бейрезидент-сақтандыру брокерлерінің филиалдарын және Қазақстан Республикасының қаржы заңнамасы саласында бақылауды және қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз қызметін тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға – қолма-қол шетел валютасымен айырбастау операцияларына арналған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға – банкноттарды, монеталарды және құндылықтарды инкассациялауға арналған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтамасыз етілмеген цифрлық активтермен жасалатын айырбастау операцияларын жүзеге асыру қызметінің айрықша түрі болатын қамтамасыз етілмеген цифрлық активтерді айырбастау операторларына цифрлық активтер нарығындағы дилерлік қызметке – қамтамасыз етілмеген цифрлық активтерді айырбастау, сатып алу және (немесе) сату жөніндегі операцияларға арналған лицензияларды береді (беруден бас тартады), қайта ресімдейді, тоқтата тұрады, олардан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1) "Астана" халықаралық қаржы орталығына қатысушы цифрлық активтер қызметтерінің провайдерлерін қоспағанда, цифрлық активтер қызметтері провайдерлерінің қызметін бақылау және қадағалау шеңберінде тәуекелге бағдарланған тәсілді қолданады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
-[...15 lines deleted...]
-      32) мыналарға:</w:t>
+    <w:bookmarkStart w:name="z383" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-2) қамтамасыз етілмеген цифрлық активтерді айырбастау операторларының, цифрлық қаржы активтерінің платформасы операторларының, цифрлық активтердің сауда платформасы операторларының, цифрлық қаржы активінің базалық активін сақтау жөніндегі ұйымдардың қызметін мемлекеттік реттеуді, бақылау мен қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:p>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="103"/>
+    <w:bookmarkStart w:name="z384" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32-3) қамтамасыз етілмеген цифрлық активтерді айырбастау операторларының, цифрлық қаржы активтерінің платформасы операторларының, цифрлық активтердің сауда платформасы операторларының, цифрлық қаржы активінің базалық активін сақтау жөніндегі ұйымдардың және "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген цифрлық қаржы активтері эмитенттерінің орындауы үшін міндетті нормативтік құқықтық актілерді бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z385" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-4) қамтамасыз етілмеген цифрлық активтерді айырбастау операторының қамтамасыз етілмеген цифрлық активтерді сатып алу, сату және (немесе) айырбастау бойынша операцияларды жүргізу тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z386" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-5) цифрлық қаржы активтері платформасының операторларын, цифрлық активтердің сауда платформасының операторларын, төлем ұйымдарын есептік тіркеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z385" w:id="104"/>
-[...15 lines deleted...]
-      32-4) қамтамасыз етілмеген цифрлық активтерді айырбастау операторының қамтамасыз етілмеген цифрлық активтерді сатып алу, сату және (немесе) айырбастау бойынша операцияларды жүргізу тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) халықаралық қаржылық есептілік стандарттарын ескере отырып, Қазақстан Ұлттық Банкіне арналған бухгалтерлік есеп саясаты мен әдістерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z386" w:id="105"/>
-[...15 lines deleted...]
-      32-5) цифрлық қаржы активтері платформасының операторларын, цифрлық активтердің сауда платформасының операторларын, төлем ұйымдарын есептік тіркеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалардың Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы заңнамасының, бухгалтерлік есеп жүргізуді автоматтандыру қағидаларының талаптарын, сондай-ақ Қазақстан Республикасының валюталық реттеу және валюталық бақылау туралы заңнамасының талаптарын сақтауын бақылауды және қадағалауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалардың, "Астана" халықаралық қаржы орталығының қатысушылары – цифрлық активтер қызметтерінің провайдерлерін қоспағанда, цифрлық активтер қызметтері провайдерлерінің, "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген цифрлық қаржы активтері эмитенттерінің, сондай-ақ цифрлық активтер саласындағы қызметті жүзеге асыратын Қазақстан Ұлттық Банкінің ерекше реттеу режиміне қатысушылардың және төлем ұйымдарының Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын қаржы мониторингіне жататын ақшамен және (немесе) өзге мүлікпен операциялар туралы ақпаратты тіркеу, сақтау және беру, клиенттерді (олардың өкілдерін) және бенефициарлық меншік иелерін тиісінше тексеру, қаржы мониторингіне жататын операцияларды тоқтата тұру және оларды жүргізуден бас тарту, өз қызметі процесінде алынған құжаттарды қорғау бөлігінде сақтауын, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес ішкі бақылаудың ұйымдастырылуы мен іске асырылуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, төлем жүйелерінің операторлары және төлем жүйелерінің операциялық орталықтары болып табылмайтын көрсетілетін төлем қызметтерін берушілердің Қазақстан Республикасының төлемдер және төлем жүйелері туралы заңнамасының талаптарын сақтауын бақылауды және қадағалауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) құзыреті шегінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүргізетін тексерілетін субъектілердің қызметін тексеруге қатысады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
-[...15 lines deleted...]
-      36) банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, төлем жүйелерінің операторлары және төлем жүйелерінің операциялық орталықтары болып табылмайтын көрсетілетін төлем қызметтерін берушілердің Қазақстан Республикасының төлемдер және төлем жүйелері туралы заңнамасының талаптарын сақтауын бақылауды және қадағалауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) өз құзыретіне кіретін мәселелер бойынша валюталық операцияларды жүзеге асыратын және қаржы ұйымдары болып табылмайтын резиденттерге және бейрезиденттерге, төлем жүйелерінің операторларына, төлем жүйелерінің операциялық орталықтарына, сондай-ақ банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар болып табылмайтын көрсетілетін төлем қызметтерін берушілерге шектеулі ықпал ету шараларын, қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын, сондай-ақ Қазақстан Республикасының заңдарында көзделген санкцияларды және өзге де шараларды қолданады және оларды қолдану тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
-[...15 lines deleted...]
-      37) құзыреті шегінде қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүргізетін тексерілетін субъектілердің қызметін тексеруге қатысады;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) ерекше реттеу режимін енгізу және оның күшін жою, ерекше реттеу режимі шеңберінде цифрлық активтермен және (немесе) көрсетілетін төлем қызметтерімен байланысты қызметті жүзеге асыру тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
-[...15 lines deleted...]
-      38) өз құзыретіне кіретін мәселелер бойынша валюталық операцияларды жүзеге асыратын және қаржы ұйымдары болып табылмайтын резиденттерге және бейрезиденттерге, төлем жүйелерінің операторларына, төлем жүйелерінің операциялық орталықтарына, сондай-ақ банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар болып табылмайтын көрсетілетін төлем қызметтерін берушілерге шектеулі ықпал ету шараларын, қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын, сондай-ақ Қазақстан Республикасының заңдарында көзделген санкцияларды және өзге де шараларды қолданады және оларды қолдану тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Қазақстан Республикасының Үкіметімен келісу бойынша оның мемлекеттік борышына қызмет көрсетуге қатысады және Қазақстан Ұлттық Банкінің мемлекеттік борышына қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
-[...15 lines deleted...]
-      39) ерекше реттеу режимін енгізу және оның күшін жою, ерекше реттеу режимі шеңберінде цифрлық активтермен және (немесе) көрсетілетін төлем қызметтерімен байланысты қызметті жүзеге асыру тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Қазақстан Ұлттық Банкі айқындайтын тәртіпке сәйкес Қазақстан Республикасы ұлттық валютасының шетел валюталарына қатысты ресми бағамын белгілейді және жариялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
-[...15 lines deleted...]
-      40) Қазақстан Республикасының Үкіметімен келісу бойынша оның мемлекеттік борышына қызмет көрсетуге қатысады және Қазақстан Ұлттық Банкінің мемлекеттік борышына қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) ішкі валюта нарығында шетел валютасына сұраныс пен ұсыныс көздерінің, сондай-ақ оны пайдалану бағыттарының мониторингін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
-[...15 lines deleted...]
-      41) Қазақстан Ұлттық Банкі айқындайтын тәртіпке сәйкес Қазақстан Республикасы ұлттық валютасының шетел валюталарына қатысты ресми бағамын белгілейді және жариялайды;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) банк қызметін, бағалы қағаздар нарығындағы кәсіптік қызметті және Қазақстан Республикасының заңдарында айқындалған өзге де қызметті тиісті лицензиялар алмай-ақ жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
-[...15 lines deleted...]
-      42) ішкі валюта нарығында шетел валютасына сұраныс пен ұсыныс көздерінің, сондай-ақ оны пайдалану бағыттарының мониторингін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының металл шоттарды ашу, жүргізу және жабу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
-[...15 lines deleted...]
-      43) банк қызметін, бағалы қағаздар нарығындағы кәсіптік қызметті және Қазақстан Республикасының заңдарында айқындалған өзге де қызметті тиісті лицензиялар алмай-ақ жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Қазақстан Ұлттық Банкі мен Қазақстан Республикасының Үкіметі арасында жасалатын сенімгерлік басқару туралы шарт негізінде Қазақстан Республикасының Ұлттық қорын сенімгерлік басқаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z122" w:id="117"/>
-[...15 lines deleted...]
-      44) банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының металл шоттарды ашу, жүргізу және жабу тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Қазақстан Ұлттық Банкі заңды тұлғалармен жасайтын сенімгерлік басқару туралы шарттардың негізінде заңды тұлғалардың активтерін сенімгерлік басқаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z123" w:id="118"/>
-[...15 lines deleted...]
-      45) Қазақстан Ұлттық Банкі мен Қазақстан Республикасының Үкіметі арасында жасалатын сенімгерлік басқару туралы шарт негізінде Қазақстан Республикасының Ұлттық қорын сенімгерлік басқаруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Ұлттық Банкі мен бірыңғай жинақтаушы зейнетақы қоры арасында жасалатын сенімгерлік басқару туралы шарт негізінде бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтерін сенімгерлік басқаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z124" w:id="119"/>
-[...15 lines deleted...]
-      46) Қазақстан Ұлттық Банкі заңды тұлғалармен жасайтын сенімгерлік басқару туралы шарттардың негізінде заңды тұлғалардың активтерін сенімгерлік басқаруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтеріне қатысты кастодиандық қызмет көрсету бойынша қызметтер көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z125" w:id="120"/>
-[...15 lines deleted...]
-      47) Қазақстан Ұлттық Банкі мен бірыңғай жинақтаушы зейнетақы қоры арасында жасалатын сенімгерлік басқару туралы шарт негізінде бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтерін сенімгерлік басқаруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) қаржылық мониторинг жөніндегі уәкілетті органның сұратуы бойынша Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасына сәйкес өзінің цифрлық жүйелері мен ресурстарынан мәліметтер ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z126" w:id="121"/>
-[...15 lines deleted...]
-      48) бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтеріне қатысты кастодиандық қызмет көрсету бойынша қызметтер көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) Қазақстан Республикасының мемлекеттік органдары мен қаржы ұйымдары үшін кадрлар даярлауға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z127" w:id="122"/>
-[...15 lines deleted...]
-      49) қаржы мониторингі жөніндегі уәкілетті органның сұратуы бойынша Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасына сәйкес өзінің ақпараттық жүйелері мен ресурстарынан мәліметтер ұсынады;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) Қазақстан Ұлттық Банкінің нормативтік құқықтық актісінде айқындалатын тәртіппен тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z128" w:id="123"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52) банктік сәйкестендіру кодтарын береді, олардың күшін жояды және пайдаланылуын айқындайды, банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың кодтарын және банктер мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар филиалдарының кодтарын береді және күшін жояды, олардың құрылымын белгілейді, сондай-ақ Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың анықтамалығын қалыптастырады және жүргізеді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Ұлттық Банкінің консультативтік-кеңесші органдарын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) мемлекеттік органдар мен қаржы ұйымдарына көрсетілетін қызметтерді ұсыну үшін пайдаланылатын қаржы нарығы және қаржы ұйымдары жөніндегі ақпараттың толықтығы мен сапасын қамтамасыз ету мақсатында өздеріне тиесілі цифрлық жүйелерді пайдалана отырып, өзінің еншілес ұйымдарымен ақпарат алмасуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z131" w:id="126"/>
-[...15 lines deleted...]
-      53) Қазақстан Ұлттық Банкінің консультативтік-кеңесші органдарын құрады;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) Қазақстан Ұлттық Банкіне бекітіп берілген мүлікті иеліктен шығару және пайдалануға беру тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z132" w:id="127"/>
-[...15 lines deleted...]
-      54) мемлекеттік органдар мен қаржы ұйымдарына көрсетілетін қызметтерді беру үшін пайдаланылатын қаржы нарығы және қаржы ұйымдары жөніндегі ақпараттың толықтығы мен сапасын қамтамасыз ету мақсатында оларға тиесілі ақпараттық жүйелерді пайдалана отырып, өзінің еншілес ұйымдарымен ақпарат алмасуды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) Қазақстан Ұлттық Банкі акционері (қатысушысы, сенімгерлік басқарушысы) болып табылатын мемлекеттің бақылауындағы акционерлік қоғамдардың, жауапкершілігі шектеулі серіктестіктердің және олар құрған мемлекеттік кәсіпорындардың даму жоспарларын, оларды іске асыруды мониторингтеу мен бағалау, сондай-ақ олардың орындалуы жөніндегі есептерді әзірлеу, бекіту тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z133" w:id="128"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57) Қазақстан Ұлттық Банкі қызметінің негізгі бағыттары бойынша ақпараттық-түсіндіру жұмысын жүзеге асырады; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) өз құзыретіне кіретін мәселелер бойынша қаржылық көрсетілетін қызметтердің сапасын арттыру жөніндегі іс-шараларды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) Қазақстан Ұлттық Банкінің қаржылық және операциялық тәуекелдерін басқару жүйесінің болуын және оны жаңартуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z136" w:id="131"/>
-[...15 lines deleted...]
-      58) өз құзыретіне кіретін мәселелер бойынша қаржылық көрсетілетін қызметтердің сапасын арттыру жөніндегі іс-шараларды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) Қазақстан Республикасының халықаралық шарты, жасырын ақпаратпен алмасуды көздейтін шарт негізінде және соларға сәйкес құзыреті шегінде басқа мемлекеттердің орталық банктерімен, бақылау және қадағалау органдарымен, халықаралық және өзге де ұйымдармен ынтымақтасады және жасырындылықты сақтай отырып, бағалы қағаздар нарығындағы коммерциялық құпияны, банктік құпияны, сақтандыру құпиясын немесе заңмен қорғалатын өзге құпияны құрайтын, бақылау және қадағалау функцияларын жүзеге асыруға қажетті ақпаратпен алмасуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z137" w:id="132"/>
-[...15 lines deleted...]
-      59) Қазақстан Ұлттық Банкінің қаржылық және операциялық тәуекелдерін басқару жүйесінің болуын және оны жаңартуды қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның бірінші бөлігінде көрсетілген өзге де ұйымдар деп банк секторының қызметін, бағалы қағаздар нарығын және сақтандыру нарығын реттеудің бірыңғай стандарттарын әзірлеу мақсатында құрылған басқа мемлекеттердің орталық банктерінің, бақылау және қадағалау органдарының бірлестіктері түсініледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z138" w:id="133"/>
-[...15 lines deleted...]
-      60) Қазақстан Республикасының халықаралық шарты, жасырын ақпаратпен алмасуды көздейтін шарт негізінде және соларға сәйкес құзыреті шегінде басқа мемлекеттердің орталық банктерімен, бақылау және қадағалау органдарымен, халықаралық және өзге де ұйымдармен ынтымақтасады және жасырындылықты сақтай отырып, бағалы қағаздар нарығындағы коммерциялық құпияны, банктік құпияны, сақтандыру құпиясын немесе заңмен қорғалатын өзге құпияны құрайтын, бақылау және қадағалау функцияларын жүзеге асыруға қажетті ақпаратпен алмасуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) төлем жүйелерінің, көрсетілетін төлем қызметтерін маңызды берушілердің, төлем ұйымдарының тізілімдерін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z139" w:id="134"/>
-[...15 lines deleted...]
-      Осы тармақшаның бірінші бөлігінде көрсетілген өзге де ұйымдар деп банк секторының қызметін, бағалы қағаздар нарығын және сақтандыру нарығын реттеудің бірыңғай стандарттарын әзірлеу мақсатында құрылған басқа мемлекеттердің орталық банктерінің, бақылау және қадағалау органдарының бірлестіктері түсініледі;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) ақша-кредит саясаты, қаржылық тұрақтылық және өз қызметіне байланысты басқа да бағыттар саласында зерттеулер жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z140" w:id="135"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының заңнамасына сәйкес қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру брокерлері филиалдарының, Қазақстан Республикасының аумағындағы басқа да жеке және заңды тұлғалардың орындауы міндетті нормативтік құқықтық актілерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64) Қазақстан Республикасының жұмылдыру дайындығы және жұмылдыру саласындағы заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз етеді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) Ұлттық Банк туралы заңда, Қазақстан Республикасының өзге де заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді – ҚР Президентінің 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1066</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20.11.2025 бастап қолданысқа енгізіледі); 06.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 984</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қазақстан Ұлттық Банкі бірінші басшысының, оның орынбасарларының, сондай-ақ алқалы органдардың мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z144" w:id="139"/>
-[...15 lines deleted...]
-      65) Ұлттық Банк туралы заңда, Қазақстан Республикасының өзге де заңдарында және Қазақстан Республикасы Президентінің актілерінде көзделген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Ұлттық Банкін басқаруды Төраға жүзеге асырады, ол Қазақстан Ұлттық Банкіне жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Ұлттық Банкінің Төрағасын лауазымға Қазақстан Республикасының Президенті 6 жыл мерзімге тағайындайды және оны лауазымынан Қазақстан Республикасының Президенті босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкі Төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің Төрағасы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Президентінің 24.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1066</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (20.11.2025 бастап қолданысқа енгізіледі); 06.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 984</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Ұлттық Банкі Төрағасының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлттық Банк туралы заңда және Қазақстан Ұлттық Банкінің Басқармасына, Ақша-кредит саясаты комитетіне және Директорлар кеңесіне арналған осы Ережеде келісілген өкілеттіктерді қоспағанда, Қазақстан Ұлттық Банкі қызметінің барлық мәселелері бойынша жедел және атқарушы-өкімдік шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Президентінің тағайындауы үшін Қазақстан Ұлттық Банкінің Төрағасы орынбасарларының кандидатураларын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Ұлттық Банкінен сайланған Қазақстан Ұлттық Банкінің Басқарма мүшелерін тағайындайды және босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Ұлттық Банкінің лауазымды тұлғаларын тағайындайды және оларды жұмыстан шығарады, көзге түскен қызметкерлерді көтермелейді, тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасында және одан тысқары жерлерде өз құзыреті шегінде Қазақстан Ұлттық Банкінің атынан өкілдік етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңдары, Қазақстан Республикасы Президентінің актілері, Қазақстан Ұлттық Банкінің нормативтік құқықтық актілері, Қазақстан Ұлттық Банкі Басқармасының, Ақша-кредит саясаты комитетінің және Директорлар кеңесінің қаулылары негізінде және (немесе) оларды орындау үшін Қазақстан Ұлттық Банкі қызметінің мәселелері бойынша бұйрықтар мен өкімдер шығарады, Қазақстан Ұлттық Банкі Басқармасының, Ақша-кредит саясаты комитетінің және Директорлар кеңесінің қаулыларына қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Ұлттық Банкі Басқармасының, Ақша-кредит саясаты комитетінің және Директорлар кеңесінің отырыстарын жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Ұлттық Банкі Төрағасының орынбасарлары арасында міндеттерді бөледі, өз орынбасарларының және Қазақстан Ұлттық Банкінің орталық аппараты бөлімшелері, филиалдары, өкілдіктері мен ұйымдары басшыларының тапсырылған жұмыс учаскесіндегі істің жай-күйі үшін жауаптылық дәрежесін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Ұлттық Банкінің Ақша-кредит саясаты комитеті мен Директорлар кеңесінің құрамын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының Президенті бекіткен Қазақстан Ұлттық Банкінің жалпы штат саны негізінде Қазақстан Ұлттық Банкі орталық аппаратының, филиалдарының және өкілдіктерінің штат кестелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ішкі аудит бөлімшесі туралы ережені қоспағанда, Қазақстан Ұлттық Банкінің филиалдары, өкілдіктері және орталық аппаратының құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қауіпсіздік бөлімшесі орындаған жұмыс туралы жыл сайынғы есепті қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Ұлттық Банкінің атынан шарттар (келісімдер, келісімшарттар) жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасына сәйкес Қазақстан Ұлттық Банкінің барлық мүлкі мен қаражатына билік етеді, Қазақстан Ұлттық Банкінің атынан сенімхат береді, міндеттемелерге қол қою және сенімхаттар беру тәртібін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Ұлттық Банкінің орталық аппараты бөлімшелерін, филиалдарын, өкілдіктерін және ұйымдарын, сондай-ақ жалғыз акционері Қазақстан Ұлттық Банкі болып табылатын акционерлік қоғамдарды тексеру нәтижелерін және ішкі аудит нәтижелерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жұмылдыру дайындығы бойынша іс-шаралардың өткізілуін бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің Төрағасы не оның орынбасары Қазақстан Республикасының заңдарына сәйкес қаралуы Қазақстан Ұлттық Банкінің құзыретіне жатқызылған әкімшілік құқық бұзушылық туралы істер бойынша әкімшілік жаза қолдану туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің Төрағасы Қазақстан Ұлттық Банкі Басқармасының, Ақша-кредит саясаты комитеті мен Директорлар кеңесінің айрықша құзыретіне жатпайтын кез келген мәселе бойынша шешім қабылдауға, сондай-ақ өз құзыретіне кіретін жекелеген мәселелерді шешуді өзінің орынбасарларына, Қазақстан Ұлттық Банкі орталық аппаратының құрылымдық бөлімшелерінің, филиалдарының және өкілдіктерінің басшыларына, Қазақстан Ұлттық Банкінің өзге де лауазымды адамдарына тапсыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төрағаның орынбасарлары Қазақстан Ұлттық Банкінің атынан сенімхатсыз өкілдік етеді, өз құзыреті шегінде құжаттарға қол қояды, өз құзыреті шегінде сенімхаттарды, оның ішінде соттарда істер қаралған кезде Қазақстан Ұлттық Банкі қызметкерлерінің қатысуы үшін сенімхаттарды береді. Қазақстан Ұлттық Банкі Төрағасының орынбасарлары Қазақстан Республикасының заңнамасына сәйкес және өздеріне бөлінген функционалдық міндеттері негізінде мәселелерді қарайды және шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің орталық аппараты бөлімшелерінің басшылары өз қызметін Қазақстан Ұлттық Банкі Төрағасының бұйрығымен бекітілетін осы бөлімшелер туралы ережелер негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің Төрағасы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының заңнамасына сәйкес оның орнындағы адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Ұлттық Банкінің Төрағасы сыбайлас жемқорлыққа қарсы іс-қимыл жөнінде шаралар қабылдауға міндетті және осы міндетті орындамағаны немесе тиісінше орындамағаны үшін заңда белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-т</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. қараңыз); 30.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1251</w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз) Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="140"/>
-[...615 lines deleted...]
-      Қазақстан Ұлттық Банкінің Төрағасы болмаған кезеңде оның өкілеттіктерін орындауды Қазақстан Республикасының заңнамасына сәйкес оның орнындағы адам жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма, Ақша-кредит саясаты комитеті және Директорлар кеңесі Қазақстан Ұлттық Банкінің алқалы органдары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z172" w:id="167"/>
-[...15 lines deleted...]
-      Қазақстан Ұлттық Банкінің Төрағасы сыбайлас жемқорлыққа қарсы іс-қимыл жөнінде шаралар қабылдауға міндетті және осы міндетті орындамағаны немесе тиісінше орындамағаны үшін заңда белгіленген жауаптылықта болады.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарма Қазақстан Ұлттық Банкінің жоғары органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:p>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Ұлттық Банкі Басқармасының өкілеттіктеріне Ұлттық Банк туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өкілеттіктермен қатар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ең төмен резервтік талаптар туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
-[...15 lines deleted...]
-      мынадай:</w:t>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы ұлттық валютасының шетел валюталарына қатысты ресми бағамын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
-[...15 lines deleted...]
-      1) ең төмен резервтік талаптар туралы;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы ұлттық валютасының айналыстан алынатын және алынған банкноттары мен монеталарын, сондай-ақ Қазақстан Республикасы ұлттық валютасының тозған және бүлінген банкноттары мен монеталарын айырбастау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасы ұлттық валютасының шетел валюталарына қатысты ресми бағамын белгілеу;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы Ұлттық Банкінің Қазақстан Республикасы ұлттық валютасының банкноттары мен монеталарын сатуы және сатып алуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасы ұлттық валютасының айналыстан алынатын және алынған банкноттары мен монеталарын, сондай-ақ Қазақстан Республикасы ұлттық валютасының тозған және бүлінген банкноттары мен монеталарын айырбастау;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Ұлттық Банкінде жеке және заңды тұлғалармен кассалық операциялар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасы Ұлттық Банкінің Қазақстан Республикасы ұлттық валютасының банкноттары мен монеталарын сатуы және сатып алуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы ұлттық валютасының банкноттары мен монеталарының төлемділігін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының ұлттық валютасының айналыстағы ақша белгілерінің дизайны (нысаны) өзгерген кезде оларды ауыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар болып табылмайтын төлем жүйелерінің операторларына, төлем жүйелерінің операциялық орталықтарына, көрсетілетін төлем қызметтерін берушілерге шектеулі ықпал ету шараларын қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының Ұлттық Банкінде жеке және заңды тұлғалармен кассалық операциялар жүргізу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) цифрлық қаржы активтері платформасының операторына, цифрлық активтердің сауда платформасының операторына, цифрлық қаржы активтерінің эмитентіне шектеулі ықпал ету шараларын қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) қамтамасыз етілмеген цифрлық активтерді айырбастау операторына қадағалап ден қою шараларын қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:p>
-[...51 lines deleted...]
-      8) банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар болып табылмайтын төлем жүйелерінің операторларына, төлем жүйелерінің операциялық орталықтарына, көрсетілетін төлем қызметтерін берушілерге шектеулі ықпал ету шараларын қолдану;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қолма-қол ақша белгілерін ақша айналысынан алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...51 lines deleted...]
-      9) қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) екінші деңгейдегі банктерде, Қазақстан Республикасының бейрезидент банктерінің филиалдарында, Ұлттық пошта операторында және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларда автомобильмен инкассаторлық тасымалдауды ұйымдастыруды қоса алғанда, кассалық операцияларды және банкноттарды, монеталар мен құндылықтарды инкассациялау жөніндегі операцияларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      10) қолма-қол ақша белгілерін ақша айналысынан алу;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тиісті уәкілетті органдармен келісу бойынша екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Ұлттық пошта операторының, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалардың және қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалардың үй-жайларын күзетуді және жайластыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...15 lines deleted...]
-      11) екінші деңгейдегі банктерде, Қазақстан Республикасының бейрезидент банктерінің филиалдарында, Ұлттық пошта операторында және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларда автомобильмен инкассаторлық тасымалдауды ұйымдастыруды қоса алғанда, кассалық операцияларды және банкноттарды, монеталар мен құндылықтарды инкассациялау жөніндегі операцияларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұйымдық-құқықтық нысанға қойылатын талаптарды, құрылтайшыларға (қатысушыларға) қойылатын талаптарды, оның ішінде олардың жарғылық капиталға салымдарының шығу көздерін ашуды, жарғылық капиталдың мөлшеріне және оны қалыптастыру тәртібіне, сондай-ақ банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалардың үй-жайына, техникалық құралдарына, жабдығына және қызметкерлеріне қойылатын талаптарды қамтитын, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қойылатын біліктілік талаптарын белгілейтін, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға лицензия беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...15 lines deleted...]
-      12) тиісті уәкілетті органдармен келісу бойынша екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Ұлттық пошта операторының, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалардың және қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалардың үй-жайларын күзетуді және жайластыруды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Ұлттық Банкінде жекелеген негіздер бойынша мемлекет меншігіне айналдырылған шетел валютасымен операцияларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      13) ұйымдық-құқықтық нысанға қойылатын талаптарды, құрылтайшыларға (қатысушыларға) қойылатын талаптарды, оның ішінде олардың жарғылық капиталға салымдарының шығу көздерін ашуды, жарғылық капиталдың мөлшеріне және оны қалыптастыру тәртібіне, сондай-ақ банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалардың үй-жайына, техникалық құралдарына, жабдығына және қызметкерлеріне қойылатын талаптарды қамтитын, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қойылатын біліктілік талаптарын белгілейтін, банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға лицензия беру;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) банкаралық ақша аударымдары жүйесінің жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      14) Қазақстан Ұлттық Банкінде жекелеген негіздер бойынша мемлекет меншігіне айналдырылған шетел валютасымен операцияларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) банкаралық клиринг жүйесінің жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...15 lines deleted...]
-      15) банкаралық ақша аударымдары жүйесінің жұмыс істеуі;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) операторы Қазақстан Республикасының Ұлттық Банкі не оның еншілес ұйымы болып табылатын төлем жүйелерінің жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
-[...15 lines deleted...]
-      16) банкаралық клиринг жүйесінің жұмыс істеуі;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) төлем карточкаларының банкаралық жүйесінің жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
-[...15 lines deleted...]
-      17) операторы Қазақстан Республикасының Ұлттық Банкі не оның еншілес ұйымы болып табылатын төлем жүйелерінің жұмыс істеуі;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) жүйеде көрсетілетін қызметтердің тарифтері, оларды жүйеге қатысушылармен келісу тәртібі де айқындалатын мобильді төлемдердің банкаралық жүйесінің жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
-[...15 lines deleted...]
-      18) төлем карточкаларының банкаралық жүйесінің жұмыс істеуі;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Қазақстан Республикасының аумағында чектерді қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:p>
-[...105 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасы банктерінің құжаттамалық аккредитивтерімен операциялар жүргізу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қазақстан Республикасының екінші деңгейдегі банктерінің, Қазақстан Республикасы бейрезидент-банктері филиалдарының вексельдерді есепке алуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
-[...15 lines deleted...]
-      21) Қазақстан Республикасының екінші деңгейдегі банктерінің, Қазақстан Республикасы бейрезидент-банктері филиалдарының вексельдерді есепке алуы;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың аударым және жай вексельдермен операциялар жүргізуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
-[...15 lines deleted...]
-      22) екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың аударым және жай вексельдермен операциялар жүргізуі;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) төлем карточкаларын шығару қағидаларын, сондай-ақ Қазақстан Республикасының аумағында оларды пайдалана отырып жүргізілетін операцияларға қызмет көрсету бойынша қызметке қойылатын талаптарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
-[...15 lines deleted...]
-      23) төлем карточкаларын шығару қағидаларын, сондай-ақ Қазақстан Республикасының аумағында оларды пайдалана отырып жүргізілетін операцияларға қызмет көрсету бойынша қызметке қойылатын талаптарды;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасында төлем карточкаларын пайдалана отырып жүргізілетін операциялар бойынша банкаралық төлемдерді және (немесе) ақша аударымдарын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
-[...15 lines deleted...]
-      24) Қазақстан Республикасында төлем карточкаларын пайдалана отырып жүргізілетін операциялар бойынша банкаралық төлемдерді және (немесе) ақша аударымдарын жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Ұлттық Банкінің ақша-кредит саясатын іске асыру шеңберінде аукциондар өткізуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
-[...15 lines deleted...]
-      25) Қазақстан Ұлттық Банкінің ақша-кредит саясатын іске асыру шеңберінде аукциондар өткізуі;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Қазақстан Республикасының аумағында электрондық ақша шығару, пайдалану және өтеу қағидаларын, сондай-ақ электрондық ақша эмитенттеріне және электрондық ақша жүйелеріне қойылатын талаптарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
-[...15 lines deleted...]
-      26) Қазақстан Республикасының аумағында электрондық ақша шығару, пайдалану және өтеу қағидаларын, сондай-ақ электрондық ақша эмитенттеріне және электрондық ақша жүйелеріне қойылатын талаптарды;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) цифрлық теңгені шығару, айналысқа енгізу және өтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) Қазақстан Ұлттық Банкінің қысқа мерзімді ноталарын шығару, орналастыру, айналысқа жіберу және өтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6358,51 +6232,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) банктік шоттың бар екендігі және нөмірі туралы анықтаманы және банктік шот бойынша ақша қалдығы мен қозғалысы туралы үзінді-көшірмені ресімдеуге және олардың мазмұнына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z238" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық жүйелерінің қауіпсіз және іркіліссіз жұмыс істеуіне; </w:t>
+      5) банктердің, Қазақстан Республикасының бейрезидент банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың цифрлық жүйелерінің қауіпсіз және іркіліссіз жұмыс істеуіне; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z239" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) төлем ұйымдарына арналған, сондай-ақ қызметін Қазақстан Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға арналған, қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жасау мақсатында ішкі бақылау қағидаларына қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
@@ -6744,50 +6618,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген цифрлық қаржы активтері эмитенттерінің есептілік тізбесін, нысандарын, ұсыну мерзімдері мен тәртібін;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-8) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен бірлесіп, Қазақстан Республикасы Ұлттық Банкінің сәйкестендіру деректерімен алмасу орталығы алған ұлттық биометриялық аутентификация жүйесінің биометриялық деректерін міндетті пайдалану және (немесе) толықтыру жағдайларын қоса алғанда, қаржы және төлем ұйымдарының биометриялық аутентификация жүргізу қағидаларын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z247" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың корреспонденттік шоттары бойынша төлемдер мен ақша аударымдары лимитінің мөлшерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z248" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8525,91 +8417,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді – ҚР Президентінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгерістер енгізілді – ҚР Президентінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-т.</w:t>
+        <w:t xml:space="preserve"> қараңыз); 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қараңыз) Жарлығымен.</w:t>
+        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z324" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10689,55 +10601,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>