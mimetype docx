--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c2450d" w14:textId="7c2450d">
+    <w:p w14:paraId="f6607f7" w14:textId="f6607f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -148,180 +148,203 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...114 lines deleted...]
-      3. Осы Жарлық қол қойылған күнiнен бастап күшiне енедi. </w:t>
+        <w:t>
+      Қазақстан Республикасының Конституциясы 47-бабының 1-тармағына және 60-бабының 2-тармағына, "Қазақстан Республикасының Президенті туралы" Қазақстан Республикасы Конституциялық заңының 26-бабы 2-тармағының 3) тармақшасына сәйкес ҚАУЛЫ ЕТЕМІН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Заңдар жобаларын қараудың басымдығын белгілеу ережесі бекітілсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Yкіметі бір ай мерзімде өз шешімдерін осы Жарлыққа сәйкес келтірсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы Жарлық қол қойылған күнінен бастап күшіне енеді. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -795,173 +818,235 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереженің тақырыбындағы ", сондай-ақ заң жобасының қаралуын шұғыл деп жариялау" деген сөздер алып тасталды – ҚР Президентінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бүкіл мәтін бойынша "немесе оның қаралуын шұғыл деп жариялауға", ", сондай-ақ заң жобасын қарауды шұғыл деп жариялауға", "немесе оның қаралуын шұғыл деп жариялауға", "немесе оның қаралуын шұғыл деп жариялау", "немесе оны қаралуын шұғыл деп жариялау", "немесе оның қаралуын шұғыл деп жариялаудың", "немесе шұғыл деп жариялау" деген сөздер алып тасталды – ҚР Президентінің 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Ереже Мемлекет басшысының заң жобаларын қараудың басымдығын белгiлеуге конституциялық құқығын iске асыру тәртiбi мен мерзiмдерiн белгiлейдi. </w:t>
-[...71 lines deleted...]
-      Қазақстан Республикасы Президентiнiң Әкiмшілігiмен келiсiлгеннен кейiн мұндай заң жобаларын Қазақстан Республикасының Yкiметi он күн мерзiмде Қазақстан Республикасының Парламентi Мәжiлiсiнiң қарауына енгiзедi. </w:t>
+      Ескерту. Мәтін бойынша "Республикасының Парламенті Мәжілісінің", "Парламенттің" деген сөздер тиісінше "Республикасы Құрылтайының", "Құрылтайдың" деген сөздермен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Ереже Мемлекет басшысының заң жобаларын қараудың басымдығын белгілеуге конституциялық құқығын іске асыру тәртібі мен мерзімдерін белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Заң жобасын қарауды басым деп белгілеуге шешім қабылдаған кезде Мемлекет басшысы немесе оның тапсыруы бойынша Қазақстан Республикасы Президентінің Әкімшілігі тиісті мемлекеттік органның назарына осы заң жобасын қарауды басым деп белгілеу жоспарланатынын жеткізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Әдетте, басым ретпен қарауды Мемлекет басшысы Қазақстан Республикасы Құрылтайының қарауына енгізілген немесе енгізілуге дайын заң жобаларына қатысты белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасы Президентінің арнайы жолдауымен басым деп белгіленген және Қазақстан Республикасы Құрылтайының қарауына әлі енгізілмеген заң жобалары тиісті мемлекеттік органдармен келісілуге және оларды Қазақстан Республикасының Yкіметі бір ай мерзімде Қазақстан Республикасы Президентінің Әкімшілігіне қарауға ұсынуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Президентінің Әкімшілігімен келісілгеннен кейін мұндай заң жобаларын Қазақстан Республикасының Yкіметі он күн мерзімде Қазақстан Республикасы Құрылтайының қарауына енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1041,141 +1126,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Қазақстан Республикасының Үкiметi өзi әзiрлеген заң жобаларына қатысты Қазақстан Республикасының Президентiне заң жобасын қарауды басым деп белгiлеу туралы ұсыныс енгiзуге хақылы. </w:t>
-[...89 lines deleted...]
-      9. Мемлекет басшысының шешiмi бойынша қаралуын басым деп белгiлеу жоспарланып отырған заң жобаларын дайындау мен келiсудiң өзгеше тәртiбi, мерзiмдерi белгiленуi мүмкiн. </w:t>
+      6. Қазақстан Республикасының Үкіметі өзі әзірлеген заң жобаларына қатысты Қазақстан Республикасының Президентіне заң жобасын қарауды басым деп белгілеу туралы ұсыныс енгізуге хақылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Осы Ереженің 6-тармағында аталған ұсынысқа тиісті заң жобасы және: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Құрылтайдың заң жобасын қарауды басым деп белгілеу қажеттілігіне негіздеме; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заң жобасының нақты мақсаттары және ол шешетін міндеттер қамтылуға тиіс түсіндірме жазба қоса беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Қазақстан Республикасы Президентінің Әкімшілігі он күн мерзімде заң жобасын басым деп белгілеу туралы ұсынысты қарайды және Мемлекет басшысына заң жобасын қарауды басым деп белгілеудің орындылығы туралы қорытындыны ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекет басшысының шешімі бойынша қаралуын басым деп белгілеу жоспарланып отырған заң жобаларын дайындау мен келісудің өзгеше тәртібі, мерзімдері белгіленуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1183,55 +1268,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>