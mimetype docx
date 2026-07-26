--- v1 (2026-03-12)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc011d5" w14:textId="bc011d5">
+    <w:p w14:paraId="16a6950" w14:textId="16a6950">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -345,91 +345,153 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жариялануға тиіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Конституциясының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағына сәйкес қаулы етемін:</w:t>
+      Қазақстан Республикасы Конституциясы 46-бабының 21) тармақшасына, "Қазақстан Республикасының Президентi туралы" Қазақстан Республикасының Конституциялық заңының 38-бабының 1-тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕМІН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қoca берiлiп отырған: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2296,3033 +2358,3337 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Адам құқықтары жөніндегі комиссияның</w:t>
-[...11 lines deleted...]
-        <w:t>ҚҰРАМЫ</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің жанындағы Адам құқықтары жөніндегі комиссияның ҚҰРАМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Құрамы жаңа редакцияда – ҚР Президентінің 22.04.2024 </w:t>
+      Ескерту. Құрамы жаңа редакцияда – ҚР Президентінің 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 525</w:t>
+        <w:t>№ 1272</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 26.08.2025 </w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 975</w:t>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 08.01.2026 </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1152</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Жарлықтарымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...1007 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- Республикалық адвокаттар алқасының төрағасы (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асанов Жақып Қажманұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекет және қоғам қайраткері, заңгер (келісім бойынша), төраға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- Қоғам қайраткері (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бикебаев Айдын Жолшыұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адвокат, Республикалық адвокаттар алқасының мүшесі (келісім бойынша), төрағаның орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- Адвокат, "Алматы заң корпорациясы" мекемесінің президенті (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәбитова Айнұр Әлімханқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай атындағы Қазақ ұлттық педагогикалық университетінің Сорбонна-Қазақстан институтының директоры (келісім бойынша), төрағаның орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...83 lines deleted...]
-Қазақстан Республикасы Кәсіподақтар федерациясының төрағасы (келісім бойынша)</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Президентінің Әкімшілігі Ішкі саясат бөлімінің сектор меңгерушісі, хатшы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Бас Прокуроры</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Жоғары Сот Кеңесінің Төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ішкі істер министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Сыртқы істер министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Әділет министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасындағы Бала құқықтары жөніндегі уәкіл (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Президентінің жанындағы Халықтың әлеуметтік жағынан осал санаттарының құқықтары жөніндегі уәкіл (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан кәсіпкерлерінің құқықтарын қорғау жөніндегі уәкіл (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасындағы Отбасы мәселелері жөніндегі уәкіл - Қазақстан Республикасы Президентінің жанындағы Әйелдер істері және отбасылық- демографиялық саясат жөніндегі ұлттық комиссия төрағасының орынбасары (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-Л.Н. Гумилев атындағы Еуразия ұлттық университетінің конституциялық және азаматтық құқық кафедрасының профессоры (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асанова Жанна Бейсентайқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның Азаматтық альянсы" заңды тұлғалар бірлестігінің вице-президенті (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-Біріккен Ұлттар Ұйымының Көші-қон агенттігі - Қазақстандағы Халықаралық көші-қон ұйымының көші-қон жөніндегі бағдарламаларының аға ұлттық үйлестірушісі (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әмір Досжан Сарманқұлұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қазақстан ' Республикасының Судьялар кеңесінің төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- Қазақстан Республикасы Парламенті Мәжілісінің Заңнама және сот-құқықтық реформа комитетінің төрағасы (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байсақова Зүлфия Мұхамедбекқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дағдарыс орталықтары одағы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- "Civic peace" қоғамдық бірлестігінің төрағасы (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байтілесов Нұрсұлтан Төленұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қоғам қайраткері, заңгер (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- Қазақстан Республикасы Парламенті Сенатының Халықаралық қатынастар, қорғаныс және қауіпсіздік комитетінің төрағасы (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекмамбетова Светлана Салаватқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БҰҰ-ның Көші-қон агенттігі – Қазақстандағы Халықаралық көші-қон ұйымының көші-қон жөніндегі бағдарламалардың аға ұлттық үйлестірушісі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-- "Қазақстанның азаматтық альянсы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волкова Ольга Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"MEDIALIFE" қоғамдық қорының президенті (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...84 lines deleted...]
-Астана қаласы Адвокаттар алқасының адвокаты (келісім бойынша)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Воронов Виталий Иванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адвокат, "Алматы заң корпорациясы" қоғамдық бірлестігінің президенті (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...89 lines deleted...]
-Maqsut Narikbayev University (KAZGUU) провосты (ректоры) (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вранчев Игорь Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адвокат, Республикалық адвокаттар алқасы төрағасының орынбасары (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-"Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің Басқарма төрайымы (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дулатбеков Нұрлан Орынбасарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+академик Е.А. Бөкетов атындағы Қарағанды университетінің басқарма төрағасы - ректоры (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-Адам құқықтары жөніндегі сарапшы (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еспаева Дания Мәдиқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақ жол" Қазақстанның демократиялық партиясының төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-С.Сейфуллин атындағы Қазақ агротехникалық зерттеу университетінің Басқарма төрағасы - ректоры (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаркенова Светлана Бақытқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Л.Н. Гумилев атындағы Еуразия ұлттық университетінің конституциялық және азаматтық құқық кафедрасының профессоры (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-"Адам құқықтарын жақтаушы хартия" қоғамдық қорының атқарушы директоры (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көпжасарұлы Ерқанат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+журналист, "Қазақстан" республикалық телерадиокорпорациясының "Ашық алаң" саяси ток-шоуының жүргізушісі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-Қазақстан Республикасы Конституциялық Сотының судьясы (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазкенов Руслан Қазбекұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Civic peace" қоғамдық бірлестігінің төрағасы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-Бас мүфти, Қазақстан мұсылмандары діни басқармасының төрағасы (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қанафин Данияр Қайратұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адвокат, Алматы қаласының адвокаттар алқасының мүшесі (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...83 lines deleted...]
-"Сана Сезім" әйелдер бастамаларының құқықтық орталығы" қоғамдық бірлестігінің директоры (келісім бойынша)</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Могилев Александр Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана және Қазақстан митрополиті, Қазақстан Республикасындағы Орыс православие шіркеуінің митрополиттік округінің басшысы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мусин Қанат Сергейұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Конституциялық Сотының судьясы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұрғазиева Бану Ғаниқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның Азаматтық альянсы" заңды тұлғалар бірлестігінің президенті (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұрымбетов Біржан Бидайбекұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Кәсіподақтар федерациясы терағаның орынбасары (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осокина Ирина Юрьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адвокат, Астана қаласының адвокаттар алқасының мүшесі (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтпенов Наурызбай Тағанұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бас мүфти, Қазақстан мұсылмандары Діни басқармасының төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пен Сергей Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.С. Нәрікбаев атындағы ҚазМЗУ университетінің басқарма төрағасының орынбасары (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сман Айсана Сманқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+адам құқықтары жөніндегі ұлттық сарапшы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соловьева Айгүл Сағадыбекқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның экологиялық ұйымдарының қауымдастығы" заңды тұлғалар бірлестігінің басқарма төрағасы (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмағамбетова Жеміс Өтегенқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Адам құқықтарын жақтаушы хартия" қоғамдық қорының директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хасанова Шахноза Құлабдулақызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сана Сезім" әйелдер бастамалық құқықтық орталығы" қоғамдық бірлестігінің директоры (келісім бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапақ Үнзила</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.С. Нәрікбаев атындағы ҚазГЗУ университетінің профессоры (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...24 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -5344,55 +5710,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>