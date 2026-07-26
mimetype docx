--- v0 (2025-11-23)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fe17c8" w14:textId="8fe17c8">
+    <w:p w14:paraId="9f75221" w14:textId="9f75221">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Үкіметі Қазақстан Республикасы Парламентінің Мәжілісіне енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасының Үкіметі Қазақстан Республикасының Құрылтайына енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Президентінің 2002 жылғы 17 мамырдағы № 873 Жарлығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -131,51 +131,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Жарлықтың тақырыбы жаңа редакцияда – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заң жобасы қызметінің сапасын арттыру мақсатында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -242,100 +282,140 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Қазақстан Республикасының Үкіметі Қазақстан Республикасы Парламентінің Мәжілісіне енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидалары бекітілсін.</w:t>
+      1. Қоса беріліп отырған Қазақстан Республикасының Үкіметі Қазақстан Республикасының Құрылтайына енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлығымен.</w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -636,538 +716,740 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БЕКІТІЛГЕН</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Үкіметі Қазақстан Республикасы Парламентінің Мәжілісіне енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу ҚАҒИДАЛАРЫ</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Үкіметі Қазақстан Республикасының Құрылтайына енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу ҚАҒИДАЛАРЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып және бүкіл мәтін бойынша "Республикасы Парламентінің Мәжілісіне", "Парламентке", "Парламенттегі", "Парламент Мәжілісіне" деген сөздер тиісінше "Республикасының Құрылтайына", "Құрылтайға", "Құрылтайдағы", "Құрылтайға" деген сөздермен ауыстырылды – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалары жаңа редакцияда – ҚР Президентінің 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 815</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Қазақстан Республикасының Үкіметі Қазақстан Республикасы Парламентінің Мәжілісіне енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Үкіметі (бұдан әрі – Үкімет) Қазақстан Республикасы Парламентінің Мәжілісіне (бұдан әрі – Парламент) енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен (бұдан әрі – Президент Әкімшілігі) келісу тәртібін белгілейді.</w:t>
+      1. Осы Қазақстан Республикасының Үкіметі Қазақстан Республикасының Құрылтайына енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен келісу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Үкіметі (бұдан әрі – Үкімет) Қазақстан Республикасының Құрылтайына (бұдан әрі – Парламент) енгізетін заң жобаларын Қазақстан Республикасы Президентінің Әкімшілігімен (бұдан әрі – Президент Әкімшілігі) келісу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z38" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Әзірленген және тиісті түрде ресімделген заң жобалары Үкіметтің заң жобалары жұмыстарының жоспарында заң жобасын Парламентке ұсыну үшін белгіленген мерзім басталғанға дейін күнтізбелік 30 күннен кешіктірмей Үкімет Аппараты Басшысының қолы қойылып, Президент Әкімшілігіне келісуге ұсынылады. Заң жобаларын Президент Әкімшілігіне келісуге ұсыну мерзімі жөніндегі талап Бюджет кодексін іске асыру үшін жыл сайын әзірленетін заң жобаларына қолданылмайды. Бұл ретте құжаттар топтамасында заң жобаларымен бірге оларды жан-жақты қарауға қажетті барлық материалдар (құқықтық, әлеуметтік-экономикалық және қаржылық негіздемелер, сараптамалардың қорытындылары және басқа да құжаттар) болуға тиіс.</w:t>
+      2. Әзірленген және тиісті түрде ресімделген заң жобалары Үкіметтің заң жобалары жұмыстарының жоспарында заң жобасын Құрылтайға ұсыну үшін белгіленген мерзім басталғанға дейін күнтізбелік 30 күннен кешіктірмей Үкімет Аппараты Басшысының қолы қойылып, Президент Әкімшілігіне келісуге ұсынылады. Заң жобаларын Президент Әкімшілігіне келісуге ұсыну мерзімі жөніндегі талап Бюджет кодексін іске асыру үшін жыл сайын әзірленетін заң жобаларына қолданылмайды. Бұл ретте құжаттар топтамасында заң жобаларымен бірге оларды жан-жақты қарауға қажетті барлық материалдар (құқықтық, әлеуметтік-экономикалық және қаржылық негіздемелер, сараптамалардың қорытындылары және басқа да құжаттар) болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Әкімшілігіне алдын ала келісуге ұсынылатын заң жобалары мемлекеттік органдар арасындағы келіспеушіліктер жойылғаннан кейін ғана енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Президент Әкімшілігіне ұсынылғаннан кейін заң жобаларын Президент Әкімшілігінің Мемлекеттік құқық бөлімі және өзге де мүдделі құрылымдық бөлімшелері, Қазақстан Республикасы Президентінің тиісті көмекшілері мен кеңесшілері қарайды.</w:t>
+      3. Президент Әкімшілігіне ұсынылғаннан кейін заң жобаларын Президент Әкімшілігінің Мемлекеттік құқық бөлімі және өзге де мүдделі құрылымдық бөлімшелері, Президент Әкімшілігі Басшысының орынбасарлары, Қазақстан Республикасы Президентінің тиісті көмекшілері мен кеңесшілері қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Әкімшілігінде заң жобаларына сараптама жүргізу және олар бойынша қорытынды дайындау мерзімі олар Президент Әкімшілігіне келіп түскен күннен бастап 10 жұмыс күнінен аспауға тиіс. Бұл ретте конституциялық заңдардың, кодекстердің және қолданыстағы конституциялық заңдарға, кодекстерге өзгерістер және (немесе) толықтырулар енгізуді көздейтін заңдардың жобалары бойынша мұндай мерзім 15 жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Әкімшілігінде Қазақстан Республикасы Конституциясының 60-бабының 4-тармағына сәйкес әзірленген заң жобалары, сондай-ақ Қазақстан Республикасы Үкіметінің заң күші бар уақытша қаулыларының жобалары бойынша сараптама жүргізу және олар бойынша қорытынды дайындау мерзімі, егер тиісті тапсырмада өзгеше белгіленбесе, олар Президент Әкімшілігіне келіп түскен күннен бастап 10 жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Заң жобаларына сараптама жасалып, Президент Әкімшілігінің Мемлекеттік құқық бөлімінің және өзге де мүдделі құрылымдық бөлімшелерінің, Президент Әкімшілігінің Басшысы орынбасарларының, Қазақстан Республикасы Президентінің көмекшілері мен кеңесшілерінің тиісті қорытындылары дайындалғаннан кейін материалдар Президент Әкімшілігі басшылығының қолы қойылып, айтылған ескертулер мен ұсыныстар ескеріле отырып, одан әрі пысықтау үшін Үкімет Аппаратына жіберіледі. Аталған қорытындылар олардың көшірмелерін жіберу арқылы Қазақстан Республикасы Президентінің Құрылтайдағы Өкілдігінің назарына жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес әзірленген заң жобалары, сондай-ақ Қазақстан Республикасы Үкіметінің заң күші бар уақытша қаулыларының жобалары бойынша сараптама жүргізу және олар бойынша қорытынды дайындау мерзімі, егер тиісті тапсырмада өзгеше белгіленбесе, олар Президент Әкімшілігіне келіп түскен күннен бастап 10 жұмыс күнінен аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 6-тармағында көзделген заң жобалары бойынша қорытындылар Президент Әкімшілігінің Басшысымен міндетті түрде келісілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
-[...15 lines deleted...]
-      4. Заң жобаларына сараптама жасалып, Президент Әкімшілігінің Мемлекеттік құқық бөлімінің және өзге де мүдделі құрылымдық бөлімшелерінің, Қазақстан Республикасы Президентінің көмекшілері мен кеңесшілерінің тиісті қорытындылары дайындалғаннан кейін материалдар Президент Әкімшілігі басшылығының қолы қойылып, айтылған ескертулер мен ұсыныстарды ескере отырып одан әрі пысықтау үшін Үкімет Аппаратына жіберіледі. Аталған қорытындылар олардың көшірмелерін жіберу арқылы Қазақстан Республикасы Президентінің Парламенттегі Өкілдігінің назарына жеткізіледі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң жобасына Президент Әкімшілігінің Мемлекеттік құқық бөлімі және өзге де мүдделі құрылымдық бөлімшелері, Президент Әкімшілігі Басшысының орынбасарлары, Қазақстан Республикасы Президентінің көмекшісі немесе кеңесшісі теріс қорытынды берген жағдайда материалдар осы қорытындымен бірге ол бойынша әрі қарай түпкілікті шешім қабылдау үшін Президент Әкімшілігінің Басшысына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 6-тармағында көзделген заң жобалары бойынша қорытындылар Президент Әкімшілігінің Басшысымен міндетті түрде келісілуге тиіс.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заң жобалары бойынша Президент Әкімшілігі айтқан ескертулер жойылғаннан не олар бойынша Президент Әкімшілігімен арада туындаған келіспеушіліктер жойылғаннан кейін Үкімет оларды Құрылтайға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      Заң жобасына Президент Әкімшілігінің Мемлекеттік құқық бөлімі және өзге де мүдделі құрылымдық бөлімшелері, Қазақстан Республикасы Президентінің көмекшісі немесе кеңесшісі теріс қорытынды берген жағдайда материалдар осы қорытындымен бірге ол бойынша әрі қарай түпкілікті шешім қабылдау үшін Президент Әкімшілігінің Басшысына жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мыналар Президент Әкімшілігімен міндетті түрде алдын ала келісілуге тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...15 lines deleted...]
-      5. Заң жобалары бойынша Президент Әкімшілігі айтқан ескертулер жойылғаннан не олар бойынша Президент Әкімшілігімен арада туындаған келіспеушіліктер жойылғаннан кейін Үкімет оларды Парламент Мәжілісіне енгізеді.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Құрылтайда қаралуы Мемлекет басшысының атынан басым деп айқындау жоспарланған заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      6. Мыналар Президент Әкімшілігімен міндетті түрде алдын ала келісілуге тиіс:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекет басшысының тиісті тапсырмалары іске асырылатын заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      1) Парламентте қаралуы Мемлекет басшысының атынан басым деп айқындау жоспарланған заң жобалары;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конституциялық заңдардың, кодекстердің жобалары, сондай-ақ қолданыстағы конституциялық заңдарды, кодекстерді өзгерту мен толықтыруға бағытталған заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...15 lines deleted...]
-      2) Мемлекет басшысының тиісті тапсырмалары іске асырылатын заң жобалары;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті мемлекеттік басқару мен жергілікті өзін-өзі басқаруды, елдің саяси және сайлау жүйелерін жетілдіруге бағытталған заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      3) конституциялық заңдардың, кодекстердің жобалары, сондай-ақ қолданыстағы конституциялық заңдарды, кодекстерді өзгерту мен толықтыруға бағытталған заң жобалары;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қорғаныс, ұлттық қауіпсіздік, құқық қорғау қызметі және сот төрелігін жүзеге асыру салаларындағы құқықтық қатынастарды регламенттейтін заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
-[...15 lines deleted...]
-      4) жергілікті мемлекеттік басқару мен жергілікті өзін-өзі басқаруды, елдің саяси және сайлау жүйелерін жетілдіруге бағытталған заң жобалары;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) алдағы қаржы жылына арналған республикалық бюджет туралы, сондай-ақ тиісті қаржы жылына арналған республикалық бюджет туралы заңға өзгерістер мен толықтырулар енгізуді көздейтін заң жобалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      5) қорғаныс, ұлттық қауіпсіздік, құқық қорғау қызметі және сот төрелігін жүзеге асыру салаларындағы құқықтық қатынастарды регламенттейтін заң жобалары;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасы Конституциясының 60-бабының 4-тармағына сәйкес әзірленген заң жобалары, сондай-ақ Үкіметтің заң күші бар уақытша қаулыларының жобалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1209,55 +1491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>