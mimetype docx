--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9da9e8" w14:textId="a9da9e8">
+    <w:p w14:paraId="edf07fc" w14:textId="edf07fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1911,87 +1911,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Жоғарғы Сотының Төрағасы уәкілетті орган басшысының ұсыныстары негізінде жыл сайын жергілікті соттарда тағылымдамадан өту үшін бос орындарды бөлуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тағылымдамадан өтуге арналған орындар облыста, астанада және республикалық маңызы бар қалаларда судьялардың болжанатын бос орындарының саны негізінде, бірақ әрбір облыс, астана және республикалық маңызы бар қала үшін кемінде үш орыннан бөлінеді.</w:t>
+      Тағылымдамадан өтуге арналған орындар астанада, облыста және республикалық маңызы бар қалаларда судьялардың болжанатын бос орындарының саны негізінде, бірақ астана, әрбір облыс және республикалық маңызы бар қалалар үшін кемінде үш орыннан бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судья лауазымына кандидаттар бос орындардың бөлінуіне сәйкес тағылымдамаға қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тағылымдамадан өту судья лауазымына кандидаттың тұрғылықты жері бойынша тіркелген облыс, астана және республикалық маңызы бар қалалар аумағындағы жергілікті соттарда жүзеге асырылады. Тұрғылықты жері бойынша тағылымдамадан өту үшін бос орындар болмаған жағдайда кандидат басқа облыста, астанада және республикалық маңызы бар қалаларда бос орындар болған жағдайда тағылымдамадан өтуге рұқсат беру туралы өтінішпен Тағылымдамадан өтуге адамдарды іріктеу жөніндегі комиссияға (бұдан әрі – Комиссия) жүгінуге құқылы.</w:t>
+      Тағылымдамадан өту судья лауазымына кандидаттың тұрғылықты жері бойынша тіркелген астана, облыс және республикалық маңызы бар қалалар аумағындағы жергілікті соттарда жүзеге асырылады. Тұрғылықты жері бойынша тағылымдамадан өту үшін бос орындар болмаған жағдайда кандидат астанада, басқа облыста және республикалық маңызы бар қалаларда бос орындар болған жағдайда тағылымдамадан өтуге рұқсат беру туралы өтінішпен Тағылымдамадан өтуге адамдарды іріктеу жөніндегі комиссияға (бұдан әрі – Комиссия) жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары Сот Кеңесінің бос лауазымға тағайындау туралы ұсынымын алған адамдарға тағылымдамадан өтуге рұқсат беру тағылымдамадан өтуге бос орындардың бөлінуіне қарамастан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2051,51 +2051,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Жарлығымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР Президентінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16626,55 +16666,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17000,31 +17040,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>