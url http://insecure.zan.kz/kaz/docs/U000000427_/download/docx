--- v0 (2025-10-03)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27ab489" w14:textId="27ab489">
+    <w:p w14:paraId="9d59243" w14:textId="9d59243">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -423,51 +423,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Орталық мемлекеттік органдардың басшылары, облыстардың, республикалық маңызы бар қалалардың және астананың әкімдері ведомстволардың санын, мемлекеттік органдардың штат санының лимиттерін, олардың басшы лауазымды адамдарының санын ұлғайтуды Мемлекет басшысымен не ол уәкілеттік берген Қазақстан Республикасы Президентінің Әкімшілігімен келіссін.</w:t>
+      1-1. Үкіметтің құрамына кірмейтін орталық мемлекеттік органдардың басшылары, астананың, облыстардың және республикалық маңызы бар қалалардың әкімдері ведомстволардың санын, мемлекеттік органдардың штат санының лимиттерін, олардың басшы лауазымды адамдарының санын ұлғайтуды Мемлекет басшысымен не ол уәкілеттік берген Қазақстан Республикасы Президентінің Әкімшілігімен келіссін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың штат санының лимитін ұлғайту:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -496,87 +496,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық мемлекеттік органдар немесе олардың ведомстволары құрылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасының әкiмшiлiк-аумақтық құрылысы туралы" Қазақстан Республикасының Заңына сәйкес әкімшілік-аумақтық құрылыс өзгерген;</w:t>
+      "Қазақстан Республикасының әкiмшiлiк-аумақтық құрылысы туралы" Қазақстан Республикасының Конституциялық заңына сәйкес әкімшілік-аумақтық құрылыс өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің тапсырмасы бойынша өзге жағдайларды қоспағанда, Қазақстан Республикасының Үкіметі айқындайтын тәртіппен бос штат бірліктерін мемлекеттік органдар арасында қайта бөлу жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметі Аппаратының, Қазақстан Республикасы Парламенті палаталары аппараттарының, Қазақстан Республикасы Сот әкімшілігінің, құқық қорғау, арнаулы мемлекеттік органдардың, азаматтық қорғау органдарының, Қазақстан Республикасы Қорғаныс министрлігінің, сондай-ақ штат санының лимиті 100 бірліктен аз мемлекеттік органдардың бос штат бірліктері мемлекеттік органдар арасында қайта бөлуге жатпайды.</w:t>
+      Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметі Аппаратының, Қазақстан Республикасының Құрылтайы Аппаратының, Қазақстан Республикасы Сот әкімшілігінің, құқық қорғау, арнаулы мемлекеттік органдардың, азаматтық қорғау органдарының, Қазақстан Республикасы Қорғаныс министрлігінің, сондай-ақ штат санының лимиті 100 бірліктен аз мемлекеттік органдардың бос штат бірліктері мемлекеттік органдар арасында қайта бөлуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық мемлекеттік органдар (Қазақстан Республикасы Президентінің Әкімшілігін, Қазақстан Республикасы Үкіметінің Аппаратын қоспағанда) мен жергілікті атқарушы органдардың штат санының лимиттерін ұлғайту жөніндегі ұсыныстар Үкіметтің және мемлекеттік қызмет істері жөніндегі уәкілетті органның тиісті қорытындылары ескеріле отырып қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -656,51 +656,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Президентінің 21.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 709</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жарлықтарымен.</w:t>
+        <w:t xml:space="preserve">; 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) Жарлықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1053,55 +1093,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>