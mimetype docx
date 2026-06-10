--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="115e465" w14:textId="115e465">
+    <w:p w14:paraId="3114a12" w14:textId="3114a12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,130 +76,292 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Пилоттық жоба шеңберінде блоктық бюджет жұмысын үйлестіру жөнінде комиссия құру туралы</w:t>
+        <w:t>Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын үйлестіру жөнінде комиссия құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің 2024 жылғы 2 қарашадағы № 152-ө Өкімі</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің 2024 жылғы 2 қарашадағы № 152-ө Өкімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Өкімнің тақырыбы жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Пилоттық жоба шеңберінде блоктық бюджет жұмысы барысындағы мәселелерді қарау бойынша ұсыныстар тұжырымдау мақсатында: </w:t>
+        <w:t>
+      Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысы барысындағы мәселелерді қарау бойынша ұсыныстар тұжырымдау мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы өкімге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес құрамда Пилоттық жоба шеңберінде блоктық бюджет жұмысын үйлестіру жөніндегі комиссия (бұдан әрі – Комиссия) құрылсын. </w:t>
+        <w:t xml:space="preserve"> сәйкес құрамда Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын үйлестіру жөніндегі комиссия (бұдан әрі – Комиссия) құрылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қоса беріліп отырған Комиссия туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -212,54 +374,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комиссия жыл сайын, есепті қаржы жылынан кейінгі 31 наурыздан кешіктірмей, Қазақстан Республикасы Үкіметінің қарауына пилоттық жоба шеңберінде блоктық бюджет жұмысын жетілдіру жөнінде ұсыныс беріп тұрсын.</w:t>
+      3. Комиссия жыл сайын, есепті қаржы жылынан кейінгі 31 наурыздан кешіктірмей Қазақстан Республикасы Үкіметінің қарауына пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын жетілдіру жөнінде ұсыныстар беріп тұрсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -493,112 +717,281 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пилоттық жоба шеңберінде блоктық бюджет жұмысын үйлестіру жөніндегі комиссия туралы ереже</w:t>
+        <w:t xml:space="preserve"> Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын үйлестіру жөніндегі комиссия туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пилоттық жоба шеңберінде блоктық бюджет жұмысын үйлестіру жөніндегі комиссия (бұдан әрі – Комиссия) Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
+      1. Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын үйлестіру жөніндегі комиссия (бұдан әрі – Комиссия) Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комиссия қызметінің мақсаты пилоттық жоба шеңберінде блоктық бюджет жұмысын жетілдіру болып табылады.</w:t>
+      2. Комиссия қызметінің мақсаты пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын жетілдіру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Комиссия өз қызметін Қазақстан Республикасының Конституциясына, Қазақстан Республикасының Бюджет кодексіне, заңнамалық және өзге де нормативтік құқықтық актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -649,54 +1042,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Комиссияның міндеттері блоктық бюджет жұмысы бойынша ұсыныстар мен ұсынымдар тұжырымдау, сондай-ақ пилоттық жоба шеңберінде қатысушыларды үйлестіру болып табылады.</w:t>
+      6. Комиссияның міндеттері блоктық бюджеттеу жұмысы мәселесі бойынша ұсыныстар мен ұсынымдар тұжырымдау, сондай-ақ пилоттық жоба шеңберінде қатысушыларды үйлестіру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комиссияның қызметін ұйымдастыру және оның тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -892,3370 +1347,3142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 152-ө өкіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Пилоттық жоба шеңберінде блоктық бюджет жұмысын үйлестіру жөніндегі комиссияның құрамы</w:t>
+        <w:t xml:space="preserve"> Пилоттық жоба шеңберінде блоктық бюджеттеу жұмысын үйлестіру жөніндегі комиссияның құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Құрам жаңа редакцияда - ҚР Премьер-Министрінің 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Такиев Мәди Төкешұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы министрі, төраға;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрі, төраға</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темірбеков Дәурен Оденұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы вице-министрі, төрағаның орынбасары;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы вице-министрі, төрағаның орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахметов Олжас Қалымтайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Қаржы министрлігінің Бюджет заңнамасы департаменті директорының орынбасары, хатшы;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Қаржы министрлігінің Бюджеттік процесс әдіснамасы департаменті директорының орынбасары, хатшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Энгель </w:t>
-[...24 lines deleted...]
-            <w:tcBorders/>
+Энгель Юлия Федоровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Жоғары аудиторлық палатасының мүшесі (келісу бойынша);</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Жоғары аудиторлық палатасының мүшесі (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахмедьяр Әлібек Ғазизұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі төрағасының орынбасары (келісу бойынша);</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі төрағасының орынбасары (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әмрин Азамат Кемеңгерұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика вице-министрі;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика бірінші вице-министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарасбаев Серік Маратұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Туризм және спорт вице-министрі;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Туризм және спорт вице-министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбрайханов Ерболат Мақсұтханұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Су ресурстары және ирригация вице-министрі;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Су ресурстары және ирригация вице-министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...30 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алпысов Ермек Амантайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қарағанды облысы әкімінің орынбасары;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды облысы әкімінің орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайыпов Тілепберген Ерсайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Батыс Қазақстан облысы әкімінің орынбасары;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан облысы әкімінің орынбасары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имашев Данияр Мұратұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің аппарат басшысы (келісу бойынша);</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің аппарат басшысы (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмабаев Дархан Бақытжанұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Превенция қызметінің басшысы (келісу бойынша);</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Үкіметінің Аппараты Экономикалық бөлімінің меңгерушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдасүгірова Жанар Әлібиқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Үкіметі Аппаратының Экономикалық бөлімінің меңгерушісі (келісу бойынша);</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрлігі Әлеуметтік сала бюджеті департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әшім Айгүл Әшімқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы министрлігі Әлеуметтік сала бюджеті департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Туризм және спорт министрлігі Қаржы департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейсембаев Олжас Жылқайдарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Туризм және спорт министрлігі Қаржы департаментінің директоры; </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрлігі Бюджеттік процесс әдіснамасы департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муллабаева Гульором Фармановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы министрлігі Бюджет заңнамасы департаментінің директоры; </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Бюджет саясаты департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есдәулетова Әлия Аманбайқызы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Бюджет саясаты департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Инвестициялық саясат департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исмағұлов Сейілхан Қалиақбарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Инвестициялық саясат департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрлігі Бюджеттік жоспарлау департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылышпаев Дінмұхамед Ғайдарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы министрлігі Бюджеттік жоспарлау департаментінің директоры; </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Мемлекеттік басқару жүйесін дамыту департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...74 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсұтов Нұрлан Мақсұтұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Мемлекеттік басқару жүйесін дамыту департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Өңірлік даму департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...74 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молдаш Ғалымжан Өмірәліұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Өңірлік даму департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Су ресурстары және ирригация министрлігі Қаржы департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыңбаев Маханбет Бақытжанұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Су ресурстары және ирригация министрлігі Мемлекеттік активтерді басқару және бюджеттік саясат департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Өңірлерді талдау және жергілікті өзін-өзі басқаруды дамыту департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...74 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оспанов Әуесхан Алтайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Өңірлерді талдау және жергілікті өзін өзі басқаруды дамыту департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Стратегиялық талдау және даму департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махметов Момыш Елтайұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ұлттық экономика министрлігі Стратегиялық талдау және даму департаментінің директоры;</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы министрлігі Агроөнеркәсіптік кешен, табиғи ресурстар, құрылыс және тұрғын үй-коммуналдық шаруашылығы бюджеті департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...48 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хисматулин Вагиз Раилович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Қаржы министрлігі Агроөнеркәсіп кешен, табиғи ресурстар, құрылыс және тұрғын үй-коммуналдық шаруашылығы бюджеті департаментінің директоры; </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық экономика министрлігі Макроэкономикалық талдау және болжау департаментінің директоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...74 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құдайбергенов Олжас Әбдімәлікұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...139 lines deleted...]
-"Стратегиялық бастамалар орталығы" жауапкершілігі шектеулі серіктестігінің бас әріптесі (келісу бойынша).</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Стратегиялық бастамалар орталығы" жауапкершілігі шектеулі серіктестігінің бас әріптесі (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4581,31 +4808,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>