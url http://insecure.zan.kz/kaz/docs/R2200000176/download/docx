--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5189c9d" w14:textId="5189c9d">
+    <w:p w14:paraId="dd20fe2" w14:textId="dd20fe2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -377,1813 +377,1085 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 27 қазандағы</w:t>
+              <w:t>2022 жылғы 12 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 176-ө өкіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Мемлекеттік тіл саясатын іске асыру жөніндегі комиссияның құрамы</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Үкiметiнiң жанындағы Мемлекеттік тіл саясатын іске асыру жөніндегі комиссияның құрамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Құрам жаңа редакцияда - ҚР Премьер-Министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Премьер-Министрінің орынбасары – Мәдениет және ақпарат министрі, төраға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Ғылым және жоғары білім министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тіл саясаты комитетінің төрағасы, хатшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Оқу-ағарту министрі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Туризм және спорт министрі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Парламенті Сенатының депутаты (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Парламенті Сенатының депутаты (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Парламенті Мәжілісінің депутаты (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Парламенті Мәжілісінің депутаты (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Парламенті Мәжілісінің депутаты (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыртқы істер министрінің орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Жасанды интеллект және цифрлық даму вице-министрі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы вице-министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің Әкімшілігі Ішкі саясат бөлімінің меңгерушісі (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан халқы Ассамблеясы төрағасының орынбасары, Қазақстан Республикасы Президентінің Әкімшілігі Қазақстан халқы Ассамблеясы хатшылығының меңгерушісі (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Үкіметі Аппаратының Әлеуметтік даму бөлімінің меңгерушісі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Халықаралық "Қазақ тілі" қоғамы" қоғамдық бірлестігінің президенті (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрлігі Ғылым комитетінің "А. Байтұрсынов атындағы Тіл білімі институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының директоры (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтеулиев Бауыржан Бабажанұлы – "Turkistan" халықаралық газетінің бас редакторы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бектұр Тимур Амантайұлы – IT-сарапшы, жасанды интеллект саласының зерттеушісі (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көпжасарұлы Ерқанат – журналист, "Qazaqstan" ұлттық телеарнасының жүргізушісі (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тен Владислав – "ТЕНмен тіл үйрен" жобасының авторы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Премьер-Министрінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2022 жылғы 27 қазандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 176-ө өкіміне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Мемлекеттік тіл саясатын іске асыру жөніндегі комиссия туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің 28.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...93 lines deleted...]
-      Қазақстан Республикасының Ғылым және жоғары білім министрлігі Тіл саясаты комитетінің төрағасы, хатшы</w:t>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің төрағасы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік тіл саясатын іске асыру жөніндегі комиссия (бұдан әрі – Комиссия) Қазақстан Республикасы Үкіметінің жанынан консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комиссия өз қызметінде Қазақстан Республикасының Конституциясын, Қазақстан Республикасының заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, Қазақстан Республикасының өзге де нормативтік құқықтық актілерін, сондай-ақ осы Ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...1240 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Комиссия қызметінің мақсаты мемлекеттік тіл саясатын тиімді іске асыруды қамтамасыз ету болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының Ғылым және жоғары білім министрлігі Комиссияның жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия отырыстары қажетіне қарай, бірақ жылына екі реттен сиретпей өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссияның негізгі міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік тіл саясатын жетілдіру, оның ішінде қазақ тілі әліпбиін латын графикасына көшіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік тілді кешенді және жүйелі дамыту, оның қолданыс аясын кеңейту, үйлесімді тіл саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықаралық қарым-қатынастағы мемлекеттік тілдің рөлі мен орны, шетелде оның қолданыс аясын кеңейту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органдардың мемлекеттік тіл саясатын іске асыру жөніндегі қызметін ақпараттық, әдістемелік және ұйымдастырушылық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік тіл саясаты саласындағы нормативтік құқықтық актілерді жетілдіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) мемлекеттік тіл саясатын іске асырудың және оны ғылым мен мәдениет тіліне айналдырудың ғылыми аспектілерін қарау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орталық мемлекеттік және жергілікті атқарушы органдар, квазимемлекеттік сектор ұйымдары мен мемлекеттік емес ұйымдар басшыларының тіл саясаты бойынша есептерін тыңдаудың нәтижелері бойынша ұсынымдар мен ұсыныстарды тұжырымдау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комиссияның жұмысын ұйымдастыру және оның тәртібі Қазақстан Республикасы Үкіметінің 1999 жылғы 16 наурыздағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2337,412 +1609,412 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 176-ө өкіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақ тілі әліпбиін латын графикасына көшіру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Премьер-Министрінің 2017 жылғы 14 қарашадағы № 153-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақ тілі әліпбиін латын графикасына көшіру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Премьер-Министрінің 2017 жылғы 14 қарашадағы № 153-ө өкіміне өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің 2018 жылғы 26 қыркүйектегі № 122-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың кейбір мәселелері туралы" Қазақстан Республикасы Премьер-Министрінің 2018 жылғы 29 қарашадағы № 152-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақ тілі әліпбиін латын графикасына көшіру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Премьер-Министрінің 2017 жылғы 14 қарашадағы № 153-ө өкіміне өзгеріс енгізу туралы" Қазақстан Республикасы Премьер-Министрінің 2019 жылғы 11 ақпандағы № 17-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Премьер-Министрінің 2019 жылғы 29 мамырдағы № 96-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақ тілі әліпбиін латын графикасына көшіру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Премьер-Министрінің 2017 жылғы 14 қарашадағы № 153-ө өкіміне өзгеріс енгізу туралы" Қазақстан Республикасы Премьер-Министрінің 2019 жылғы 17 қыркүйектегі № 174-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақ тілі әліпбиін латын графикасына көшіру жөніндегі ұлттық комиссия туралы" Қазақстан Республикасы Премьер-Министрінің 2017 жылғы 14 қарашадағы № 153-ө өкіміне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Премьер-Министрінің 2021 жылғы 26 мамырдағы № 93-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 29 сәуірдегі № 268 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне енгізілетін өзгерістер мен толықтырулардың 8-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3068,31 +2340,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>