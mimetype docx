--- v0 (2025-10-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="13dbe3b" w14:textId="13dbe3b">
+    <w:p w14:paraId="d07532b" w14:textId="d07532b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -460,51 +460,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2022 жылғы 11 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 167-ө өкіміне</w:t>
+              <w:t>№ 167 өкіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -512,883 +512,723 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орнықты даму мақсаттары жөніндегі үйлестіру кеңесінің құрамы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Құрамға өзгерістер енгізілді - ҚР Үкіметінің 17.03.2023 </w:t>
+      Ескерту. Құрам жаңа редакцияда - ҚР Премьер-Министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 236</w:t>
+        <w:t>№ 99-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; ҚР Премьер-Министрінің 19.10.2023 </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="4"/>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан тарапынан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z21" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрі, төраға</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика вице-министрі, төрағаның орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық экономика министрлігі аппаратының басшысы, хатшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің төрағасы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ауыл шаруашылығы министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Әділет министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ғылым және жоғары білім министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Денсаулық сақтау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Оқу-ағарту министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Сауда және интеграция министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Су ресурстары және ирригация министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Төтенше жағдайлар министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Туризм және спорт министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ішкі істер министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Энергетика министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржылық мониторинг агенттігі төрағасының орынбасары (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі төрағасының орынбасары (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі төрағасының орынбасары (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Жасанды интеллект және цифрлық даму бірінші вице-министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мәдениет және ақпарат бірінші вице-министрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сыртқы істер министрінің орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының басшысы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің Аппараты Экономикалық бөлімінің меңгерушісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Экономикалық зерттеулер институты" акционерлік қоғамының басқарма төрағасы (келісу бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық ұйымдар тарапынан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z23" w:id="6"/>
-[...639 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біріккен Ұлттар Ұйымының Қазақстан Республикасындағы резидент-үйлестірушісі (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...69 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріккен Ұлттар Ұйымы Даму Бағдарламасының тұрақты өкілі (келісу бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропалық Одақтың Қазақстандағы өкілдігінің басшысы (келісу бойынша).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1482,356 +1322,356 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 167-ө өкімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="41"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орнықты даму мақсаттары жөніндегі үйлестіру кеңесі туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z7" w:id="42"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z8" w:id="43"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Орнықты даму мақсаттары жөніндегі үйлестіру кеңесі (бұдан әрі – Кеңес) Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z9" w:id="44"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кеңес Қазақстан Республикасында орнықты даму мақсаттарын (бұдан әрі – ОДМ) ілгерілету бойынша ұсыныстар мен ұсынымдар әзірлеу үшін құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z10" w:id="45"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кеңес өз қызметінде Қазақстан Республикасының Конституциясын және заңдарын, Қазақстан Республикасының өзге де нормативтік құқықтық актілерін, сондай-ақ осы Ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z11" w:id="46"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының Ұлттық экономика министрлігі Кеңестің жұмыс органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z12" w:id="47"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Экономикалық зерттеулер институты" акционерлік қоғамы сараптамалық-талдау жұмыстарын жүргізетін Кеңес хатшылығы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z13" w:id="48"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кеңестің отырыстары қажеттілігіне қарай өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z14" w:id="49"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кеңестің міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z15" w:id="50"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кеңестің негізгі міндеттері ОДМ-ды іске асыру жөніндегі бірыңғай саясатты қалыптастыру жөніндегі ұсыныстарды қарау және әзірлеу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z16" w:id="51"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кеңестің қызметін ұйымдастыру және оның тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z17" w:id="52"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кеңестің қызметін ұйымдастыру және оның тәртібі Қазақстан Республикасы Үкіметінің 1999 жылғы 16 наурыздағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>