--- v2 (2026-07-27)
+++ v3 (2026-10-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="49e418a" w14:textId="49e418a">
+    <w:p w14:paraId="62b5ae6" w14:textId="62b5ae6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -673,51 +673,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағыттарды есептеу – бағыттарға кіретін құрамдауыштардың немесе статистикалық/сауалнамалық деректердің арифметикалық орташа мәнін анықтау арқылы жүргізілетін есептеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) балаларға арналған бюджет – республикалық, облыстық, республикалық маңызы бар қалалар, астана, аудандық (облыстық маңызы бар қала) бюджеттерден балалардың қажеттіліктеріне бағдарланған, балаларға арналған бюджет шығыстары;</w:t>
+      2) балаларға арналған бюджет – республикалық бюджеттен, астана, облыс, республикалық маңызы бар қала, аудан (облыстық маңызы бар қала) бюджеттерінен қаржыландырылатын, балаларға арналған және балалардың қажеттіліктеріне бағдарланған бюджет шығыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) балалардың қажеттіліктеріне бағдарланған бюджет шығыстары – бұл балалардың қажеттіліктеріне бағдарланған бюджеттік бағдарламалар/кіші бағдарламалар бойынша тікелей және жанама шығыстардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
@@ -882,71 +882,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгерістер енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімімен.</w:t>
+        <w:t xml:space="preserve">; 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1030,71 +1050,91 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
+      Ескерту. Қосымшаға өзгерістер енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өкімімен.</w:t>
+        <w:t xml:space="preserve">; 15.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бала" бағыты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -14697,51 +14737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үймен қамтамасыз етілген жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың кезекте тұрған осы санаттағы азаматтардың жалпы санындағы үлесі, %</w:t>
+Тұрғын үймен қамтамасыз етілген жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың тұрғын үйге кезекте тұрған осы санаттағы Қазақстан Республикасы азаматтарының жалпы санына шаққандағы үлесі, %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14769,51 +14809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар санының тұрғын үй кезегінде тұрған осы санаттағы азаматтардың жалпы санына арақатынасы</w:t>
+Жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар санының тұрғын үйге кезекте тұрған осы санаттағы Қазақстан Республикасы азаматтарының жалпы санына арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14872,87 +14912,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=AP×100,</w:t>
-[...35 lines deleted...]
-A – тұрғын үй алған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың саны;</w:t>
+S=AP×100,  мұндағы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S – тұрғын үймен қамтамасыз етілген жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың тұрғын үйге кезекте тұрған осы санаттағы Қазақстан Республикасы азаматтарының жалпы санына шаққандағы үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A – тұрғын үй алған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар саны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 P – тұрғын үй алуға кезекте тұрған осы санаттағы азаматтардың жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15132,51 +15172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО, ҚР ӨҚМ</w:t>
+ЖАО, ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24729,51 +24769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды қолдауға және дамытуға бағытталған облыстың, республикалық маңызы бар қалалардың, астананың, ауданның (облыстық маңызы бар қаланың) республикалық немесе жергілікті бюджеттік бағдарламалары/кіші бағдармалары бойынша нақты шығыстар сомасының республикалық/жергілікті бюджеттердің жоспарлы шығындарының жалпы көлеміне арақатынасы</w:t>
+Балаларды қолдауға және дамытуға бағытталған астананың, облыстардың, республикалық маңызы бар қалалардың, ауданның (облыстық маңызы бар қаланың) республикалық немесе жергілікті бюджеттік бағдарламалары/кіші бағдармалары бойынша нақты шығыстар сомасының республикалық/жергілікті бюджеттердің жоспарлы шығындарының жалпы көлеміне арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24831,358 +24871,356 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...126 lines deleted...]
-балаларға арналған шығыстарды қамтитын бюджеттік бағдарламаның/кіші бағдарламаның атауы;</w:t>
+              <w:t>
+S = GF×100, мұндағы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S – балалардың қажеттіліктеріне бағытталған нақты шығындардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – астана, облыс, республикалық маңызы бар қала, аудан (облыстық маңызы бар қала) бюджеттерінің республикалық немесе жергілікті бюджеттік бағдарламалары бойынша балаларды қолдау мен дамытуға бағытталған нақты шығыстар сомасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>F – республикалық бюджет пен астана, облыстар, республикалық маңызы бар қалала, аудан (облыстық маңызы бар қала) бюджеттерінің жалпы нақты шығыстар көлемі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардың қажеттіліктеріне арналған шығыстар мына бағыттар бойынша айқындалады: денсаулық сақтау, білім беру, әлеуметтік қорғау, қауіпсіздік, инфрақұрылым, мәдениет және спорт, сондай-ақ балалардың мүдделерін қозғайтын және мемлекет тарапынан қаржыландырылатын өзге де бағыттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық мемлекеттік органдар – республикалық бюджеттік бағдарламалардың/кіші бағдарламалардың бюджеттік бағдарламалар әкімшілері және мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органдар есепті жылдан кейінгі жылдың 1 сәуіріне дейін Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне балаларға арналған бюджет бойынша есептілікті ұсынады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларға арналған бюджет бойынша есептілікте мынадай ақпарат қамтылуға тиіс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балаларға арналған шығыстарды қамтитын бюджеттік бағдарлама/кіші бағдарламаның атауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 балалардың қажеттіліктеріне бағытталған тиісті бюджеттік бағдарлама/кіші бағдарлама бойынша жоспарлы және нақты шығыстар сомасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бенефициар-балаларды бөле отырып, тиісті бюджеттік бағдарлама/кіші бағдарлама бойынша бенефициарлар саны.</w:t>
-[...17 lines deleted...]
-Балаларға арналған бюджетте бюджеттік бағдарламалар/кіші бағдарламалар бойынша тікелей және жанама шығыстар қамтылуға тиіс.</w:t>
+бюджеттік бағдарлама/кіші бағдарлама бойынша бенефициарлар саны, бенефициар арқылы балаларды бөліп көрсету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларға арналған бюджет бюджеттік бағдарламалар/кіші бағдарламалар бойынша тікелей және жанама шығыстарды қамтуға тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларға арналған бюджетті қалыптастыру кезінде бюджеттік бағдарлама/кіші бағдарлама бойынша тікелей шығыстар толық көлемде ескеріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарлама/кіші бағдарлама бойынша жанама шығыстар мынадай формула бойынша айқындалады:</w:t>
-[...89 lines deleted...]
-Nt – бюджеттік бағдарлама шеңберінде қаржыландырылатын бенефициарлардың жалпы саны</w:t>
+Бюджеттік бағдарлама/кіші бағдарлама бойынша жанама шығыстар мына формула бойынша айқындалады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ei=Eg×NkNt, мұндағы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ei – бюджеттік бағдарлама/кіші бағдарлама бойынша балаларға арналған жанама шығыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Eg – бюджеттік бағдарлама/кіші бағдарлама бойынша жалпы нақты шығыстар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Nk – бюджеттік бағдарлама/кіші бағдарлама шеңберінде қаржыландырумен қамтылған балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nt – бюджеттік бағдарлама/кіші бағдарлама шеңберінде қаржыландырылатын бенефициарлардың жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -33943,69 +33981,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>100 000 балаға шаққанда кәмелетке толмағандар жасаған немесе олардың қатысуымен болған қылмыстық құқық бұзушылықтар саны, бірлік</w:t>
+              <w:t>
+14-17 жастағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 000 балаға шаққанда кәмелетке толмағандар жасаған немесе олардың қатысуымен болған қылмыстық құқық бұзушылықтар саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -34033,51 +34072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қылмыс деңгейі – аудан, облыс, республика халқының белгілі бір санына есептегенде тіркелген қылмыстар саны. Кәмелетке толмағандар арасында қылмыстардың таралу коэффициентін анықтау үшін формула мәніне 14-17 жастағы адамдар саны қосылады</w:t>
+Қылмыстылық деңгейі – аудан, облыс, Қазақстан Республикасы халқының белгілі бір санына есептегенде тіркелген қылмыс саны. Кәмелетке толмағандар арасында қылмыстың таралу коэффициентін анықтау үшін формула мәніне 14-17 жастағы адамдар саны қосылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -34136,105 +34175,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C=NP14-17×100 000</w:t>
-[...53 lines deleted...]
-N – кәмелетке толмағандар жасаған немесе олардың қатысуымен болған қылмыстық құқық бұзушылықтар саны (жылына); </w:t>
+C = NP14-17×100 000, мұндағы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C – 14-17 жастағы 100000 балаға шаққанда кәмелетке толмағандар жасаған немесе олардың қатысуымен болған қылмыстық құқық бұзушылық саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – кәмелетке толмағандар жасаған немесе олардың қатысуымен болған қылмыстық құқық бұзушылықтар саны (жылына);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 P14-17 – 14-17 жастағы адамдардың орташа жылдық саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -38225,55 +38246,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>