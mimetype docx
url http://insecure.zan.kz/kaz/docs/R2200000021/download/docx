--- v0 (2025-11-06)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9df96d" w14:textId="a9df96d">
+    <w:p w14:paraId="c7f2c48" w14:textId="c7f2c48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Балалардың хал-ахуал индексін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің 2022 жылғы 1 ақпандағы № 21-ө өкімі</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің 2022 жылғы 1 ақпандағы № 21-ө өкімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Балалардың әртүрлі салалардағы жағдайын жақсарту жөніндегі ұлттық саясаттың тиімділігін қадағалау мақсатында: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -171,95 +171,157 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – индекс) бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Білім және ғылым министрлігі:</w:t>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының Оқу-ағарту министрлігі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жыл сайын 1 маусымға қарай индекске мониторинг жүргізуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индекс мониторингінің қорытындыларын Қазақстан Республикасындағы балалардың жағдайы туралы мемлекеттік баяндамаға енгізуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мүдделі орталық мемлекеттік және жергілікті атқарушы органдар құзыреті шеңберінде жыл сайын (1 сәуірден кешіктірмей) өткен күнтізбелік жылғы статистикалық деректердің толтырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -691,51 +753,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) деректерді нормаға айналдыру – деректердің бастапқы (туынды) мәндерін нормалық (орташа) мәнге айналдыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жанама шығыстар – балаларды қолдауға және дамытуға тікелей және біржақты бағытталмаған, бірақ халықтың барлық жас санаттарын, оның ішінде балаларды қамтитын нақты шығыстар (мысалы, балалар бөлімшесі бар аурухананы ұстау (жалпы шығыстардағы үлесі); оңалту орталықтарында қарттарға, мүгедектерге, оның ішінде мүгедек балаларға арнаулы әлеуметтік қызметтер көрсету (игілік алушылардың кең ауқымы) және т. б.);</w:t>
+      6) жанама шығыстар – балаларды қолдауға және дамытуға тікелей және біржақты бағытталмаған, бірақ халықтың барлық жас санаттарын, оның ішінде балаларды қамтитын нақты шығыстар (мысалы, балалар бөлімшесі бар аурухананы ұстау (жалпы шығыстардағы үлесі); оңалту орталықтарында қарттарға, мүгедектігі бар адамдарға, оның ішінде мүгедектігі бар балаларға арнаулы әлеуметтік қызметтер көрсету (игілік алушылардың кең ауқымы) және т. б.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) статистикалық/сауалнамалық деректер – балалардың әртүрлі салалардағы, оның ішінде өңірлер бойынша жағдайын сипаттайтын көрсеткіштер; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
@@ -795,50 +857,112 @@
         <w:t>
       10) мониторинг – балалардың игілігі саласындағы ұлттық саясаттың тиімділігі туралы ақпаратты жинауды, өңдеуді, талдауды, сақтауды және таратуды ұйымдастыру нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тікелей шығыстар – кәмелетке толғанға дейін балаларды қолдауға және дамытуға тікелей және біржақты бағытталған нақты шығыстар (мысалы, жалпы білім беретін мектептер мен мектепке дейінгі білім беру ұйымдарының, балалар кітапханаларының, балаларға арналған спорт мектептері мен секцияларының, оқушылар сарайларының жұмыс істеуіне, балалардың қоғамдық көлікте тегін жүруін қамтамасыз етуге, балалар ауруханаларына және т.б. арналған шығындар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -891,50 +1015,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Балалардың хал-ахуал индексіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бала" бағыты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -953,139 +1115,137 @@
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...87 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1227,57 +1387,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1883,57 +2047,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2428,57 +2596,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2973,57 +3145,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3501,57 +3677,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4029,57 +4209,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4574,57 +4758,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5102,57 +5290,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5630,57 +5822,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6158,57 +6354,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6686,57 +6886,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7214,57 +7418,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7688,57 +7896,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7905,87 +8117,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ББЖМ=БЖ1+БЖ2+ ...БЖnn=i=1nБЖin</w:t>
-[...35 lines deleted...]
-ББЖМ – жалпы білім беретін мектептердің барлық оқушылары бойынша білім алушылардың білім жетістіктерін мониторингтеу (ББЖМ) нәтижелерінің орташа көрсеткіші;</w:t>
+ББЖМ=БЖ1+БЖ2+…БЖnn=∑ni=1БЖin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: ББЖМ – жалпы білім беретін мектептердің барлық оқушылары бойынша білім алушылардың білім жетістіктерін мониторингтеу (ББЖМ) нәтижелерінің орташа көрсеткіші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БЖ – жалпы білім беретін мектеп оқушыларының жетістіктері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8183,90 +8387,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР БҒМ</w:t>
+ҚР ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8330,51 +8538,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖОО-ға түсу кезінде шекті деңгейден (ұлттық және медициналық ЖОО-лар – 65 балл, "білім беру", "ауыл шаруашылығы ғылымдары" және "ветеринария" мамандықтарының топтары бойынша – 60 балл, университеттер – 50 балл) өткен жалпы білім беретін мектеп бітірушілері санының ҰБТ-ға қатысқан жалпы білім беретін мектеп бітірушілерінің жалпы санына арақатынасы</w:t>
+ЖЖОКБҰ-ға түсу кезінде шекті деңгейден (ұлттық ЖЖОКБҰ – кемінде 65 балл, ағымдағы күнтізбелік жылы жаңадан құрылған және білім беру қызметімен айналысуға арналған лицензия және (немесе) лицензияға қосымшаны алған ұлттық ЖЖОКБҰ және басқа  ЖЖОКБҰ – кемінде 50 балл, ал "Педагогикалық ғылымдар" білім беру саласы бойынша – кемінде 75 балл, "Денсаулық сақтау" білім беру саласы бойынша – кемінде 70 балл, "Ауыл шаруашылығы және биоресурстар", "Ветеринария" білім беру салалары бойынша – кемінде 50 балл, "Құқық" даярлау бағыты бойынша – кемінде 75 балл) өткен жалпы білім беретін мектеп бітірушілері санының ҰБТ-ға қатысқан жалпы білім беретін мектеп бітірушілерінің жалпы санына арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8433,105 +8641,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=NP×100</w:t>
-[...53 lines deleted...]
-N – ЖОО-ға түсу кезінде шекті деңгейден (ұлттық және медициналық ЖОО-лар – 65 балл, "білім беру", "ауыл шаруашылығы ғылымдары" және "ветеринария" мамандықтарының топтары бойынша – 60 балл, классикалық университеттер – 50 балл) өткен жалпы білім беретін мектеп бітірушілерінің саны;</w:t>
+S=NP×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – ЖЖОКБҰ-ға түсу кезінде шекті деңгейден өткен жалпы білім беретін мектеп бітірушілерінің үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – ҰБТ-дан өткен және оның нәтижелері бойынша шекті деңгей жинаған (ұлттық ЖЖОКБҰ – кемінде 65 балл, ағымдағы күнтізбелік жылда жаңадан құрылған ұлттық ЖЖОКБҰ және білім беру қызметімен айналысуға арналған лицензия және (немесе) лицензияға қосымша алған және басқа ЖЖОКБҰ – кемінде 50 балл, ал "Педагогикалық ғылымдар" білім беру саласы бойынша – кемінде 75 балл, "Денсаулық сақтау" білім беру саласы бойынша – кемінде 70 балл, "Ауыл шаруашылығы және биоресурстар", "Ветеринария" білім беру салалары бойынша – кемінде 50 балл, "Құқық" даярлау бағыты бойынша – кемінде 75 балл) жалпы білім беретін мектеп бітірушілерінің саны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 P – ҰБТ-ға қатысқан жалпы білім беретін мектеп бітірушілерінің жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8711,72 +8901,1017 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР БҒМ Ұлттық тестілеу орталығы</w:t>
+ҚР ҒЖБМ Ұлттық тестілеу орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000 балаға шаққанда балалар арасындағы алғаш рет белгіленген мүгедектік деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл есепті кезеңде балаларда алғаш рет белгіленген мүгедектіктің қарқындылығын сипаттайтын статистикалық көрсеткіш. Ол бір жыл ішінде алғаш рет мүгедектік белгіленген балалар санының 10000-ға көбейтілген орташа жылдық бала санына қатынасы ретінде есептеледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу формуласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С=NP0-18×10000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: С – алғаш рет мүгедектігі бар бала деп танылған 0-18 жастағы балалар саны, 10 мың балаға есептегенде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – алғаш рет мүгедектігі бар бала деп танылған 0-18 жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18 – 0-18 жастағы халықтың орташа жылдық саны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереккөз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Репродуктивті денсаулық негіздерін саналы түрде түсінетінін көрсетіп жүрген </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-18 жастағы балалардың үлесі, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу формуласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H=GF×100 %,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: H – репродуктивті денсаулық негіздерін саналы түрде түсінетінін көрсетіп жүрген 10-18 жастағы балалардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – репродуктивті денсаулық негіздерін саналы түрде түсінетінін көрсеткен 10-18 жастағы балалардың саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – сауалнама жүргізілген 10-18 жастағы балалардың  жалпы саны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауалнама деректері (ата-анасының рұқсатымен 10-18 жастағы балалар арасындағы сауалнама)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереккөз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауалнама нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Отбасы және қоғам" бағыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10344,51 +11479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аталған көрсеткіш заңда белгіленген тәртіппен ата-анасының қамқорлығынсыз қалған деп танылған 18 жасқа дейінгі балалардың жалпы санының 0-18 жастағы адамдардың бір жылдағы орташа санына қатынасын білдіреді</w:t>
+Аталған көрсеткіш заңда белгіленген тәртіппен ата-анасының қамқорлығынсыз қалған деп танылған 18 жасқа дейінгі балалардың жалпы санының 0 -18 жастағы адамдардың бір жылдағы орташа санына қатынасын білдіреді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10447,163 +11582,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C=NP0-18×1000</w:t>
-[...111 lines deleted...]
-P0-18 – 0-18 жастағы адамдардың орташа жылдық саны</w:t>
+C=NP0-18×1000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: C – 0-18 жастағы 1000 балаға шаққанда ата-анасының қамқорлығынсыз қалған тиісті жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – ата-анасының қамқорлығынсыз қалған 0-18 жастағы балалардың жалпы саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18 – 0-18 жастағы адамдардың орташа жылдық саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10764,52 +11841,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10916,51 +11993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бұл көрсеткіш өмірде қиын жағдайда деп танылған балалардың жалпы санының бір жылдағы 0-18 жастағы адамдардың орташа санына қатынасын білдіреді</w:t>
+Бұл көрсеткіш өмірде қиын жағдайда деп танылған балалардың жалпы санының бір жылдағы 0-18 жастағы адамдардың орташа санына қатынасын білдіреді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11019,163 +12096,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C=NP0-18×1000</w:t>
-[...111 lines deleted...]
-P0-18 – 0-18 жастағы халықтың орташа жылдық саны</w:t>
+C=NP0-18×1000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: C – 0-18 жастағы 1000 балаға шаққанда өмірде қиын жағдайда жүрген тиісті жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – өмірде қиын жағдайда жүрген деп танылған 0-18 жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+P0-18 – 0-18 жастағы халықтың орташа жылдық саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11336,52 +12355,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -13853,87 +14872,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=AP×100</w:t>
-[...35 lines deleted...]
-S – тұрғын үймен қамтамасыз етілген жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың кезекте тұрған осы санаттағы азаматтардың жалпы санындағы үлесі;</w:t>
+S=AP×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – тұрғын үймен қамтамасыз етілген жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың кезекте тұрған осы санаттағы азаматтардың жалпы санындағы үлесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 A – тұрғын үй алған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалардың саны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14131,51 +15132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖАО, ИИДМ</w:t>
+ЖАО, ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -15334,51 +16335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорлауға/жәбірлеуге, оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге ұшыраған 10-18 жастағы балалардың үлесі, %</w:t>
+Қорлауға/жәбірлеуге (буллингке), оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге (буллингке) ұшыраған 10-18 жастағы балалардың үлесі, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15406,51 +16407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорлауға/жәбірлеуге, оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге ұшырағанын атап өткен 10-18 жастағы респонденттер санының сауалнаманың тиісті сұрағына жауап берген 10-18 жастағы респонденттердің жалпы санына қатынасы.</w:t>
+Қорлауға/жәбірлеуге (буллингке), оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге (буллингке)  ұшырағанын атап өткен 10-18 жастағы респонденттер санының сауалнаманың тиісті сұрағына жауап берген 10-18 жастағы респонденттердің жалпы санына қатынасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауалнама нәтижелері бойынша анықталады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15527,143 +16528,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=N10-18R10-18×100</w:t>
-[...91 lines deleted...]
-R10-18 – сауалнаманың тиісті сұрағына жауап берген 10-18 жастағы респонденттердің жалпы саны</w:t>
+ S=N10-18R10-18×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – қорлауға/жәбірлеуге (буллингке), оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге (буллингке) ұшырағанын атап өткен 10-18 жастағы балалардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N10-18  – қорлауға/жәбірлеуге (буллингке), оның ішінде әлеуметтік желілер арқылы қорлауға/жәбірлеуге (буллингке) ұшырағанын атап өткен 10-18 жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R10-18  – сауалнаманың тиісті сұрағына жауап берген 10-18 жастағы респонденттердің жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16878,67 +17841,601 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауалнама нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100000 балаға шаққанда кәмелетке толмағандар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ды тәрбиелеу жөніндегі міндеттерді орындамауға байланысты отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың саны, бірл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардың белгілі бір санына (әдетте, 100000) есептегенде отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың деңгейі – кәмелетке толмағандарды тәрбиелеу жөніндегі міндеттерді орындамауға байланысты отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың тіркелген саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу формуласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP0-18×100000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: C – 100000 балаға шаққанда кәмелетке толмағандарды тәрбиелеу жөніндегі міндеттерді орындамауға байланысты  отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – кәмелетке толмағандарды тәрбиелеу жөніндегі міндеттерді орындамауға байланысты  отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың саны (жылына);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R0-18   –  0-18 жастағы адамдардың орташа жылдық саны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереккөз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ҚР БП ҚСжАЕК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік саясат" бағыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18325,52 +19822,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мектепке дейінгі білім берумен қамтылған 1-6 жастағы балалардың үлесі, % </w:t>
+              <w:t>
+Мектепке дейінгі білім берумен қамтылған 1-6 жастағы балалардың үлесі, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18398,51 +19895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы бойынша тәрбиемен және оқытумен қамтылған 1 жастан 6 жасқа дейінгі балалар санының мектепке дейінгі ұйымдарда және мектепалды сыныптарда орын алуға тіркелген, жыл ішінде өз кезектілігін растаған (өзектендірген) осы жас тобындағы балалардың жалпы санына арақатынасы</w:t>
+Мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасы бойынша тәрбиемен және оқытумен қамтылған 1 жастан 6 жасқа дейінгі балалар санының мектепке дейінгі ұйымдарда және мектепалды сыныптарда орын алуға тіркелген, жыл ішінде өз кезектілігін растаған (өзектендірген) осы жас тобындағы балалардың жалпы санына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18501,123 +19998,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=G1-6F1-6×100</w:t>
-[...71 lines deleted...]
-F1-6 – мектепке дейінгі ұйымдармен, мектептердің мектепалды сыныптарымен қамтылған 1-6 жасқа дейінгі балалар саны және мектепке дейінгі ұйымдарға баратын және бір мезгілде кезекте тіркелген балаларды және мектеп жасына жеткеннен кейін мектептердің бастауыш сыныптарында оқитын балаларды есепке алмағанда, кезекте тіркелген балалар саны</w:t>
+S=G1-6F1-6×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – мектепке дейінгі біліммен қамтылған 1-6 жастағы балалардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G1-6 – мектепке дейінгі ұйымдармен және мектепалды сыныптармен қамтылған 1-6 жастағы балалар саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F1-6 – мектепке дейінгі ұйымдармен, мектептердің мектепалды сыныптарымен қамтылған 1-6 жастағы  балалардың және мектепке дейінгі ұйымдарға баратын және бір мезгілде кезекте тіркелген балаларды және мектеп жасына толғаннан кейін мектептердің бастауыш сыныптарында оқитын балаларды есепке алмағанда, кезекте тіркелген балалардың саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18778,52 +20257,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20172,124 +21651,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-F – жалпы білім беретін мектептердегі оқушылардың жалпы саны</w:t>
+              <w:t>
+S=GF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – қосымша білім берумен қамтылған оқушылардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – жалпы орта және қосымша білім беру ұйымдарындағы қосымша білім берумен қамтылған мектеп оқушыларының саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – жалпы білім беретін мектептердегі оқушылардың жалпы саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20450,52 +21911,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -20602,51 +22063,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Психологиялық-педагогикалық қолдаумен және ерте түзетумен қамтылған даму мүмкіндіктері шектеулі балалар санының даму мүмкіндіктері шектеулі балалардың жалпы санына арақатынасы</w:t>
+Психологиялық-педагогикалық қолдаумен және ерте түзетумен қамтылған даму мүмкіндіктері шектеулі балалар санының даму мүмкіндіктері шектеулі балалардың жалпы санына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20704,124 +22165,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-F – даму мүмкіндіктері шектеулі балалардың жалпы саны</w:t>
+              <w:t>
+S=GF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – психологиялық-педагогикалық қолдаумен және ерте түзетумен қамтылған даму мүмкіндігі шектеулі балалардың үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G – арнайы ұйымдарда (психологиялық-педагогикалық түзеу кабинеттері, оңалту орталықтары, аутизм-орталықтар, логопедтік пункттер, ерекше білім беру қажеттіліктері бар балаларды қолдау кабинеттері) психологиялық-педагогикалық қолдаумен және ерте түзетумен қамтылған даму мүмкіндіктері шектеулі балалардың саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – даму мүмкіндіктері шектеулі балалардың жалпы саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -20982,52 +22425,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21134,51 +22577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үш ауысымда оқытатын жалпы білім беретін мектептер санының жалпы білім беретін мектептер санына арақатынасы</w:t>
+Үш ауысымда оқытатын жалпы білім беретін мектептер санының жалпы білім беретін мектептер санына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21237,183 +22680,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S=TF×100</w:t>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> – жалпы білім беретін мектептердің саны </w:t>
+S=TF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – жалпы білім беретін мектептердің жалпы санындағы үш ауысымды мектептердің үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+T – үш ауысымда оқитын жалпы білім беретін мектептер саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+F – жалпы білім беретін мектептердің саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21574,52 +22939,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ҚР ОМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21654,51 +23019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі ұйымдардың және жалпы білім беретін мектептердің үлесі</w:t>
+Ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі және орта білім беру ұйымдарының үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21726,51 +23091,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі ұйымдар мен жалпы білім беретін мектептер санының мектепке дейінгі ұйымдар мен жалпы білім беретін мектептердің жалпы санына арақатынасы</w:t>
+ Ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі және орта білім беру ұйымдары санының мектепке дейінгі және орта білім беру ұйымдарының жалпы санына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21829,123 +23194,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S= Sch tSch×100</w:t>
-[...71 lines deleted...]
-H – мектепке дейінгі ұйымдар мен жалпы білім беретін мектептердің жалпы саны</w:t>
+S=SchtSch×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі және орта білім беру ұйымдарының үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scht – ауызсудың негізгі көздерімен, жылы дәретханамен және қол жуу құралдарымен қамтамасыз етілмеген мектепке дейінгі және орта білім беру ұйымдарының саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H – мектепке дейінгі және орта білім беру ұйымдарының жалпы саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -22004,51 +23351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сауалнама деректері (ата-анасының рұқсатымен 10-18 жастағы балалар арасындағы сауалнама)</w:t>
+Сауалнама деректері (орта білім беру ұйымдары бойынша – ата-анасының рұқсатымен 10-18 жастағы балалар арасындағы сауалнама, мектепке дейінгі ұйымдар бойынша – ата-аналарға сауалнама жүргізу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23382,51 +24729,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балаларды қолдауға және дамытуға бағытталған облыстың, республикалық маңызы бар қалалардың, астананың, ауданның (облыстық маңызы бар қаланың) республикалық немесе жергілікті бюджеттік бағдарламалары/кіші бағдармалары бойынша нақты шығыстар сомасының республикалық/жергілікті бюджеттердің нақты шығындарының жалпы көлеміне арақатынасы</w:t>
+Балаларды қолдауға және дамытуға бағытталған облыстың, республикалық маңызы бар қалалардың, астананың, ауданның (облыстық маңызы бар қаланың) республикалық немесе жергілікті бюджеттік бағдарламалары/кіші бағдармалары бойынша нақты шығыстар сомасының республикалық/жергілікті бюджеттердің жоспарлы шығындарының жалпы көлеміне арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -23484,232 +24831,214 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-мұндағы: </w:t>
+S=GF×100, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-S – балалардың қажеттіліктеріне бағытталған нақты шығындар үлесі; </w:t>
+мұндағы: S – балалардың қажеттіліктеріне бағытталған нақты шығындар үлесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 G – облыстың, республикалық маңызы бар қалалардың, астананың, ауданның (облыстық маңызы бар қаланың) республикалық немесе жергілікті бюджеттік бағдарламалары бойынша балаларды қолдауға және дамытуға бағытталған нақты шығыстар сомасы; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-F – республикалық бюджеттің және облыс, республикалық маңызы бар қалалар, астана, аудан (облыстық маңызы бар қала) бюджеттерінің нақты шығындарының жалпы көлемі. </w:t>
+F – республикалық бюджеттің және облыс, республикалық маңызы бар қалалар, астана, аудан (облыстық маңызы бар қала) бюджеттерінің жоспарлы шығындарының жалпы көлемі. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балалардың қажеттіліктеріне арналған шығыстар мынадай бағыттар бойынша айқындалады: денсаулық сақтау, білім беру, әлеуметтік қорғау, қауіпсіздік, инфрақұрылым, мәдениет пен спорт және балалардың мүдделерін қозғайтын және мемлекет қаржыландыратын өзге де бағыттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орталық мемлекеттік органдар – республикалық бюджеттік бағдарламалардың/кіші бағдарламалардың әкімшілері және мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органдар есептік жылдан кейінгі жылдың 1 сәуіріне дейін Қазақстан Республикасы Білім және ғылым министрлігінің Балалардың құқықтарын қорғау комитетіне балаларға арналған бюджет бойынша есептілік ұсынады.</w:t>
+Орталық мемлекеттік органдар – республикалық бюджеттік бағдарламалардың/кіші бағдарламалардың әкімшілері және мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органдар есепті жылдан кейінгі жылдың 1 сәуіріне дейін Қазақстан Республикасы Оқу-ағарту министрлігінің Балалардың құқықтарын қорғау комитетіне балаларға арналған бюджет бойынша есептілік ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларға арналған бюджет есептілігінде мынадай ақпарат қамтылуға тиіс:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- балаларға арналған шығыстарды қамтитын бюджеттік бағдарламаның/кіші бағдарламаның атауы;</w:t>
-[...35 lines deleted...]
- бенефициар-балаларды бөле отырып, тиісті бюджеттік бағдарлама/кіші бағдарлама бойынша бенефициарлар саны.</w:t>
+балаларға арналған шығыстарды қамтитын бюджеттік бағдарламаның/кіші бағдарламаның атауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балалардың қажеттіліктеріне бағытталған тиісті бюджеттік бағдарлама/кіші бағдарлама бойынша жоспарлы және нақты шығыстар сомасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бенефициар-балаларды бөле отырып, тиісті бюджеттік бағдарлама/кіші бағдарлама бойынша бенефициарлар саны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларға арналған бюджетте бюджеттік бағдарламалар/кіші бағдарламалар бойынша тікелей және жанама шығыстар қамтылуға тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23736,88 +25065,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік бағдарлама/кіші бағдарлама бойынша жанама шығыстар мынадай формула бойынша айқындалады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Ei=Eg×NkNt,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Ei=Eg×NkNt </w:t>
-[...35 lines deleted...]
-Ei – бюджеттік бағдарлама бойынша балаларға арналған жанама шығыстар; </w:t>
+мұндағы: Ei – бюджеттік бағдарлама бойынша балаларға арналған жанама шығыстар; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Eg – бюджеттік бағдарлама бойынша жалпы нақты шығыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25103,66 +26414,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР ДСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Елдің әл-ауқаты" бағыты</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -26723,51 +28036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атмосфераның беткі қабатындағы PM 2,5 концентрациясы (диаметрі 2,5 микрон болатын қатты бөлшектер, олар 50% сіңіру тиімділігінде фракциялар бойынша бөлінумен ауа тартқыш арқылы өтеді) ретінде өлшенетін қатты бөлшектердің ықпалы</w:t>
+Атмосфераның жер бетіне жақын  қабатындағы PM 2,5 концентрациясы (диаметрі 2,5 микрон болатын қатты бөлшектер, олар 50 % сіңіру тиімділігінде фракциялар бойынша бөлінумен ауа тартқыш арқылы өтеді) ретінде өлшенетін қатты бөлшектердің ықпалы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -26825,191 +28138,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...66 lines deleted...]
-qорт.i – заттың орташа концентрациясы; </w:t>
+              <w:t>
+АЛИ5=∑(qcp.iШРКi)×Ci</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: qср.i – заттың орташа концентрациясы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ШРКi – i-заттың орташа тәуліктік шекті рұқсат етілген концентрациясы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-С</w:t>
-[...36 lines deleted...]
-              <w:t>1, 2, 3 және 4-сыныптары үшін тиісінше 1,7; 1,3; 0,1 және 0,9-ға тең қабылданатын i-заттың қауіптілік сыныбына байланысты коэффициент</w:t>
+Сi – ластаушы қоспа қауіптілігінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1, 2, 3 және 4-сыныптары үшін тиісінше 1,7; 1,3; 0,1 және 0,9-ға тең деп қабылданатын i-заттың қауіптілік сыныбына байланысты болатын коэффициент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27171,51 +28417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ЭГТРМ "Қазгидромет" РМК</w:t>
+ҚР ЭТРМ "Қазгидромет" РМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -27321,92 +28567,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t>) шамасы бойынша бағаланады</w:t>
+              <w:t>
+Гидрохимиялық көрсеткіштер бойынша су сапасының негізгі өлшемшарттары балық шаруашылығы, шаруашылық-ауызсу және коммуналдық-тұрмыстық суды пайдаланатын су айдындары үшін ластаушы заттардың ШРК мәндері болып табылады. Құрлықтың жерүсті суларының ластану деңгейі ерітілген оттегі мен ОБТ 5-ті қоса алғанда, алты көрсеткіш үшін есептелетін су ластануының кешенді индексінің (СЛИ6) шамасы бойынша бағаланады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -27465,229 +28671,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СЛИ</w:t>
-[...123 lines deleted...]
-              <w:t>– i-заттың орташа тәуліктік шекті рұқсат етілген концентрациясы;</w:t>
+СЛИ6=∑(qcp.iШРКi)/6,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: qcр.i – i-заттың орташа концентрациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ШРКi – i-заттың орташа тәуліктік шекті рұқсат етілген концентрациясы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 – есептеу үшін пайдаланылатын, ШРК-дан асатынына немесе аспайтынына қарамастан, ең үлкен мәндерге ие көрсеткіш-ингредиенттердің (пестицидтерден басқа) қатаң лимиттелетін саны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СЛИ мөлшері бойынша су сапасының жіктелуі былайша айқындалады:</w:t>
-[...17 lines deleted...]
-1) 0,3-тен кем немесе оған тең - таза;</w:t>
+СЛИ шамасы бойынша су сапасының жіктелуі былайша айқындалады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) 0,3-тен кем немесе оған тең – таза;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) 0,3-1,0-ден астам – салыстырмалы түрде таза;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27957,51 +29075,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР ЭГТРМ "Қазгидромет" РМК</w:t>
+ҚР ЭТРМ "Қазгидромет" РМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -28036,51 +29154,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатты жабыны бар аудандық/ облыстық маңызы бар жолдардың үлесі, %</w:t>
+Жақсы және қанағаттанар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лық жағдайдағы облыстық/аудандық маңызы бар жолдардың үлесі, %.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28108,51 +29262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатты жабыны бар автомобиль жолдары ұзындығының автомобиль жолдарының жалпы ұзындығына арақатынасы</w:t>
+Жақсы және қанағаттанарлық жағдайдағы автомобиль жолдары ұзындығының облыстық және аудандық маңызы бар автомобиль жолдарының жалпы ұзындығына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28211,123 +29365,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S= RhcR×100</w:t>
-[...71 lines deleted...]
-R – автомобиль жолдарының жалпы ұзындығы</w:t>
+S=100Rhc×R,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – жақсы және қанағаттанарлық жағдайдағы автомобиль жолдарының үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Rhc – автомобиль жолдарының жалпы ұзындығы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+R – жақсы және қанағаттанарлық жағдайдағы автомобиль жолдарының ұзындығы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -28489,51 +29625,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР СЖРА ҰСБ</w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29120,51 +30256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты күндізгі мемлекеттік жалпы білім беретін орта білім беру ұйымдарының үлесі</w:t>
+Уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдарының, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, балаларға арналған қосымша білім беру ұйымдарының үлесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -29210,51 +30346,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты күндізгі мемлекеттік жалпы білім беретін орта білім беру ұйымдарының ЖАО-ға ведомстволық бағынысты күндізгі мемлекеттік жалпы білім беретін орта білім беру ұйымдарының санына арақатынасы</w:t>
+Уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдарының, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, балаларға арналған қосымша білім беру ұйымдарының ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдарының, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, балаларға арналған қосымша білім беру ұйымдарының санына арақатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29313,123 +30449,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-S= EcamE×100</w:t>
-[...71 lines deleted...]
-E – ЖАО-ға ведомстволық бағынысты күндізгі мемлекеттік жалпы білім беретін орта білім беру ұйымдарының жалпы саны </w:t>
+S=EcamE×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдарының, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, балаларға арналған қосымша білім беру ұйымдарының үлесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ecam – уәкілетті органның қабылданған тиісті стандарттары мен талаптарына сәйкес келетін бейнебақылаумен қамтамасыз етілген ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдары, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдары, балаларға арналған қосымша білім беру ұйымдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E – ЖАО-ға ведомстволық бағынысты мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, арнайы білім беру ұйымдарының, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының, балаларға арналған қосымша білім беру ұйымдарының жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -29590,52 +30708,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ҚР ІІМ, ҚР БҒМ</w:t>
+              <w:t xml:space="preserve">
+ЖАО; ҚР ОМ; ҚР ІІМ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30274,51 +31392,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсеткіш әртүрлі көздерден (су дайындаудан өткен, ашық су жинағыштардан, ұңғымалардан, құдықтардан және осыған ұқсастардан) алынған ауызсу сынамаларының жалпы санындағы ауызсу сапасының нормаларына сай келмейтін сынамалардың үлесі ретінде айқындалады. Пайызбен өлшенеді. Көрсеткіш ауызсудың адам денсаулығына тікелей байланысты параметрлерге сәйкестігі туралы қолданыстағы деректер негізінде есептеледі</w:t>
+Көрсеткіш әртүрлі көздерден (су дайындаудан өткен, ашық су жинағыштардан, ұңғымалардан, құдықтардан және осыған ұқсастардан) алынған ауызсу сынамаларының жалпы санындағы ауызсу сапасының нормаларына сәйкес келмейтін сынамалардың үлесі ретінде айқындалады. Пайызбен өлшенеді. Көрсеткіш ауызсудың адам денсаулығына тікелей байланысты параметрлерге сәйкестігі туралы қолданыстағы деректер негізінде есептеледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30376,106 +31494,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-E – осы аумақтық бірліктегі сынамалардың сәйкес келмейтін нормаларының саны</w:t>
+              <w:t xml:space="preserve">
+Сынамалардың сәйкестік көрсеткіші = T-ET×100, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: T – уақыт (жыл);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+E – осы аумақтық бірліктегі сынамалардың сәйкес келмейтін нормаларының саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30637,51 +31737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР СЖРА ҰСБ</w:t>
+ҚР ДСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30788,51 +31888,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авариялық күйдегі жалпы білім беретін мектептер санының жалпы білім беретін мектептердің жалпы санына арақатынасы</w:t>
+Авариялық күйдегі жалпы білім беретін мектептер санының жалпы білім беретін мектептердің жалпы санына арақатынасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -30890,124 +31990,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-S – жалпы білім беретін мектептердің жалпы санындағы авариялық мектептердің үлесі;</w:t>
+              <w:t>
+S=GF×100,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұндағы: S – жалпы білім беретін мектептердің жалпы санындағы авариялық жалпы білім беретін мектептердің үлесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 G – авариялық күйдегі жалпы білім беретін мектептердің саны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-F – жалпы білім беретін мектептердің жалпы саны</w:t>
+F – жалпы білім беретін мектептердің жалпы саны.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -31169,51 +32251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚР БҒМ</w:t>
+ҚР ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -33337,67 +34419,601 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР БП ҚСжАЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+100000 балаға шаққанда отбасына және кәмелетке толмағандарға қарсы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қылмыстық құқық бұзушылықтардың саны, бірл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отбасына және кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың деңгейі – балалардың белгілі бір санына (әдетте, 100000) есептегенде отбасына және кәмелетке толмағандарға қарсы тіркелген қылмыстық құқық бұзушылықтардың саны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу формуласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C=NP×100000,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мұңдағы: C – 100000 балаға шаққанда отбасы мен кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың   саны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N – отбасы мен кәмелетке толмағандарға қарсы қылмыстық құқық бұзушылықтардың саны (жыл ішінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р – 0-18 жастағы халықтың орташа жылдық саны.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деректер типі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статистикалық деректер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дереккөз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ҚР БП ҚСжАЕК </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индекстің қорытынды мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -33412,232 +35028,312 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...144 lines deleted...]
-Нормаға айналдыру формулалары статистикалық деректер үшін де, сауалнамалар үшін де қолданылады</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Деректерді нормаға айналдыру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сипаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Деректердің салмағы талданатын деректердің бастапқы мәнін нормаға айналдыру арқылы алынатын болады. Нормаға айналғаннан кейін деректің салмағы 0-ден 100-ге дейін болады. Ең төменгі салмақ – 0, ең жоғарғы – 100. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сауалнама деректерін нормаға айналдыру өңделеді және нәтижелері сауалнама деректерінің (өңірлер, аудандар және т.б. бойынша) мәнін айқындайды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Егер сауалнамада бір сұрақ қойылса, онда оның нәтижесі (пайызбен) тікелей қолданылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Егер сауалнамада екі немесе одан да көп сұрақ болса, онда әрбір сұрақ бойынша алынған нәтижелер жинақталады және орташа мәні шығарылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормаға айналдыру формулалары статистикалық деректер үшін де, сауалнамалар үшін де қолданылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -35224,839 +36920,1280 @@
               </w:rPr>
               <w:t xml:space="preserve"> – әр бағыттың салмағы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 n – бағыттардың жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ескертпе: аббревиатуралардың толық жазылуы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ЖАО</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-жергілікті атқарушы органдар</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ЖӨӨ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ҒЖБМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-жалпы өңірлік өнім</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ғылым және жоғары білім министрлігі;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ҚР БҒМ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ОМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Білім және ғылым министрлігі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР БП ҚСжАЕК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР ДСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Денсаулық сақтау министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ҚР ИИДМ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ІІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрлігі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ішкі істер министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ҚР СЖРА ҰСБ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ӨҚМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ҚР ІІМ</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР КМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасының Ішкі істер министрлігі</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Көлік министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ҚР ЭГТРМ "Қазгидромет" РМК</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ҚР Еңбекмині  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің "Қазгидромет" республикалық мемлекеттік кәсіпорны</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-ОМО</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР СЖРА ҰСБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-орталық мемлекеттік органдар</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚР ЭТРМ "Қазгидромет" РМК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің "Қазгидромет" шаруашылық  жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық мемлекеттік органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҰБТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық бірыңғай тестілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖӨӨ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалпы өңірлік өнім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖЖОКБҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>