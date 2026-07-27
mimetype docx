--- v1 (2026-06-04)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7f2c48" w14:textId="c7f2c48">
+    <w:p w14:paraId="49e418a" w14:textId="49e418a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -38225,55 +38225,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38599,31 +38599,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>