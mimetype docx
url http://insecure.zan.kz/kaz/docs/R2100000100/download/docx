--- v0 (2025-10-23)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="89b73bb" w14:textId="89b73bb">
+    <w:p w14:paraId="a9a1cdc" w14:textId="a9a1cdc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -228,62 +228,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Мәдениет және спорт министрлігі тоқсан қорытындылары бойынша ұсынылған ақпаратты жинақтасын және есепті тоқсаннан кейінгі айдың 20-күнінен кешіктірмей қабылданған шаралар туралы Қазақстан Республикасының Үкіметін хабардар етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -291,51 +292,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер – Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -483,557 +484,596 @@
               </w:rPr>
               <w:t>№100-ө өкімімен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының кейбір заңнамалық актілеріне туристік қызмет мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2021 жылғы 30 сәуірдегі Қазақстан Республикасының Заңын іске асыру мақсатында қабылдануы қажет құқықтық актілердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгеріс енгізілді - ҚР Премьер-Министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="490"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1436"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқықтық актінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актінің нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындауға жауапты мемлекеттік орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқықтық актінің сапасына, уақтылы әзірленуі мен енгізілуіне жауапты тұлға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1045,236 +1085,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымои</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1306,236 +1346,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер мен толықтыру енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭГТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С.С.Қожаниязов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1547,236 +1587,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АҚДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С.Р. Егізбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1788,236 +1828,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Н.М. Дәуешов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2029,236 +2069,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F.P.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2270,236 +2310,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2511,246 +2551,246 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А.А. Айдарон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2762,477 +2802,477 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б.С.Камалиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер үшін туристік жарна төлеу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің қаулысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3244,236 +3284,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> толықтыру енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Сыртқы істер министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А.А.Айдаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3485,236 +3525,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер мен толықтырулар енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б.С.Камалиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3726,236 +3766,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ішкі істер министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.Ш.Қожаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3967,236 +4007,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ішкі істер министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.Ш.Қожаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4208,236 +4248,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ішкі істер министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.Ш.Қожаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4449,3109 +4489,2986 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ішкі істер министрінің бұйрыгы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.Ш.Қожаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басым туристік аумақтарды қалыптастыру, олардың жұмыс істеуі және оларды басқару қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымои</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристендіру картасын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының аумағында кәмелетке толмаған жолаушыларды әуемен тасымалдау кезінде туристік өнімге қосылған билет құнын субсидиялау қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
-[...173 lines deleted...]
-Ғ.P.Әбдірахымов</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - ҚР Премьер-Министрінің 30.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 35-ө</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өкімімен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялау қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристік қызмет объектілерін салу, реконструкциялау кезінде кәсіпкерлік субъектілері шығындарының бір бөлігін өтеу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілерінің тау шаңғысы курорттарына арналған жабдықтар мен техника сатып алу бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды күтіп-ұстауға арналған шығындарының бір бөлігін субсидиялау қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтеу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне сыйымдылығы жүргізушінің орнын қоспағанда, сегізден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтеу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.Р.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салалық, субъектілік және объектілік қағидаттар бойынша Қазақстан Республикасындағы туризм бағыттарының сыныптауышын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық туристік брендтер тізілімін қалыптастыру және жүргізу қағидаларын бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Туристік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 қаңтардағы № 80 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7563,457 +7480,457 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымои</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Турагент, гид (гид- аудармашы), экскурсовод және туризм нұсқаушысы қызметінің басталғаны туралы хабарламаға қосымшаға мәліметтер нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 27 ақпандағы № 249 бұйрығына өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8025,236 +7942,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің және Қазақстан Республикасы Ұлттық экономика министрінің бірлескен бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ, ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F.P.Әбдірахымов, Т.М.Жаксылықов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8266,236 +8183,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Мәдениет және спорт министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғ.P.Әбдірахымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8507,236 +8424,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгеріс енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Білім және ғылым министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БҒМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ш.Т.Каринова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8748,236 +8665,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі төрағасының бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СЖРА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ж.Х. Мәдиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8989,236 +8906,236 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АҚДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С.Р. Егізбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9230,601 +9147,601 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЭГТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С.С.Қожаниязов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдіктер үшін туристік жарнаның мөлшерлемелерін бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық маңызы бар қалалар, астана, аудандар (облыстық маңызы бар қалалар) мәслихаттарының шешімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық маңызы бар қалалар. астана, аудандар (облыстық маңызы бар қалалар) ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы казан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық маңызы бар қалалар, астана, аудандар (облыстық маңызы бар қалалар) әкімдерінің жетекшілік ететін орынбасарлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="490" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күтіп-ұсталуы кезіндегі шығындардың бір бөлігі өтелетін санитариялық-гигиеналық тораптардың тізбелерін бекіту туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әкімдіктердің қаулылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 облыстардың, республикалық маңызы бар қалалардың, астананың ЖАО, МСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2021 жылғы қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10109,55 +10026,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10483,31 +10400,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>