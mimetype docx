--- v0 (2025-11-13)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c714ed0" w14:textId="c714ed0">
+    <w:p w14:paraId="108d50f" w14:textId="108d50f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -459,1035 +459,1067 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес құрамда Қазақстан Республикасы Үкіметінің жанындағы Құқық бұзушылық профилактикасы жөніндегі ведомствоаралық комиссия;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР Премьер-Министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) Алып тасталды – ҚР Премьер-Министрінің 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді – ҚР Премьер-Министрінің 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қоса беріліп отырған мынадай консультативтік-кеңесші органдардың ережелері бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) Алып тасталды – ҚР Премьер-Министрінің 26.01.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> өкімімен.</w:t>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...196 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Инвестициялық ахуалды жақсарту жөніндегі кеңес туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды – ҚР Премьер-Министрінің 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды – ҚР Премьер-Министрінің 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР Премьер-Министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) Алып тасталды – ҚР Премьер-Министрінің 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді – ҚР Премьер-Министрінің 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен; 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімдерімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...415 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстанның су ресурстарын басқару мәселелері жөнінде ведомствоаралық кеңес құру туралы" Қазақстан Республикасы Премьер-Министрінің 2015 жылғы 18 желтоқсандағы № 141-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген өкіммен бекітілген Су ресурстарын басқару мәселелері жөнінде ведомствоаралық кеңестің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары, төраға" деген жол мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасының Ауыл шаруашылығы министрі, төраға";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Экономикалық саясат жөнiндегі кеңес құру туралы" Қазақстан Республикасы Премьер-Министрінің 2016 жылғы 3 мамырдағы № 33-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген өкіммен бекітілген Экономикалық саясат жөніндегі кеңестің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасының Ауыл шаруашылығы министрі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1707,68 +1739,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Бәсекеге қабілеттілік жөніндегі кеңестің құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1898,68 +1930,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Бәсекеге қабілеттілік жөніндегі кеңес туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2089,68 +2121,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық ахуалды жақсарту жөніндегі кеңестің құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгерістер енгізілді – ҚР Премьер-Министрінің 23.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2325,90 +2357,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімдерімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан тарапынан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2635,80 +2667,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Экология және табиғи ресурстар министрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы салық төлеушілері қауымдастығының төрағасы (келісім бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шетелдік тараптан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстандағы Америка сауда палатасының президенті (келісім бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3016,460 +3048,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвестициялық ахуалды жақсарту жөніндегі кеңес туралы ереже</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Инвестициялық ахуалды жақсарту жөніндегі кеңес (бұдан әрі – Кеңес) Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z46" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кеңес қызметінің мақсаттары Қазақстан Республикасының экономикасын дамыту басымдығына сай келетін Қазақстан Республикасының бірыңғай инвестициялық саясатын іске асыру, отандық және шетелдік инвестицияларды тартуда және тиімді пайдалануда жәрдемдесу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z47" w:id="22"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кеңес өз қызметінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасының заңдарын және Қазақстан Республикасының өзге де нормативтік құқықтық актілерін, сондай-ақ осы Ережені басшылыққа алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының Ұлттық экономика министрлігі Кеңестің жұмыс органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің 23.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кеңес отырыстары қажеттілігіне қарай өткізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z50" w:id="25"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасының Ұлттық экономика министрлігі Кеңестің жұмыс органы болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Премьер-Министрінің 23.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Кеңестің міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қойылған мақсаттар шеңберінде Кеңеске мынадай міндеттер жүктеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Экономикалық ынтымақтастық және даму ұйымы елдерінің инвестициялық саясат саласындағы практикасын және Қазақстан Республикасының даму басымдықтарын ескере отырып, инвестициялық қызметті дамытудың бірыңғай стратегиясын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасында қолайлы инвестициялық ахуал жасау, оның ішінде шетелдік инвесторлардың құқықтары мен мүдделерін қорғау және Қазақстан Республикасының инвестициялық саясатқа қатысты нормативтік құқықтық актілерін, салық және кеден заңнамасын жетілдіру жөнінде ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы экономикасының өңдеуші салаларына инвестицияларды тежейтін проблемаларды шешудің ықтимал жолдарын талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Кеңестің міндеттері</w:t>
+        <w:t xml:space="preserve"> 3. Кеңес қызметінің ұйымдастырылуы және тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
-[...15 lines deleted...]
-      6. Қойылған мақсаттар шеңберінде Кеңеске мынадай міндеттер жүктеледі:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кеңес қызметін ұйымдастыру және оның тәртібі Қазақстан Республикасы Үкіметінің 1999 жылғы 16 наурыздағы № 247 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3623,68 +3655,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салық салу мәселелері жөніндегі консультациялық кеңестің құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3814,68 +3846,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салық салу мәселелері жөніндегі консультациялық кеңес туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже алып тасталды - ҚР Үкіметінің 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4005,68 +4037,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:bookmarkStart w:name="z71" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында көлеңкелі экономикаға қарсы іс-қимыл жөніндегі комиссия құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды – ҚР Премьер-Министрінің 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4196,68 +4228,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасында көлеңкелі экономикаға қарсы іс-қимыл жөніндегі комиссия туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже алып тасталды – ҚР Премьер-Министрінің 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4387,68 +4419,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="35"/>
+    <w:bookmarkStart w:name="z85" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасын өнеркәсіптік дамыту жөніндегі комиссияның құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымшаға өзгеріс енгізілді – ҚР Премьер-Министрінің 19.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4618,68 +4650,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасын өнеркәсіптік дамыту жөніндегі комиссия туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже алып тасталды –ҚР Премьер-Министрінің 16.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4809,576 +4841,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="37"/>
+    <w:bookmarkStart w:name="z99" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Құқық бұзушылық профилактикасы жөніндегі ведомствоаралық комиссияның құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Құрамға өзгерістер енгізілді - ҚР Премьер-Министрінің 03.06.2017 </w:t>
-[...491 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+      Ескерту. 6-қосымша алып тасталды - ҚР Премьер-Министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5472,586 +5032,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="41"/>
+    <w:bookmarkStart w:name="z101" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы Құқық бұзушылық профилактикасы жөніндегі ведомствоаралық комиссия туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...70 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Комиссия өз қызметінде Қазақстан Республикасының </w:t>
-[...98 lines deleted...]
-        <w:t>№ 57-ө</w:t>
+      Ескерту. Ереже алып тасталды - ҚР Премьер-Министрінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
-      </w:r>
-[...332 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6145,108 +5223,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="52"/>
+    <w:bookmarkStart w:name="z113" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ертіс су қоймалары құламасының су ресурстарын пайдалану жөніндегі тұрақты жұмыс істейтін ведомствоаралық комиссияның құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z114" w:id="53"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z114" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Алып тасталды – ҚР Премьер-Министрінің 26.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6338,162 +5416,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 90-ө өкiмiмен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="54"/>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ертіс су қоймалары құламасының су ресурстарын пайдалану жөніндегі тұрақты жұмыс істейтін ведомствоаралық комиссия туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z116" w:id="55"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z116" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Алып тасталды – ҚР Премьер-Министрінің 26.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-ө</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өкімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>