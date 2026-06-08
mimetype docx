--- v2 (2026-03-12)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f830ebd" w14:textId="f830ebd">
+    <w:p w14:paraId="d1461f1" w14:textId="d1461f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12301,51 +12301,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -46191,71 +46231,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бөлімге өзгеріс енгізілді - ҚР Үкіметінің 09.10.2025 </w:t>
+      Ескерту. Бөлімге өзгерістер енгізілді - ҚР Үкіметінің 09.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 846</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       406. Алып тасталды - ҚР Үкіметінің 26.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -47062,62 +47122,106 @@
       406-32-2. "М.Х. Дулати атындағы Тараз университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       406-32-3. "Қазақ ұлттық су шаруашылығы және ирригация университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      406-32-4. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      406-32-4. Алып тасталды - ҚР Үкіметінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -47204,50 +47308,68 @@
       406-37. "Еуразиялық интеграция институты" жауапкершілігі шектеулі серіктестігі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       406-37-1. "Фитохимия" ғылыми-өндірістік орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406-37-2. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Тіл саясаты комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -48176,50 +48298,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       411. "Қазақстандық атом электр станциялары" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412. "Ядролық технологиялар паркі" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -48259,55 +48399,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48633,31 +48773,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>