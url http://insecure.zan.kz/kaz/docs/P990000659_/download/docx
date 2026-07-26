--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1461f1" w14:textId="d1461f1">
+    <w:p w14:paraId="24e93a4" w14:textId="24e93a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -596,91 +596,195 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 659 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің тізбесі</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбеге өзгеріс енгізу көзделген - ҚР Үкіметінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымшаға өзгерістер енгізілді - ҚР Үкіметінің 1999.07.06 N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>936</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1999.07.28 N </w:t>
@@ -12332,50 +12436,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -13409,935 +13533,829 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ұлттық индустриялық мұнай-химия технопаркі" арнайы экономикалық аймағын басқарушы компаниясы" акционерлiк қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-7.</w:t>
-[...148 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Достық Энерго" акционерлік қоғамы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20-7-жолды алып тастау көзделген - ҚР Үкіметінің 10.07.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 604</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-8.</w:t>
-            </w:r>
+20-7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> қаулысымен</w:t>
+"Достық Энерго" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-9.</w:t>
+20-8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен қаулыларымен.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алып тасталды - ҚР Үкіметінің 16.07.2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 537</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-10.</w:t>
+20-9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> қаулысымен.</w:t>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды – ҚР Үкіметінің 04.08.2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 471</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен қаулыларымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-11.</w:t>
+20-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Алып тасталды - ҚР Үкіметінің 15.02.2021 </w:t>
-[...9 lines deleted...]
-              <w:t>№ 64</w:t>
+              <w:t xml:space="preserve">Алып тасталды – ҚР Үкіметінің 05.07.2019 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 479</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-12.</w:t>
-[...96 lines deleted...]
-            </w:pPr>
+20-11.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-                <w:i w:val="false"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Алып тасталды - ҚР Үкіметінің 15.02.2021 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-13</w:t>
+20-12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14458,210 +14476,338 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Алып тасталды – ҚР Үкіметінің 05.07.2019 </w:t>
-[...9 lines deleted...]
-              <w:t>№ 479</w:t>
+Алып тасталды – ҚР Үкіметінің 21.05.2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 283</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-14</w:t>
-            </w:r>
+20-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...25 lines deleted...]
-                <w:color w:val="ff0000"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Алып тасталды - ҚР Үкіметінің 04.06.2021 </w:t>
-[...16 lines deleted...]
-                <w:color w:val="ff0000"/>
+Алып тасталды – ҚР Үкіметінің 05.07.2019 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-15</w:t>
+20-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14715,355 +14861,247 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-16</w:t>
+20-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Алып тасталды - ҚР Үкіметінің 21.11.2022 </w:t>
+Алып тасталды - ҚР Үкіметінің 04.06.2021 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 930</w:t>
+              <w:t>№ 378</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-17</w:t>
-[...96 lines deleted...]
-            </w:pPr>
+20-16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...61 lines deleted...]
-"Электр энергиясы мен қуаты рыногының қазақстандық операторы" акционерлік қоғамы</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алып тасталды - ҚР Үкіметінің 21.11.2022 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20-18.</w:t>
+20-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15184,95 +15222,301 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жаңартылатын энергия көздерін қолдау жөніндегі қаржы-есеп айырысу орталығы" жауапкершілігі шектеулі серіктестігі</w:t>
+"Электр энергиясы мен қуаты рыногының қазақстандық операторы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жаңартылатын энергия көздерін қолдау жөніндегі қаржы-есеп айырысу орталығы" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1" w:id="6"/>
+          <w:bookmarkStart w:name="z1" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Қазақстан Республикасының Көлік және коммуникациялар министрлігіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27379,70 +27623,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="7"/>
+          <w:bookmarkStart w:name="z627" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ұлттық нейрохирургия орталығы" АҚ"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="6"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27795,70 +28039,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="8"/>
+          <w:bookmarkStart w:name="z27" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Семей медицина университеті" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="7"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27906,70 +28150,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="9"/>
+          <w:bookmarkStart w:name="z22" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Марат Оспанов атындағы Батыс Қазақстан медицина университеті" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="8"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29472,68 +29716,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2" w:id="10"/>
+          <w:bookmarkStart w:name="z2" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Қазақстан Республикасы Индустрия және жаңа технологиялар министрлігіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33036,68 +33280,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="11"/>
+          <w:bookmarkStart w:name="z38" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36477,68 +36721,68 @@
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z4" w:id="12"/>
+          <w:bookmarkStart w:name="z4" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Қазақстан Республикасы Экономикалық даму және сауда министрлігіне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38101,68 +38345,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z3" w:id="13"/>
+          <w:bookmarkStart w:name="z3" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық ғарыш агенттігiне</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -42535,3605 +42779,3941 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; алып тасталды - 26.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мәдениет және ақпарат министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 21.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 444</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; жаңа редакцияда - ҚР Үкіметінің 04.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 866</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-1. "Хабар" агенттігі" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-2. "Қазақстан" республикалық телерадиокорпорациясы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-3. "Астана Опера" мемлекеттік опера және балет театры" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-4. "Шәкен Айманов атындағы "Қазақфильм" ұлттық киностудиясы" акционерлік қоғамы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-5. "Қазақ әуендері" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-6. "Қазмедиа орталығы" басқарушы компаниясы" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-7. "Астана Балет" театры" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-8. "Қазақ газеттері" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9. "Qazcontent" акционерлік қоғамы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-1. "Қазақстандық қоғамдық даму институты" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-2. "Конфессияаралық және дінаралық диалогтың халықаралық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-3. "Ұлттық киноны қолдау мемлекеттік орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-4. "Азаматтық бастамаларды қолдау орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-5. "Қазтелерадио" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      375-9-6-жолды алып тастау көзделген - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-6. "Қолданбалы этносаяси зерттеулер институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-7. "Жастар" ғылыми-зерттеу орталығы" жауапкершілігі шектеулі серіктестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375-9-8. "Қазақ ғылыми-зерттеу мәдениет институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Жастар және отбасы істері комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">375-10. Алып тасталды – ҚР Үкіметінің 23.04.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Дін істері комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">375-11. алып тасталды - ҚР Үкіметінің 31.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 554</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Азаматтық қоғам істері комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">375-12. алып тасталды - ҚР Үкіметінің 31.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 554</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бөлімнің тақырыбы жаңа редакцияда - ҚР Үкіметінің 09.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 846</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе бөліммен толықтырылды - ҚР Үкіметінің 15.11.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 704</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 03.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; жаңа редакцияда – 26.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 05.08.2022 № 540 (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">375-13. алып тасталды – ҚР Үкіметінің 12.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 21.07.2018 </w:t>
-[...36 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">376. алып тасталды – ҚР Үкіметінің 12.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      375-1. "Хабар" агенттігі" акционерлік қоғамы.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">376-1. алып тасталды – ҚР Үкіметінің 12.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-2. "Қазақстан" республикалық телерадиокорпорациясы" акционерлік қоғамы.</w:t>
+      376-2. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      376-3. Алып тасталды - ҚР Үкіметінің 05.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-3. "Астана Опера" мемлекеттік опера және балет театры" коммерциялық емес акционерлік қоғамы.</w:t>
+      376-4. "Ұлттық ақпараттық технологиялар" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      376-5. Алып тасталды - ҚР Үкіметінің 09.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 846</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-4. "Шәкен Айманов атындағы "Қазақфильм" ұлттық киностудиясы" акционерлік қоғамы".</w:t>
+      376-6. "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      375-5. "Қазақ әуендері" акционерлік қоғамы.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлімнің тақырыбы жаңа редакцияда - ҚР Үкіметінің 09.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 846</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      375-6. "Қазмедиа орталығы" басқарушы компаниясы" жауапкершілігі шектеулі серіктестігі.</w:t>
+        <w:t xml:space="preserve">
+      377. "Бәйтерек" Қазақстан-Ресей бірлескен кәсіпорны" акционерлік қоғамы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-7. "Астана Балет" театры" жауапкершілігі шектеулі серіктестігі.</w:t>
+      378. "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-8. "Қазақ газеттері" жауапкершілігі шектеулі серіктестігі.</w:t>
+      379. "Қазақстан Ғарыш Сапары" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-9. "Qazcontent" акционерлік қоғамы".</w:t>
+      380. "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-9-1. "Қазақстандық қоғамдық даму институты" коммерциялық емес акционерлік қоғамы.</w:t>
+      381. "Ғалам" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-9-2. "Конфессияаралық және дінаралық диалогтың халықаралық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      381-1. "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-9-3. "Ұлттық киноны қолдау мемлекеттік орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      381-2. "Ионосфера институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      381-3-жолды алып тастау көзделген - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      375-9-4. "Азаматтық бастамаларды қолдау орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      381-3. "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 18.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      382. "Мемлекеттік әлеуметтiк сақтандыру қоры" АҚ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z292" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      375-9-5. "Қазтелерадио" акционерлік қоғамы.</w:t>
+      383. "Мемлекеттік аннуитеттік компания" өмiрдi сақтандыру компаниясы" АҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">384. Алып тасталды - ҚР Үкіметінің 08.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1062</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385. "Еңбек ресурстарын дамыту орталығы" АҚ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      375-9-6. "Қолданбалы этносаяси зерттеулер институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бөлім алып тасталды - ҚР Үкіметінің 04.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 862</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      375-9-7. "Жастар" ғылыми-зерттеу орталығы" жауапкершілігі шектеулі серіктестігі</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Техникалық реттеу және метрология комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-          <w:i w:val="false"/>
+          <w:b w:val="false"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Жастар және отбасы істері комитетіне</w:t>
+        <w:t xml:space="preserve">Ескерту. Кіші бөлім алып тасталды – ҚР Үкіметінің 10.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-          <w:i/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">375-10. Алып тасталды – ҚР Үкіметінің 23.04.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Геология және жер қойнауын пайдалану комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе кіші бөліммен толықтырылды – ҚР Үкіметінің 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 936</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алып тасталды – ҚР Үкіметінің 05.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Дін істері комитетіне</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитетіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...40 lines deleted...]
-        <w:t>қаулысымен.</w:t>
+      Ескерту. Тізбе кіші бөліммен толықтырылды – ҚР Үкіметінің 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 936</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; жаңа редакцияда - ҚР Үкіметінің 20.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 331</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 910</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>
+      392. "Электр энергетикасын дамыту және энергия үнемдеу институты (Қазақэнергиясараптама)" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Азаматтық қоғам істері комитетіне</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      393. Алып тасталды - ҚР Үкіметінің 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 910</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      393-1. Алып тасталды - ҚР Үкіметінің 05.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 792</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      393-2. "Агроинженерия ғылыми-өндірістік орталығы" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Автомобиль жолдары комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">375-12. алып тасталды - ҚР Үкіметінің 31.07.2019 </w:t>
+        <w:t xml:space="preserve">Ескерту. Тізбе кіші бөліммен толықтырылды – ҚР Үкіметінің 29.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 554</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>№ 936</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      394. Алып тасталды - ҚР Үкіметінің 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      395. Алып тасталды - ҚР Үкіметінің 08.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 670</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395-1. "ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...198 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t>
+      395-2. "Қазақстан жол ғылыми-зерттеу институты" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-          <w:i/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">376-1. алып тасталды – ҚР Үкіметінің 12.07.2019 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t>"Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Азаматтық авиация комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе кіші бөліммен толықтырылды – ҚР Үкіметінің 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 936</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Үкіметінің 14.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      376-2. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы.</w:t>
+      396. "Қазақстанның авиациялық әкімшілігі" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алып тасталды –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Үкіметінің 14.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе кіші бөліммен толықтырылды – ҚР Үкіметінің 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 936</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398. "Қазақ құрылыс және сәулет ғылыми-зерттеу және жобалау институты" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398-1. "Тұрғын үй-коммуналдық шаруашылығын жаңғырту мен дамытудың қазақстандық орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      376-3. Алып тасталды - ҚР Үкіметінің 05.08.2022 </w:t>
+        <w:t xml:space="preserve">      399. Алып тасталды - ҚР Үкіметінің 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 540</w:t>
+        <w:t>№ 1111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Геология комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе кіші бөліммен толықтырылды - ҚР Үкіметінің 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      376-4. "Ұлттық ақпараттық технологиялар" акционерлік қоғамы.</w:t>
+      399-1. "Ұлттық геологиялық қызмет" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Экология және табиғи ресурстар министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бөлімнің тақырыбы жаңа редакцияда - ҚР Үкіметінің 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      376-6. "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамы.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 05.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 955</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитетіне</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      400. Алып тасталды - ҚР Үкіметінің 15.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Кіші бөлімнің тақырыбы жаңа редакцияда - ҚР Үкіметінің 09.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">400-1. Алып тасталды - ҚР Үкіметінің 09.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      400-2. Алып тасталды - ҚР Үкіметінің 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      377. "Бәйтерек" Қазақстан-Ресей бірлескен кәсіпорны" акционерлік қоғамы. </w:t>
+        <w:t>
+      401. "Халықаралық жасыл технологиялар және инвестициялық жобалар орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      378. "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
+      401-2. "Жасыл даму" акционерлік қоғамы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      379. "Қазақстан Ғарыш Сапары" ұлттық компаниясы" акционерлік қоғамы.</w:t>
+      401-3. "Climate Action Company Limited" жеке компаниясы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      380. "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы.</w:t>
+      401-4. "Қазақ Каспий теңізі ғылыми-зерттеу институты" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігінің Геология комитетіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлім алып тасталды - ҚР Үкіметінің 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      381. "Ғалам" жауапкершілігі шектеулі серіктестігі.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Балық шаруашылығы комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлім алып тасталды - ҚР Үкіметінің 05.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      381-1. "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Су ресурстары комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе кіші бөліммен толықтырылды - ҚР Үкіметінің 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен; алып тасталды - ҚР Үкіметінің 04.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 863</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      381-2. "Ионосфера институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитетіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      381-3. "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      404-2. "Ә.Н. Бөкейхан атындағы Қазақ орман шаруашылығы және агроорманмелиорация ғылыми-зерттеу институты" жауапкершілігі шектеулі серіктестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Сауда және интеграция министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 10.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 497</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400. "QazTrade" cауда саясатын дамыту орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігіне</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      400-1. Алып тасталды - ҚР Үкіметінің 19.05.2025 № 349 (01.07.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      400-2. Алып тасталды - ҚР Үкіметінің 02.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-          <w:i/>
+          <w:b/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. Тізбе бөліммен толықтырылды – ҚР Үкіметінің 18.02.2017 </w:t>
-[...179 lines deleted...]
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігіне</w:t>
+        <w:t>Қазақстан Республикасының Сауда және интеграция министрлігі Техникалық реттеу және метрология комитетіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бөлім алып тасталды - ҚР Үкіметінің 04.10.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 862</w:t>
+      Ескерту. Кіші бөлім алып тасталды – ҚР Үкіметінің 28.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Оқу-ағарту министрлігіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      405. Алып тасталды - ҚР Үкіметінің 03.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Техникалық реттеу және метрология комитетіне</w:t>
+        <w:t>№ 1037</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...217 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      393. Алып тасталды - ҚР Үкіметінің 20.12.2021 </w:t>
-[...1472 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      405-1-жолды алып тастау көзделген - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
-      </w:r>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       405-1. "Talap" коммерциялық емес акционерлік қоғамы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -48399,55 +48979,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48773,31 +49353,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>