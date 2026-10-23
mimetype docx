--- v0 (2025-11-16)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d655dd" w14:textId="9d655dd">
+    <w:p w14:paraId="8489853" w14:textId="8489853">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -336,68 +336,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z79" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Қазақстан Республикасы Үкіметінің Аппаратына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -650,619 +652,665 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 247 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Үкіметінің 17.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 567</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Үкіметі туралы" Қазақстан Республикасы Конституциялық Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылатын Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың (бұдан әрі – консультативтік-кеңесші органдар) құрылуы, қызметі және таратылуы тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультативтік-кеңесші органдар Қазақстан Республикасы Үкіметінің (бұдан әрі – Үкімет) құзыретіне жатқызылған мәселелер бойынша ұсыныстар мен ұсынымдар тұжырымдау мақсатында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkStart w:name="z4" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалар мемлекеттік азаматтық қорғау жүйесіндегі консультативтік-кеңесші органдардың құрылуы, қызметі немесе таратылуы тәртібіне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс органы – консультативтік-кеңесші органның қызметін ұйымдастырушылық, ақпараттық және техникалық қамтамасыз етуді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс тобы – нақты мәселе бойынша ұсыныстар мен ұсынымдар тұжырымдау үшін құрылған уақытша (6 айдан аспайтын кезеңге) жұмыс істейтін консультативтік-кеңесші орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z8" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс тобының жетекшісі – жұмыс тобының қызметіне басшылықты жүзеге асыратын жұмыс тобының мүшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комиссия, кеңес – өздері туралы ережелерде айқындалған мәселелер бойынша ұсыныстар мен ұсынымдар тұжырымдау мақсатында құрылатын, тұрақты жұмыс істейтін консультативтік-кеңесші органдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z10" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) консультативтік-кеңесші орган – мәселелерді ұжымдық талқылау, пікір алмасу, ортақ шешім тұжырымдау арқылы бірлесіп пысықтау үшін құрылатын комиссия, кеңес немесе жұмыс тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) консультативтік-кеңесші органдардың тізілімі – құрылған және таратылған консультативтік-кеңесші органдарды есепке алу жүзеге асырылатын консультативтік-кеңесші органдардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z12" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) төраға – консультативтік-кеңесші органның қызметіне басшылықты жүзеге асыратын консультативтік-кеңесші органның мүшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) төрағаның орынбасары – консультативтік-кеңесші органның мүшесі, ол төраға болмаған кезеңде консультативтік-кеңесші орган төрағасының міндетін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хатшы – консультативтік-кеңесші органның мүшесі болып табылмайтын, консультативтік-кеңесші органның қызметін ұйымдастырушылық, ақпараттық және техникалық қамтамасыз етуді жүзеге асыратын лауазымды адам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Консультативтік-кеңесші органдарды Қазақстан Республикасының Премьер-Министрі (бұдан әрі – Премьер-Министр), оның орынбасарлары, Қазақстан Республикасы Премьер-Министрінің орынбасары – Үкімет Аппаратының Басшысы (бұдан әрі – Үкімет Аппаратының Басшысы) және Үкіметтің басқа да мүшелері басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Консультативтік-кеңесші органның құрылу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Консультативтік-кеңесші орган Премьер-Министрдің өкімімен (бұдан әрі – өкім) құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Консультативтік-кеңесші органды құру үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Заңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Президентінің (бұдан әрі – Президент) немесе Премьер-Министрдің тапсырмасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органның (бұдан әрі – бастамашы) бастамасы негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 17.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 236</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1277,207 +1325,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер болған кезде құзыретіне құрылатын консультативтік-кеңесші органның мәселелері кіретін немесе Қазақстан Республикасы Үкіметінің регламентінде (бұдан әрі – Үкімет регламенті) көзделген тәртіппен Президенттің немесе Премьер-Министрдің тапсырмасымен айқындалған мемлекеттік орган тиісті өкім жобасын әзірлеуді, ведомствоаралық келісуді және Үкіметке енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бастамашының бастамасы бойынша консультативтік-кеңесші органды құру дәлелді негіздемелер және бірдей (ұқсас) нысаналы бағыттағы консультативтік-кеңесші органның жоқтығы туралы тұжырымдар қоса беріліп, мемлекеттік органның бірінші басшысының қолы қойылған консультативтік-кеңесші органды құру қажеттігі туралы ұсынысты Премьер-Министрдің атына енгізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Премьер-Министрдің тапсырмасы түрінде қабылданған шешім бастамашының атына жіберіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Премьер-Министрдің атына консультативтік-кеңесші орган құру туралы ұсыныспен Премьер-Министрдің орынбасарлары немесе Үкімет Аппаратының Басшысы өтініш жасай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өкім жобасында құрылатын консультативтік-кеңесші органның мақсаты, жұмыс органы, ережесі, құрамы айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Консультативтік-кеңесші органның ережесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1508,1235 +1540,1198 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс топтары бойынша ереже мен жұмыс органы белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрам лауазымдық (лауазымы көрсетіліп) және (немесе) дербес (Т.А.Ә. (бар болса) және атқаратын лауазымы/атағы көрсетіліп) өлшемшарттар бойынша қалыптастырылады. Консультативтік-кеңесші органды құру кезінде кандидаттың немесе өкілдерін құрылатын консультативтік-кеңесші органға енгізу жоспарланып отырған мемлекеттік органдар мен ұйымдар келісімінің болуы міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мына: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдардың бірінші басшылары – Премьер-Министр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдардың бірінші басшыларының орынбасарларынан, мемлекеттік органдар аппараттарының басшыларынан төмен емес – Премьер-Министрдің орынбасарлары, Үкімет Аппаратының Басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдардың құрылымдық бөлімшелерінің басшыларынан төмен емес – Үкімет мүшелері төрағалық ететін консультативтік-кеңесші органдардың құрамына міндетті түрде алмастыру құқығынсыз енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрылатын консультативтік-кеңесші органға жүктелетін мақсаттар мен міндеттерді ескере отырып, оның құрамына Үкімет Аппаратының тиісті құрылымдық бөлімшесінің басшысы енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мақсаттары жұмыс істеп тұрған консультативтік-кеңесші органның мақсаттарына сәйкес келетін немесе соларға ұқсас консультативтік-кеңесші органды құруға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Консультативтік-кеңесші орган қызметінің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Консультативтік-кеңесші органның отырыстарын өткізу мерзімділігі оның ережесінде айқындалады немесе оны жұмыс тобының жетекшісі айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жоспарлы жұмысты қамтамасыз ету мақсатында ағымдағы күнтізбелік жыл аяқталғанға дейін консультативтік-кеңесші органның шешімімен жұмыс органы қалыптастыратын алдағы жылға арналған жұмыс жоспары бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшы жұмыс жоспарының орындалуын бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Консультативтік-кеңесші органның жұмысы мәселелерді алқалы талқылауға және ұсынымдар мен ұсыныстарды тұжырымдауға негізделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Консультативтік-кеңесші органның отырыстарын ұйымдастыру мынадай дәйекті іс-қимылдардан тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отырыс өткізу жоспарланған күнге дейін 3 (үш) жұмыс күні қалғанда хатшы немесе жұмыс органы консультативтік-кеңесші органның мүшелеріне шақыруды, күн тәртібін және қажетті материалдарды ресми телефонограмма жібермей, электрондық күнтізбенің көмегімен цифрлық форматта жібереді. Телефонограмма ерекше жағдайларда (цифрлық форматта шақыруға техникалық мүмкіндік болмаған кезде) пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күн тәртібіне мәселелер консультативтік-кеңесші органның алдына қойылған мақсаттар мен міндеттерге сәйкес енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) консультативтік-кеңесші органның мүшелері 1 (бір) жұмыс күні ішінде өзінің алдағы отырысқа қатысатынын немесе қатыспайтынын (себептерін көрсете отырып) растайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алдағы отырыстың кворумы айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер отырысқа консультативтік-кеңесші орган мүшелерінің жалпы санының кемінде үштен екісі қатысса, ол заңды деп есептеледі. Кворум болмаса, отырыс 5 (бес) жұмыс күнінен аспайтын мерзімге ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отырыс басым тәртіппен бейнеконференцбайланыс және қолжетімді онлайн-сервистер пайдаланыла отырып өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таратылуы шектелген қызметтік ақпаратты немесе мемлекеттік құпияларды қамтитын мәселелер қаралған жағдайда, сондай-ақ техникалық мүмкіндік болмаған кезде отырыс бетпе-бет форматта өткізіледі. Бұл ретте консультативтік-кеңесші органның мүшелері отырысқа өздерінің жеке қатысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аралас режимде бейнеконференцбайланысты және қолжетімді онлайн-сервистер бір мезгілде пайдаланылатын бетпе-бет формат пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Отырысқа қатысып отырған консультативтік-кеңесші органның мүшелерін есепке алуды хатшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отырысты төраға (жұмыс тобының жетекшісі), ол болмаған жағдайда – төрағаның орынбасары басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға (жұмыс тобының жетекшісі) отырысты өткізу регламентін (сөз сөйлеу мен баяндамалардың ұзақтығы, баяндамашылардың сөз сөйлеу тәртібі) айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультативтік-кеңесші орган мүшелерінің әрқайсысы күн тәртібінің мәселелері бойынша өз ұстанымын білдіруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Консультативтік-кеңесші органның шешімдері ашық немесе жабық дауыс беру арқылы қабылданады және, егер оларға отырысқа қатысқан консультативтік-кеңесші орган мүшелерінің жалпы санының көпшілігі дауыс берсе, қабылданды деп есептеледі. Консультативтік-кеңесші органның мүшелері шешімдер қабылдау кезінде тең дауысқа ие болады. Дауыстар тең болған жағдайда төрағаның (жұмыс тобы жетекшісінің) дауысы шешуші болып табылады. Хатшының дауыс беру құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Дауыс беру ашық немесе жабық режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жабық дауыс беру кезінде консультативтік-кеңесші орган мүшесінің ерік білдіруінің анонимдігі қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Дауыс беру отырыста осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделетін дауыс беру парағын толтыру (тиісті жолдардағы қолтаңбасы) арқылы өткізіледі. Бір мезгілде өзара қайшы келетін бірнеше шешімді таңдауға, сондай-ақ дауыс беру парағын толтырмауға жол берілмейді. Мұндай жағдайда консультативтік-кеңесші орган мүшесінің дауысы жарамсыз деп танылады, ол туралы төраға мен хатшы қол қоятын еркін нысандағы акт жасалады, ол дауыс беру парағына қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерекше пікірі болған жағдайда консультативтік-кеңесші органның мүшесі дауыс беру парағының тиісті жолағын толтырады не көлемі үлкен болған кезде дауыс беру парағына қоса берілетін жеке парақта баяндайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырыс қашықтан немесе аралас режимде өткізілген кезде консультативтік-кеңесші органның мүшелері дауыс беру парақтарын толтырады, олар 1 (бір) жұмыс күні ішінде электрондық цифрлық қолтаңбамен қол қойылып, электрондық құжат айналымы жүйесі арқылы немесе техникалық мүмкіндік болмаған жағдайда – қызметтік электрондық пошта арқылы хатшыға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дауыстарды санау негізінде хатшы 3 (үш) жұмыс күні ішінде хаттама жобасын қалыптастырады және келіседі (қажет болған кезде), оған дауыс беру нәтижелерін (қолдау тапты/қолдау таппады), консультативтік-кеңесші органның әрбір мүшесінің ерекше пікірін (бар болса), сондай-ақ хаттамаға қол қою мүмкіндігі туралы қорытындыны көрсететін анықтаманы қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хатшы дауыстарды санаудың және хаттама жобасын қалыптастырудың дұрыстығы үшін дербес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Күн тәртібінің мәселелері бойынша отырыста бірауыздан шешім қабылдау кейіннен дайындалған хаттаманы консультативтік-кеңесші органның қатысқан мүшелерімен келісу қажеттігін жоққа шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Төраға (жұмыс тобының жетекшісі) 1 (бір) жұмыс күні ішінде хаттамаға қол қояды, оны хатшы тіркейді және консультативтік-кеңесші органның мүшелеріне жібереді. Хаттамадан үзінділер хаттамада ұсынымдар берілетін мүдделі тұлғаларға жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультативтік-кеңесші орган отырысының хаттамасында көрсетілген шешімдер ұсынымдық сипатта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Хаттамалар мен олардың материалдарын сақтауды архив ісі және құжаттамалық қамтамасыз ету саласындағы уәкілетті орган белгілеген сақтау мерзімдерін ескере отырып, жұмыс органы немесе хатшы (жұмыс тобы) жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Консультативтік-кеңесші органның таратылуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Консультативтік-кеңесші орган Премьер-Министрдің өкімімен таратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Консультативтік-кеңесші органды тарату үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жүктелген мақсаттардың орындалуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Президенттің немесе Премьер-Министрдің тапсырмасы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мән-жайлар туындаған кезде жұмыс органы немесе хатшы Премьер-Министр өкімінің жобасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Хатшы қол қойған анықтама-есеп қоса берілетін Премьер-Министр өкімінің жобасы Үкімет регламентінде белгіленген тәртіппен мүдделі мемлекеттік органдармен келісіледі және кейіннен Премьер-Министрдің қол қоюына енгізу үшін Үкімет Аппаратына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама-есепте жүргізілген жұмыстың нәтижелері, консультативтік-кеңесші органды тарату негіздері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 17.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Консультативтік-кеңесші органдар қызметінің жариялылығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын ескере отырып, жұмыс органы консультативтік-кеңесші органның қызметі туралы ақпаратты мемлекеттік органның интернет-ресурсында орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, консультативтік-кеңесші органның қызметіне байланысты ақпаратты шектеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Консультативтік-кеңесші органдардың есепке алынуы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Үкімет Аппараты құрылатын және таратылатын консультативтік-кеңесші органдарды есепке алуды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша консультативтік-кеңесші органдардың тізілімін (бұдан әрі – тізілім) жүргізу арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тізілімді жүргізу анық емес деректерді енгізуге, ауыстыруға, алып қоюға және өзге де заңсыз іс-әрекеттерге жол бермейтін заңнамада белгіленген тәртіппен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2791,68 +2786,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z61" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Үкімет Аппараты жаңа консультативтік-кеңесші органды құрудың орындылығына талдау жүргізген кезде міндетті түрде тізілім деректері ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3032,218 +3029,218 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консультативтік-кеңесші орган туралы үлгілік ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (консультативтік-кеңесші органның атауы)  (бұдан әрі – комиссия/кеңес)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Консультативтік-кеңесші орган қызметінің мақсаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________ болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қызмет мақсаттарының қысқаша сипаттамасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (консультативтік-кеңесші органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3272,182 +3269,182 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикасының заңдарына және Қазақстан Республикасының өзге де</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативтік құқықтық актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге  асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссияның/кеңестің жұмыс органы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                             (мемлекеттік органның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия/кеңес отырыстары _____________________________ өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  (отырыстарды өткізу мерзімділігі көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комиссияның/кеңестің міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қойылған мақсаттар шеңберінде комиссияға/кеңеске мынадай міндеттер  жүктеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) __________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3458,88 +3455,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) __________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) __________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комиссия/кеңес қызметінің ұйымдастырылуы және тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комиссия/кеңес қызметінің ұйымдастырылуы және тәртібі Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың құрылуы, қызметі және таратылуы қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3675,68 +3672,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Консультативтік-кеңесші орган мүшелерінің дауыс беру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4784,68 +4781,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың тізілімі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5392,55 +5389,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5766,31 +5763,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>