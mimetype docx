--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e501dfc" w14:textId="e501dfc">
+    <w:p w14:paraId="c154cad" w14:textId="c154cad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2026 жылғы 8 мамырдағы № 380 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2026 жылғы 8 мамырдағы № 380 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4026,190 +4026,304 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және алушының орташа айлық кірісін зейнетақы төлемдерімен алмастыру коэффициентін есептеуге қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z123" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті зейнетақы жарналары салымшысының орташа айлық кірісін алмастыру коэффициентін есептеуді БЖЗҚ халықты әлеуметтік қорғау саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын мемлекеттік органның цифрлық жүйелерінен алынған мәліметтер негізінде жүзеге асырады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Үкіметінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Зейнетақы төлемдерін алушыларға бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша мемлекет кепілдіктерін инфляцияның деңгейін ескере отырып орындау қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 522 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Зейнетақы төлемдерін алушыларға бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарналарының, міндетті кәсіптік зейнетақы жарналарының нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде сақталуы бойынша мемлекет кепілдіктерін инфляцияның деңгейін ескере отырып орындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z127" w:id="99"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4222,211 +4336,211 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Осы Қағидалардың 3-тармағының 1) тармақшасында көрсетілген және бұл ретте зейнетақы төлемдерін алушылар болып табылатын тұлғаларға мемлекеттік кепілдікті төлеу бойынша айырма "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына сәйкес өтініш берілмей-ақ проактивті нысанда тағайындалады. Осы тармақтың алтыншы және жетінші бөліктерінде көзделген құжаттар да ұсынылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Базалық зейнетақы төлемі тағайындалған күні проактивті қызмет көрсеткен кезде Мемлекеттік корпорация уәкілетті мемлекеттік органның цифрлық жүйелері арқылы проактивті қызмет көрсету және тілді таңдау үшін дербес деректерді жинауға және өңдеуге келісім алу үшін өтініш берушінің порталда тіркелген абоненттік ұялы байланыс құрылғысының телефон нөміріне sms-хабар жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z130" w:id="101"/>
-[...15 lines deleted...]
-      Базалық зейнетақы төлемі тағайындалған күні проактивті қызмет көрсеткен кезде Мемлекеттік корпорация уәкілетті мемлекеттік органның цифрлық жүйелері арқылы проактивті қызмет көрсету және тілді таңдау үшін дербес деректерді жинауға және өңдеуге келісім алу үшін өтініш берушінің порталда тіркелген абоненттік ұялы байланыс құрылғысының телефон нөміріне sms-хабар жібереді.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіден бірінші sms-хабар жіберілген кезден бастап күнтізбелік 3 (үш) күн ішінде жауап болмаған жағдайда проактивті қызмет көрсету процесі аяқталады, бұл ретте осы санаттағы тұлғалардың Мемлекеттік корпорацияға өтініш беру арқылы қызмет көрсетуге жүгіну құқығы сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z131" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толуына байланысты төленетін мемлекеттік базалық зейнетақы төлемі тағайындалмайтын, өмір бойғы ай сайынғы қамтылым алатын отставкадағы судьяларға, еңбек сіңірген жылдары үшін зейнетақы төлемдерін алатын әскери қызметшілерге, арнаулы мемлекеттік органдардың және құқық қорғау органдарының, мемлекеттік фельдъегерлік қызмет қызметкерлеріне, сондай-ақ арнаулы атақтарға, сыныптық шендерге ие болу және нысанды киім киіп жүру құқықтары 2012 жылғы 1 қаңтардан бастап жойылған адамдарға мемлекеттік кепілдік бойынша айырманы төлеудің есеп-қисабы Мемлекеттік корпорацияға өтінішпен өзі жүгінген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген тұлғалардан басқа айырма төлеміне құқығы бар тұлға айырма төлемін тағайындау үшін Мемлекеттік корпорацияның тұрғылықты жері бойынша бөлімшесіне әлеуметтік қамсыздандыру жөніндегі уәкілетті орган айқындайтын нысан бойынша өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z133" w:id="104"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші бөлігінде көрсетілген тұлғалардан басқа айырма төлеміне құқығы бар тұлға айырма төлемін тағайындау үшін Мемлекеттік корпорацияның тұрғылықты жері бойынша бөлімшесіне әлеуметтік қамсыздандыру жөніндегі уәкілетті орган айқындайтын нысан бойынша өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдаған кезде жеке басты куәландыратын құжат, тұрақты тұрғылықты жері бойынша тіркелгені туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі (бұдан әрі – цифрлық жүйелер) арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z134" w:id="105"/>
-[...15 lines deleted...]
-      Өтінішті қабылдаған кезде жеке басты куәландыратын құжат, тұрақты тұрғылықты жері бойынша тіркелгені туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі (бұдан әрі – цифрлық жүйелер) арқылы алады.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер болмаған кезде өтінішке жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің Қазақстан Республикасында тұруына ықтиярхат, Қазақстан Республикасының азаматтығын алғанға дейін қандас куәлігі) қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z135" w:id="106"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Айырма төлемін тағайындау мерзімі осы Қағидалардың 5-тармағына сәйкес келісім болған жағдайда Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4441,192 +4555,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жас басталған күнге инфляция деңгейі туралы ақпарат бар болса, базалық зейнетақы төлемі тағайындалған күннен кейінгі күннен, бірақ Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жас басталған күнге инфляция деңгейі туралы ақпарат болмаған кезде ол тағайындалған күннен кейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде басталады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z137" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z137" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-тармақтың екінші бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) мемлекеттік органдардың цифрлық жүйелерінде айырма төлемін алуға құқығы бар адамның қайтыс болғаны туралы мәліметтер болмаған жағдайда қайтыс болған адамның қайтыс болғаны туралы куәліктің түпнұсқасы немесе оның нотариат куәландырған көшірмесін;".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z138" w:id="109"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z140" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z141" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4661,111 +4775,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z142" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z142" w:id="113"/>
-[...15 lines deleted...]
-      "13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z143" w:id="114"/>
-[...15 lines deleted...]
-      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4798,370 +4912,370 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z147" w:id="117"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z148" w:id="118"/>
-[...15 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z149" w:id="119"/>
-[...15 lines deleted...]
-      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z150" w:id="120"/>
-[...15 lines deleted...]
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z151" w:id="121"/>
-[...15 lines deleted...]
-      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z152" w:id="122"/>
-[...15 lines deleted...]
-      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z153" w:id="123"/>
-[...15 lines deleted...]
-      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z154" w:id="124"/>
-[...15 lines deleted...]
-      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z155" w:id="125"/>
-[...15 lines deleted...]
-      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z156" w:id="126"/>
-[...15 lines deleted...]
-      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z157" w:id="127"/>
-[...15 lines deleted...]
-      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z158" w:id="128"/>
-[...15 lines deleted...]
-      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z159" w:id="129"/>
-[...15 lines deleted...]
-      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z160" w:id="130"/>
-[...15 lines deleted...]
-      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z161" w:id="131"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5174,130 +5288,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігінің үшінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="132"/>
+    <w:bookmarkStart w:name="z163" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "цифрлық жүйелерді пайдалану;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z164" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z164" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) уәкілетті мемлекеттік органның цифрлық жүйесінен төлемдерді тағайындау, жүзеге асыру, осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру фактісін растайтын мәліметтер алынған;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5350,130 +5464,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkStart w:name="z167" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z168" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z168" w:id="136"/>
-[...15 lines deleted...]
-      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z169" w:id="137"/>
-[...15 lines deleted...]
-      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек төлемін Мемлекеттік корпорация арқылы жүзеге асыру процесіне, әлеуметтік көмек көрсету жөніндегі уәкілетті орган уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету туралы өзі шешім қабылдаған кезде бастамашылық етеді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z170" w:id="138"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5486,71 +5600,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="139"/>
+    <w:bookmarkStart w:name="z172" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде цифрлық жүйеге тиісті өзгерістер енгізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z173" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z173" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларына 1, 1-1 және 1-2-қосымшалар осы өзгерістерге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5585,131 +5699,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z174" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z174" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 525 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z175" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z175" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары мен мерзімдерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5722,550 +5836,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="143"/>
+    <w:bookmarkStart w:name="z177" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z178" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z178" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z179" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) интернет-платформаның операторы (бұдан әрі – оператор) – интернет-платформада тіркелген орындаушылар мен тапсырыс берушілер арасында қызметтер көрсету және жұмыстарды орындау бойынша байланыстар орнату және мәмілелер жасасу үшін цифрлық технологиялар мен жүйелерді қолдана отырып, техникалық, ұйымдастырушылық (оның ішінде жұмыстарды немесе қызметтерді көрсету үшін үшінші тұлғаларды тарта отырып көрсетілетін қызметтерді), ақпараттық және өзге де мүмкіндіктерді ұсыну жөніндегі қызметтерді интернет-платформаны пайдалана отырып көрсететін дара кәсіпкер немесе заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z179" w:id="145"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:bookmarkStart w:name="z180" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z181" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) электрондық тәсілмен (бұл тәсіл Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес мемлекеттік кірістер органдарымен электрондық тәсілмен өзара іс-қимыл жасайтын агентке қолданылады) – хабарлама "Салық төлеушінің кабинеті" веб-қосымшасына жеткізілген күннен бастап немесе "цифрлық үкіметтің" веб-порталындағы пайдаланушының жеке кабинетіне хабарлама жеткізілген күннен бастап агентке табысталды деп есептеледі (аталған тәсіл "цифрлық үкіметтің" веб-порталында тіркелген агентке қолданылады);".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z181" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="148"/>
+    <w:bookmarkStart w:name="z182" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Жұмыс берушінің міндетті зейнетақы жарналарын есептеу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 3 шiлдедегi № 540 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z183" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Жұмыс берушінің міндетті зейнетақы жарналарын есептеу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары мен мерзімдерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z184" w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z184" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z185" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) электрондық тәсілмен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z185" w:id="151"/>
-[...15 lines deleted...]
-      "2) электрондық тәсілмен:</w:t>
+    <w:bookmarkStart w:name="z186" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама "Салық төлеушінің кабинеті" веб-қосымшасына жеткізілген күннен бастап.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
-[...15 lines deleted...]
-      хабарлама "Салық төлеушінің кабинеті" веб-қосымшасына жеткізілген күннен бастап.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл тәсіл Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес мемлекеттік кірістер органдарымен электрондық тәсілмен өзара іс-қимыл жасайтын агентке қолданылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
-[...15 lines deleted...]
-      Бұл тәсіл Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес мемлекеттік кірістер органдарымен электрондық тәсілмен өзара іс-қимыл жасайтын агентке қолданылады;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама "цифрлық үкіметтің" веб-порталындағы пайдаланушының жеке кабинетіне жеткізілген күннен бастап.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
-[...15 lines deleted...]
-      хабарлама "цифрлық үкіметтің" веб-порталындағы пайдаланушының жеке кабинетіне жеткізілген күннен бастап.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл тәсіл "цифрлық үкіметтің" веб-порталында тіркелген агентке қолданылады;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z189" w:id="155"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="156"/>
+    <w:bookmarkStart w:name="z190" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Бірыңғай жинақтаушы зейнетақы қорынан жұмыс берушінің міндетті зейнетақы жарналары есебінен төленетін зейнетақы төлемдерінің мөлшерін айқындау және оны жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 29 тамыздағы № 705 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z191" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z191" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Бірыңғай жинақтаушы зейнетақы қорынан жұмыс берушінің міндетті зейнетақы жарналары есебінен төленетін зейнетақы төлемдерінің мөлшерін айқындау және оны жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z192" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z192" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z193" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" цифрлық жүйесі (бұдан әрі – "МОДБ" ЦЖ) – мүгедектікті белгілеу, еңбекке қабілеттіліктен айырылу, абилитация мен оңалтудың жеке бағдарламасын әзірлеу жөніндегі бизнес-процестерді автоматтандыруға, сондай-ақ медициналық-әлеуметтік сараптама бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтауға және өңдеуге арналған аппараттық-бағдарламалық кешен;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z193" w:id="159"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6278,70 +6392,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="160"/>
+    <w:bookmarkStart w:name="z195" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Зейнетақы төлемдері өмір бойына тағайындалады, ағымдағы айға жүргізіледі және оны қайтыс болған немесе мемлекеттік органдардың цифрлық жүйелерінен Қазақстан Республикасы азаматының жеке басын куәландыратын барлық құжаттың, не шетелдіктің Қазақстан Республикасында тұруына ықтиярхаттың, не тұрақты тұрғылықты жерге шығуға, не Қазақстан Республикасында тұрақты тұруға рұқсатты күші жойылуына байланысты, не Қазақстан Республикасының азаматтығынан айырылуына, Қазақстан Республикасының азаматтығынан шығуына байланысты Қазақстан Республикасының уәкілетті органы берген азаматтығы жоқ адамның куәлігінің жарамсыздығы туралы мәліметтерді алған айды қоса алғанда, БЖЗҚ жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6354,130 +6468,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="161"/>
+    <w:bookmarkStart w:name="z197" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Егер алушылар бірінші және екінші топтағы мүгедектігі бар адамдар болса, егер мүгедектік мерзімсіз болып белгіленсе, БЖЗҚ алушыға мүгедектіктің белгіленгені туралы мәліметтерді "МОДБ" ЦЖ-дан сұратады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z198" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МОДБ" ЦЖ-да өтініш берушінің бірінші немесе екінші топтағы мүгедектігі мерзімсіз болып белгіленгені туралы мәліметтер болмаған жағдайда БЖЗҚ өтініш беруші өтініш берген күні өтінішті қабылдаудан бас тартып, БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша бас тарту себебін көрсете отырып, құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z198" w:id="162"/>
-[...15 lines deleted...]
-      "МОДБ" ЦЖ-да өтініш берушінің бірінші немесе екінші топтағы мүгедектігі мерзімсіз болып белгіленгені туралы мәліметтер болмаған жағдайда БЖЗҚ өтініш беруші өтініш берген күні өтінішті қабылдаудан бас тартып, БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша бас тарту себебін көрсете отырып, құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімсіз белгіленген бірінші немесе екінші топтағы мүгедектік алынған жағдайда зейнетақы төлемдері "МОДБ" ЦЖ-дан мүгедектікті алып тастау туралы мәліметтер алынған айдан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z199" w:id="163"/>
-[...15 lines deleted...]
-      Мерзімсіз белгіленген бірінші немесе екінші топтағы мүгедектік алынған жағдайда зейнетақы төлемдері "МОДБ" ЦЖ-дан мүгедектікті алып тастау туралы мәліметтер алынған айдан кейінгі айдан бастап тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектікті алып тастау туралы мәліметтерді беру тәртібі мен мерзімдері БЖЗҚ мен әлеуметтік қорғау саласындағы уәкілетті орган арасында жасалған тиісті келісімде белгіленген.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z200" w:id="164"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6490,90 +6604,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="165"/>
+    <w:bookmarkStart w:name="z202" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Зейнетақы төлемдерін жүзеге асыру мақсатында БЖЗҚ Қазақстан Республикасының заңнамасына сәйкес өтініш білдірген адамдардың цифрлық құжаттарын пайдалана алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z203" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттың қағаз жеткізгіштегі көшірмесі мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың цифрлық объектілерімен интеграция болмаған жағдайларда ұсынылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z203" w:id="166"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6586,70 +6700,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="167"/>
+    <w:bookmarkStart w:name="z205" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Мемлекеттік органдардың цифрлық жүйелерінен және (немесе) БЖЗҚ-дан алушының қайтыс болғаны, Қазақстан Республикасы азаматының жеке басын куәландыратын барлық құжаттың, не шетелдіктің Қазақстан Республикасында тұруына ықтиярхаттың, Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кетуіне, не Қазақстан Республикасында тұрақты тұруға берілген рұқсаттың күші жойылуына, не Қазақстан Республикасының азаматтығынан айырылуына, Қазақстан Республикасының азаматтығынан шығуына, не Қазақстан Республикасының азаматтығын жоғалтуына байланысты Қазақстан Республикасының уәкілетті органы берген азаматтығы жоқ адамның куәлігінің жарамсыздығы туралы мәліметтердің алынуы оған БЖЗҚ-дан төленетін зейнетақы төлемдерін тоқтату үшін негіз болып табылады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6858,408 +6972,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="168"/>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z209" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z209" w:id="169"/>
-[...15 lines deleted...]
-      Азамат________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z210" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z210" w:id="170"/>
-[...15 lines deleted...]
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+    <w:bookmarkStart w:name="z211" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: ______ жылғы "___" ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z211" w:id="171"/>
-[...15 lines deleted...]
-      Туған күні: ______ жылғы "___" ___________</w:t>
+    <w:bookmarkStart w:name="z212" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z212" w:id="172"/>
-[...15 lines deleted...]
-      Жеке сәйкестендіру нөмірі: ________________________________</w:t>
+    <w:bookmarkStart w:name="z213" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат түрі: _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z213" w:id="173"/>
-[...15 lines deleted...]
-      Жеке басын куәландыратын құжат түрі: _____________________</w:t>
+    <w:bookmarkStart w:name="z214" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың сериясы: _____ құжаттың нөмірі:________ кім берген: _______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z214" w:id="174"/>
-[...15 lines deleted...]
-      Құжаттың сериясы: _____ құжаттың нөмірі:________ кім берген: _______</w:t>
+    <w:bookmarkStart w:name="z215" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні ____________ жылғы "__" _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z215" w:id="175"/>
-[...15 lines deleted...]
-      Берілген күні ____________ жылғы "__" _________</w:t>
+    <w:bookmarkStart w:name="z216" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын жерінің мекенжайы ______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z216" w:id="176"/>
-[...15 lines deleted...]
-      Тұрақты тұратын жерінің мекенжайы ______________________________</w:t>
+    <w:bookmarkStart w:name="z217" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ облысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z217" w:id="177"/>
-[...15 lines deleted...]
-      _______________________________________________________ облысы</w:t>
+    <w:bookmarkStart w:name="z218" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ қаласы (ауданы) ____________________ ауылы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z218" w:id="178"/>
-[...15 lines deleted...]
-      _____________________ қаласы (ауданы) ____________________ ауылы</w:t>
+    <w:bookmarkStart w:name="z219" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________ көшесі (шағын ауданы) _______ үй ___ пәтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z219" w:id="179"/>
-[...15 lines deleted...]
-      ______________________ көшесі (шағын ауданы) _______ үй ___ пәтер</w:t>
+    <w:bookmarkStart w:name="z220" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің деректемелері:_______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z220" w:id="180"/>
-[...15 lines deleted...]
-      Банктің деректемелері:_______________________</w:t>
+    <w:bookmarkStart w:name="z221" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z221" w:id="181"/>
-[...15 lines deleted...]
-      Банктің атауы ____________________________</w:t>
+    <w:bookmarkStart w:name="z222" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _________________________ банктік шот</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z222" w:id="182"/>
-[...15 lines deleted...]
-      № _________________________ банктік шот</w:t>
+    <w:bookmarkStart w:name="z223" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z223" w:id="183"/>
-[...15 lines deleted...]
-      Телефон ___________________________</w:t>
+    <w:bookmarkStart w:name="z224" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған ___________________ әлеуметтік көмек тағайындауды сұраймын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z224" w:id="184"/>
-[...15 lines deleted...]
-      Маған ___________________ әлеуметтік көмек тағайындауды сұраймын</w:t>
+    <w:bookmarkStart w:name="z225" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z225" w:id="185"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7669,310 +7783,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="186"/>
+    <w:bookmarkStart w:name="z226" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z227" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоттың иесі ретінде өзім, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шоттың нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z227" w:id="187"/>
-[...15 lines deleted...]
-      Банктік шоттың иесі ретінде өзім, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шоттың нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z228" w:id="188"/>
-[...15 lines deleted...]
-      Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды колдануына жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z229" w:id="189"/>
-[...15 lines deleted...]
-      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды колдануына жол берілмейтіні туралы хабардармын.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z230" w:id="190"/>
-[...15 lines deleted...]
-      20____ жылғы "____" ___________</w:t>
+    <w:bookmarkStart w:name="z231" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z231" w:id="191"/>
-[...15 lines deleted...]
-      ______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z232" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z232" w:id="192"/>
-[...15 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы</w:t>
+    <w:bookmarkStart w:name="z233" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қабылдаған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z233" w:id="193"/>
-[...15 lines deleted...]
-      Құжаттарды қабылдаған:</w:t>
+    <w:bookmarkStart w:name="z234" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z234" w:id="194"/>
-[...15 lines deleted...]
-      ________________________________</w:t>
+    <w:bookmarkStart w:name="z235" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z235" w:id="195"/>
-[...15 lines deleted...]
-      (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
+    <w:bookmarkStart w:name="z236" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20____ жылғы "____" ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z236" w:id="196"/>
-[...15 lines deleted...]
-      20____ жылғы "____" ____________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z237" w:id="197"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8181,428 +8295,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="198"/>
+    <w:bookmarkStart w:name="z239" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Цифрлық үкіметтің" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z240" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z240" w:id="199"/>
-[...15 lines deleted...]
-      Азамат ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z241" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z241" w:id="200"/>
-[...15 lines deleted...]
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+    <w:bookmarkStart w:name="z242" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z242" w:id="201"/>
-[...15 lines deleted...]
-      Туған күні: __________________</w:t>
+    <w:bookmarkStart w:name="z243" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z243" w:id="202"/>
-[...15 lines deleted...]
-      Жеке сәйкестендіру нөмірі: ____________________________</w:t>
+    <w:bookmarkStart w:name="z244" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың растауы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z244" w:id="203"/>
-[...15 lines deleted...]
-      Мемлекеттік органдардың растауы:</w:t>
+    <w:bookmarkStart w:name="z245" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке тұлғалар" мемлекеттік дерекқоры" цифрлық жүйесінен алынған деректер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z245" w:id="204"/>
-[...15 lines deleted...]
-      "Жеке тұлғалар" мемлекеттік дерекқоры" цифрлық жүйесінен алынған деректер</w:t>
+    <w:bookmarkStart w:name="z246" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z246" w:id="205"/>
-[...15 lines deleted...]
-      Өтініш беруші туралы мәліметтер:</w:t>
+    <w:bookmarkStart w:name="z247" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжат түрі: __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z247" w:id="206"/>
-[...15 lines deleted...]
-      Жеке басын куәландыратын құжат түрі: __________________________</w:t>
+    <w:bookmarkStart w:name="z248" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат сериясы: __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z248" w:id="207"/>
-[...15 lines deleted...]
-      Құжат сериясы: __________________</w:t>
+    <w:bookmarkStart w:name="z249" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжат нөмірі: _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z249" w:id="208"/>
-[...15 lines deleted...]
-      Құжат нөмірі: _______________</w:t>
+    <w:bookmarkStart w:name="z250" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кім берген: _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z250" w:id="209"/>
-[...15 lines deleted...]
-      Кім берген: _______________________</w:t>
+    <w:bookmarkStart w:name="z251" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z251" w:id="210"/>
-[...15 lines deleted...]
-      Берілген күні: _____________________</w:t>
+    <w:bookmarkStart w:name="z252" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұратын жерінің мекенжайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z252" w:id="211"/>
-[...15 lines deleted...]
-      Тұрақты тұратын жерінің мекенжайы:</w:t>
+    <w:bookmarkStart w:name="z253" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________ облысы __________________ қаласы (ауданы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z253" w:id="212"/>
-[...15 lines deleted...]
-      ______________________ облысы __________________ қаласы (ауданы)</w:t>
+    <w:bookmarkStart w:name="z254" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ ауылы _________________ көшесі (шағын ауданы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z254" w:id="213"/>
-[...15 lines deleted...]
-      ___________________ ауылы _________________ көшесі (шағын ауданы)</w:t>
+    <w:bookmarkStart w:name="z255" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ үй _________ пәтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z255" w:id="214"/>
-[...15 lines deleted...]
-      __________ үй _________ пәтер</w:t>
+    <w:bookmarkStart w:name="z256" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған __________________ әлеуметтік көмек тағайындауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z256" w:id="215"/>
-[...15 lines deleted...]
-      Маған __________________ әлеуметтік көмек тағайындауды сұраймын.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z257" w:id="216"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9012,330 +9126,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="217"/>
+    <w:bookmarkStart w:name="z258" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z259" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы_______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z259" w:id="218"/>
-[...15 lines deleted...]
-      Банктің атауы_______________________</w:t>
+    <w:bookmarkStart w:name="z260" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___________________ банктік шот</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z260" w:id="219"/>
-[...15 lines deleted...]
-      № ___________________ банктік шот</w:t>
+    <w:bookmarkStart w:name="z261" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z261" w:id="220"/>
-[...15 lines deleted...]
-      Телефон ___________________________</w:t>
+    <w:bookmarkStart w:name="z262" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z262" w:id="221"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="222"/>
+    <w:bookmarkStart w:name="z263" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z264" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шоттардың нөмірлері туралы мәліметтерді алуына келісім беремін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z264" w:id="223"/>
-[...15 lines deleted...]
-      Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шоттардың нөмірлері туралы мәліметтерді алуына келісім беремін.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің барлық өзгерістері туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z265" w:id="224"/>
-[...15 lines deleted...]
-      Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің барлық өзгерістері туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды қолдануына жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z266" w:id="225"/>
-[...15 lines deleted...]
-      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды қолдануына жол берілмейтіні туралы хабардармын.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасы _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z267" w:id="226"/>
-[...15 lines deleted...]
-      Өтініш берушінің электрондық цифрлық қолтаңбасы _________________</w:t>
+    <w:bookmarkStart w:name="z268" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қол қойылған күні мен уақыты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z268" w:id="227"/>
-[...15 lines deleted...]
-      Өтінішке қол қойылған күні мен уақыты:</w:t>
+    <w:bookmarkStart w:name="z269" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____ .___. _____ жыл ___сағат __ минут ____секунд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z269" w:id="228"/>
-[...15 lines deleted...]
-      ____ .___. _____ жыл ___сағат __ минут ____секунд</w:t>
+    <w:bookmarkStart w:name="z270" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z270" w:id="229"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9505,562 +9619,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="230"/>
+    <w:bookmarkStart w:name="z272" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z273" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкіметтің" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z273" w:id="231"/>
-[...15 lines deleted...]
-      Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкіметтің" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
+    <w:bookmarkStart w:name="z274" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z274" w:id="232"/>
-[...15 lines deleted...]
-      1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z275" w:id="233"/>
-[...15 lines deleted...]
-      2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z276" w:id="234"/>
-[...15 lines deleted...]
-      3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "ЖМБМК" ЦЖ-да жылжымайтын мүліктің кадастрлық нөмірі және мекенжайы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z277" w:id="235"/>
-[...15 lines deleted...]
-      4) "ЖМБМК" ЦЖ-да жылжымайтын мүліктің кадастрлық нөмірі және мекенжайы туралы;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" ЦЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z278" w:id="236"/>
-[...15 lines deleted...]
-      5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" ЦЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "АХАЖ" ЦЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z279" w:id="237"/>
-[...15 lines deleted...]
-      6) "АХАЖ" ЦЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
+    <w:bookmarkStart w:name="z280" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "ҰББДҚ" ЦЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z280" w:id="238"/>
-[...15 lines deleted...]
-      7) "ҰББДҚ" ЦЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылығындағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z281" w:id="239"/>
-[...15 lines deleted...]
-      8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылығындағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "ДНЭТ" ЦЖ-да жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z282" w:id="240"/>
-[...15 lines deleted...]
-      9) "ДНЭТ" ЦЖ-да жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-сынан және ЕДБ ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорацияның бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z283" w:id="241"/>
-[...15 lines deleted...]
-      Мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-сынан және ЕДБ ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорацияның бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z284" w:id="242"/>
-[...15 lines deleted...]
-      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
+    <w:bookmarkStart w:name="z285" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z285" w:id="243"/>
-[...15 lines deleted...]
-      ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ЖМБМК" ЦЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z286" w:id="244"/>
-[...15 lines deleted...]
-      "ЖМБМК" ЦЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦЖ – цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z287" w:id="245"/>
-[...15 lines deleted...]
-      ЦЖ – цифрлық жүйе;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АХАЖ" ЦЖ – азаматтық хал актілерінің цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z288" w:id="246"/>
-[...15 lines deleted...]
-      "АХАЖ" ЦЖ – азаматтық хал актілерінің цифрлық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҰББДҚ" ЦЖ – "Ұлттық білім беру деректер қоры" цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z289" w:id="247"/>
-[...15 lines deleted...]
-      "ҰББДҚ" ЦЖ – "Ұлттық білім беру деректер қоры" цифрлық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ДНЭТ" ЦЖ – "Диспансерлік науқастардың электрондық тіркелімі" цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z290" w:id="248"/>
-[...15 lines deleted...]
-      "ДНЭТ" ЦЖ – "Диспансерлік науқастардың электрондық тіркелімі" цифрлық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ ЦЖ – екінші деңгейдегі банктердің цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z291" w:id="249"/>
-[...15 lines deleted...]
-      ЕДБ ЦЖ – екінші деңгейдегі банктердің цифрлық жүйесі;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z292" w:id="250"/>
-[...15 lines deleted...]
-      ЖСН – жеке сәйкестендіру нөмірі;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z293" w:id="251"/>
-[...15 lines deleted...]
-      ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z294" w:id="252"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10386,31 +10500,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>