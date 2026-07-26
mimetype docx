--- v0 (2026-03-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="edb3752" w14:textId="edb3752">
+    <w:p w14:paraId="a6c4d29" w14:textId="a6c4d29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026 жылға мемлекет кепілдік берген мемлекеттік емес қарыз қаражаты есебінен қаржыландыру ұсынылатын жобалардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2026 жылғы 26 ақпандағы № 126 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2026 жылғы 26 ақпандағы № 126 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Бюджет кодексі 141-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -481,168 +481,193 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2026 жылғы 26 ақпандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 126 қаулысымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 126 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға мемлекет кепілдік берген мемлекеттік емес қарыз қаражаты есебінен қаржыландыру ұсынылатын жобалардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 533</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 534</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z10" w:id="4"/>
-[...34 lines deleted...]
-№</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1148,51 +1173,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарағанды қаласындағы аэрация станциясының кәріз тазарту құрылысжайларын реконструкциялау</w:t>
+Қарағанды қаласындағы аэрация станциясының кәріздік тазарту құрылысжайларын реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1205,86 +1230,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56263704200 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="5"/>
-[...34 lines deleted...]
-жылдар</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2040 жылдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1682,87 +1687,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Б. Қонысбаев атындағы өткізу пункті арқылы Өзбекстан Республикасына шығатын Сарыағаш қаласының айналма жолын салу</w:t>
-[...35 lines deleted...]
-237396000 000 теңге</w:t>
+Б. Қонысбаев атындағы өткізу пункті арқылы Өзбекстан Республикасына шығатын Сарыағаш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаласының айналма жолын салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237396000000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1826,51 +1849,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"ҚазАвтоЖол"ұлттық компаниясы" акционерлік қоғамы</w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1903,452 +1926,452 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...179 lines deleted...]
-6</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республикалық маңызы бар М-32 "РФ шекарасы (Самараға) – Шымкент" автомобиль жолын реконструкциялау "Қызылорда-Сексеуіл" учаскесі 1806 – 1337 км. I учаске. Қызылорда қаласын айналып өтетін 1-б техникалық санатындағы автомобиль жолын салу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46268978240 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2046 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40716700850 теңгеге дейін (қарыз валютасына баламалы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+Ислам Даму Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...143 lines deleted...]
-40716700850теңгеге дейін (қарыз валютасына баламалы)</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М-32 "РФ шекарасы (Самараға дейін) – Шымкент" республикалық маңызы бар автомобиль жолын реконструкциялау "Ақтөбе – Қарабұтақ – Ұлғайсын" учаскесі, 763-791 км және 819-1025 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+522668800000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 –2049 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+459948500000 теңгеге дейін (қарыз валютасына баламалы), оның ішінде: 2025 жыл – 155000000000 теңге (Еуропа Қайта Құру және Даму Банкі – 77500000000 теңге, Азия Инфрақұрылымдық Инвестициялар Банкі – 77500000000 теңге); 2026 жыл – 304948500000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2376,1203 +2399,1019 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ислам Даму Банкі</w:t>
+Азия Инфрақұрылымдық Инвестициялар Банкі, Еуропа Қайта Құру және Даму Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...209 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Еуропа Қайта Құру және Даму Банкі – 152474250000 теңге, Азия Инфрақұрылымдық Инвестиция лар Банкі – 152474250000 теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="7"/>
-[...35 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...179 lines deleted...]
-6</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қызылорда – Павлодар – Успенка – РФ шекарасы" автомобиль жолын реконструкциялау ("Жезқазған – Қарағанды" учаскесі, 433-946 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1171860579000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2046 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+996072188000 теңгеге дейін (қарыз валютасына баламалы).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірінші кезең шеңберіндегі мемлекеттік кепілдік сомасы 650000000000 теңгеден аспайды (қарыз валютасына баламалы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Халықаралық Қайта Құру және Даму Банкі – 325000000000 теңге, Азия Инфрақұрылымдық Инвестициялар Банкі – 325000000000 теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+Халықаралық Қайта Құру және Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...169 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А-27 "Атырау – Доссор" республикалық маңызы бар автомобиль жолын реконструкциялау 598-512 км"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138411800000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2049 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121802400000 теңгеге дейін (қарыз валютасына баламалы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азия Инфрақұрылымдық Инвестициялар Банкі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...323 lines deleted...]
-(Халықаралық Қайта Құру және Даму Банкі – 325000000000 теңге,</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай облысындағы "Рудный қаласын айналып өту" автомобиль жолының құрылысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38999100000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2048 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26211300000 теңгеге дейін (қарыз валютасына баламалы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3600,469 +3439,493 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық Қайта Құру және Даму Банкі, Азия Инфрақұрылымдық Инвестициялар Банкі</w:t>
+"Қазақстанның Даму Банкі" акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...169 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 4 сорғы-сүзгі станциясының құрылысымен Қ.И. Сәтбаев атындағы арнадан Астана қаласына дейінгі сутартқыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+760670745000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2040 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+598768530000 теңгеге дейін (не қарыз валютасына баламалы/тең мәнді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласы әкімдігінің "Elorda Aqua" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қытайдың Экспорттық-импорттық банкі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...143 lines deleted...]
-121802400000 теңгеге дейін (қарыз валютасына баламалы)</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Орталық – Батыс" дәлізінің "Астана – Ырғыз" учаскесін реконструкциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1058132000000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2048 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+899412000000 теңгеге дейін (не қарыз валютасына баламалы/тең мәнді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4090,131 +3953,685 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азия Инфрақұрылымдық Инвестициялар Банкі</w:t>
+Қытайдың Экспорттық-импорттық банкі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өнеркәсіпті дамыту қоры" АҚ арқылы тартылған Ислам Даму Банкінің қаражаты есебінен арнайы экономикалық аймақтар және индустриялық аймақ инфрақұрылымын салуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700489657634 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026-2046 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96213560000 теңгеге дейін (қарыз валютасына баламалы/теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өнеркәсіпті дамыту қоры" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ислам Даму Банкі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның Даму Банкі" АҚ және Еуропалық инвестициялық банктің кредиттік желісі есебінен республикалық маңызы бар жалпыға ортақ пайдаланылатын автомобиль жолдарын қалпына келтіру және жақсарту жөніндегі жоба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+554 345 186 872 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026-2033 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+394 048 580 000 теңгеден аспайды (қарыз валютасындағы қарыз алу сомасына балама)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 879 310 000 теңге (Еуропалық инвестициялық банк);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 221 699 000 теңге (Қазақстанның Даму Банкі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚазАвтоЖол" ұлттық компаниясы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстанның Даму Банкі және Еуропалық инвестициялық банк</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4540,31 +4957,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>