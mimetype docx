--- v0 (2026-03-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="060f771" w14:textId="060f771">
+    <w:p w14:paraId="d4216dc" w14:textId="d4216dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қосылған құн салығының мөлшерлемесі өткізу бойынша салық салынатын айналымның және импорттың мөлшеріне қолданылатын дәрілік заттардың, медициналық бұйымдардың, жиынтықтауыш медициналық бұйымдардың, сондай-ақ Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес техникалық көмекші (компенсаторлық) құралдардың тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 31 желтоқсандағы № 1204 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 31 желтоқсандағы № 1204 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -594,50 +594,108 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосылған құн салығының мөлшерлемесі өткізу бойынша салық салынатын айналымның және импорттың мөлшеріне қолданылатын дәрілік заттардың, медициналық бұйымдардың, жиынтықтауыш медициналық бұйымдардың, сондай-ақ Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасына сәйкес техникалық көмекші (компенсаторлық) құралдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2330,28256 +2388,30968 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...71 lines deleted...]
-аурулардың профилактикасына және емдеуге арналған тамақ ауруын басатын пастилкалар және жөтелге арналған таблеткалар</w:t>
+10-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 10 900 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім өндірісінде пайдаланылатын, құрамында салмағы 60 % немесе одан көп сахароза бар (сахароза түрінде көрсетілген инвертті қантты қоса алғанда) өзге де сағыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-18-топ. Какао және одан жасалған өнімдер</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 550 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аурулардың профилактикасына және емдеуге арналған тамақ ауруын басатын пастилкалар және жөтелге арналған таблеткалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын май-какао, тоң май-какао</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18-топ. Какао және одан жасалған өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-21-топ. Әртүрлі тағам өнімдері</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1804 00 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын май-какао, тоң май-какао</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-аурулардың профилактикасы үшін пайдаланылатын тағамға теңгеріммен қосуға арналған дәрумендер мен минералдық заттардың қоспалары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21-топ. Әртүрлі тағам өнімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-22-топ. Алкогольді және алкогольсіз сусындар мен сірке қышқылы</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2106 90 980 3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аурулардың профилактикасы үшін пайдаланылатын тағамға теңгеріммен қосуға арналған дәрумендер мен минералдық заттардың қоспалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, құрамында 80 көл. % немесе одан көп спирт концентрациясы бар денатуратталмаған этил спирті</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22-топ. Алкогольді және алкогольсіз сусындар мен сірке қышқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-25-топ. Тұз; күкiрт; топырақ пен тас; сылау материалдары, әктас және цемент</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2207 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, құрамында 80 көл. % немесе одан көп спирт концентрациясы бар денатуратталмаған этил спирті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын таза натрий хлориді </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25-топ. Тұз; күкiрт; топырақ пен тас; сылау материалдары, әктас және цемент</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...71 lines deleted...]
-құрамында теңіз суы бар дәрілік препараттар</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2501 00 100 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім өндірісінде пайдаланылатын суда ерітілген немесе ерітілмеген немесе құрамында жабысып қалуға жол бермейтін немесе сусымалы болуын қамтамасыз ететін агент қоспалары бар немесе жоқ таза натрий хлориді; теңіз суы және тұз ерітінділері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...71 lines deleted...]
-стоматологияда және протездік-ортопедиялық бұйымдарды өндіру кезінде пайдаланылатын керіш, ангидрит</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2501 00 100 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын суда ерітілген немесе ерітілмеген немесе құрамында жабысып қалуға жол бермейтін немесе сусымалы болуын қамтамасыз ететін агент қоспалары бар немесе жоқ таза натрий хлориді; теңіз суы және тұз ерітінділері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын ұсақталған немесе ұнтақталған тальк</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2520 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стоматологияда және протездік-ортопедиялық бұйымдарды өндіру кезінде пайдаланылатын керіш, ангидрит</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-27-топ. Минералдық отын, мұнай және олардан айырып алынатын өнімдер; битуминозды заттар; минералды балауыздар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2526 20 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын ұсақталған немесе ұнтақталған тальк</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын өзге мұнай вазелині</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27-топ. Минералдық отын, мұнай және олардан айырып алынатын өнімдер; битуминозды заттар; минералды балауыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын құрамында 0,75 салм. %-дан кем майы бар парафин</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2712 10 900 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын өзге мұнай вазелині</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-28-топ. Органикалық емес химия өнімдері; органикалық емес немесе органикалық бағалы металдардың, жерде сирек кездесетін металдардың, радиоактивтік элементтердің немесе изотоптардың қосылыстары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2712 20**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын құрамында 0,75 салм. %-дан кем майы бар парафин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын органикалық емес химия өнімдері; органикалық емес немесе органикалық бағалы металдардың, жерде сирек кездесетін металдардың, радиоактивтік элементтердің немесе изотоптардың қосылыстары, медициналық мақсаттар үшін пайдаланылатын дистильденген, кондуктометриялық су және осыған ұқсас таза су</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28-топ. Органикалық емес химия өнімдері; органикалық емес немесе органикалық бағалы металдардың, жерде сирек кездесетін металдардың, радиоактивтік элементтердің немесе изотоптардың қосылыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-29-топ. Органикалық химиялық қосылыстар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 28-топ**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын органикалық емес химия өнімдері; органикалық емес немесе органикалық бағалы металдардың, жерде сирек кездесетін металдардың, радиоактивтік элементтердің немесе изотоптардың қосылыстары, медициналық мақсаттар үшін пайдаланылатын дистильденген, кондуктометриялық су және осыған ұқсас таза су</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи немесе синтезделген органикалық химиялық қосылыстар</w:t>
+21-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28-топ*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын бейорганикалық химия өнімдері; асыл металдардың, жерде сирек кездесетін металдардың, радиоактивті элементтердің немесе изотоптардың бейорганикалық немесе органикалық қосылыстары, дистилляцияланған, кондуктометриялық су және медициналық мақсатта пайдаланылатын осындай тазалықтағы су</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-топ. Фармацевтикалық өнім</w:t>
+29-топ. Органикалық химиялық қосылыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнім</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-топ**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи немесе синтезделген органикалық химиялық қосылыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын фармацевтикалық өнім</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-топ*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын табиғи немесе синтезделген органикалық химиялық қосылыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31-топ. Тыңайтқыштар</w:t>
+30-топ. Фармацевтикалық өнім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын сусыз құрғақ өнімге есептегенде құрамында 45 салм. %-дан астам азот бар несепнәр</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30-топ*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-32-топ. Илеу және бояу экстракттары; таниндер және олардың туындылары; бояғыштар, пигменттер және өзге де бояу заттары; сырлар мен лактар; тығыздағыштар мен өзге де мастикалар; баспаханалық сыр, сия, туш</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30-топ**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын фармацевтикалық өнім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белгілі немесе белгісіз химиялық құрамның өсімдіктерінен немесе жануарлардан алынған бояу заттары (жануар көмірінен өзге, бояғыш экстракттарды қоса алғанда); ЕАЭО СЭҚ ТН 32-тауар тобына 3-ескертпеде көрсетілген өсімдіктерден немесе жануарлардан алынған бояғыш заттардың негізінде дайындалған препараттар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31-топ. Тыңайтқыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белгілі немесе белгісіз химиялық құрамның синтетикалық органикалық бояу заттары; ЕАЭО СЭҚ ТН 32-тауар тобына 3-ескертпеде көрсетілген синтетикалық органикалық бояу заттары негізінде дайындалған препараттар; белгілі немесе белгісіз химиялық құрамның оптикалық ағартқыштар немесе люминофорлар ретінде қолданылатын синтетикалық органикалық өнімдер</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3102 10 100 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын сусыз құрғақ өнімге есептегенде құрамында 45 салм. %-дан астам азот бар несепнәр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын синтетикалық полимерлер немесе химиялық түрлендірілген табиғи полимерлер негізіндегі, майдаланған немесе сулы емес ортада ерітілген, бояулар мен лактар (эмальдар мен политурларды қоса алғанда); ЕАЭО СЭҚ ТН 32-тауар тобына 4-ескертпеде көрсетілген ерітінділер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32-топ. Илеу және бояу экстракттары; таниндер және олардың туындылары; бояғыштар, пигменттер және өзге де бояу заттары; сырлар мен лактар; тығыздағыштар мен өзге де мастикалар; баспаханалық сыр, сия, туш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын баспаханалық бояу, жазу немесе сурет салуға арналған тушь немесе сия және өзге де концентратты немесе концентратты емес, өзге де қатты немесе қатты емес сиялар</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3203 00**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белгілі немесе белгісіз химиялық құрамның өсімдіктерінен немесе жануарлардан алынған бояу заттары (жануар көмірінен өзге, бояғыш экстракттарды қоса алғанда); ЕАЭО СЭҚ ТН 32-тауар тобына 3-ескертпеде көрсетілген өсімдіктерден немесе жануарлардан алынған бояғыш заттардың негізінде дайындалған препараттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-33-топ. Эфир майлары және резиноидтер; парфюмерлік, косметикалық немесе туалет заттары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3204**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белгілі немесе белгісіз химиялық құрамның синтетикалық органикалық бояу заттары; ЕАЭО СЭҚ ТН 32-тауар тобына 3-ескертпеде көрсетілген синтетикалық органикалық бояу заттары негізінде дайындалған препараттар; белгілі немесе белгісіз химиялық құрамның оптикалық ағартқыштар немесе люминофорлар ретінде қолданылатын синтетикалық органикалық өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын эфир майлары</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3208**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын синтетикалық полимерлер немесе химиялық түрлендірілген табиғи полимерлер негізіндегі, майдаланған немесе сулы емес ортада ерітілген, бояулар мен лактар (эмальдар мен политурларды қоса алғанда); ЕАЭО СЭҚ ТН 32-тауар тобына 4-ескертпеде көрсетілген ерітінділер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...71 lines deleted...]
-Қазақстан Республикасында дәрілік заттар ретінде тіркелген, медициналық мақсаттарда қолданылатын сусабындар</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3215 90 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын баспаханалық бояу, жазу немесе сурет салуға арналған тушь немесе сия және өзге де концентратты немесе концентратты емес, өзге де қатты немесе қатты емес сиялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-құрамында теңіз және тұщы су қоспасы бар медициналық бұйымдар, контактілі линзаларды немесе көз протездерін сақтауға арналған ерітінділер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33-топ. Эфир майлары және резиноидтер; парфюмерлік, косметикалық немесе туалет заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-34-топ. Сабын, беттік органикалық белсенді заттар, жуу заттары, майлау материалдары, жапсыруға не дайын балауыздар, тазалауға немесе жылтыратуға арналған құрамдар, балауыз шамдар және ұқсас бұйымдар, жабыстыруға арналған пасталар, пластилин, "тіс дәрігерлік балауыз" және гипс негізіндегі тіс дәрігерлік құрамдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3301**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын эфир майлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-көзілдірік линзаларын шығару кезінде пайдаланылатын тазартқыш пасталар, ұнтақтар және ұқсас құралдар (оның ішінде, осындай құралдар сіңірілген мақта, киіз не фетр, тоқымалық емес материалдар, кеуекті пластмассалар не кеуекті резеңке)</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 10 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасында дәрілік заттар ретінде тіркелген, медициналық мақсаттарда қолданылатын сусабындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...71 lines deleted...]
-"тіс дәрігерлік балауыз" немесе орамдарға, жиынтықтарға өлшеніп салынған, тістің көшірме бедерін алуға арналған құрамдар, плитка түрінде, таға нысанында, кесектердегі немесе ұқсас нысандардағы; гипс (кальцилендірілген гипс не кальций сульфаты) негізінде өзге де тіс дәрігерлік мақсаттарға арналған құрамдар</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3307 90 000 *-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құрамында теңіз және тұщы су қоспасы бар медициналық бұйымдар, контактілі линзаларды немесе көз протездерін сақтауға арналған ерітінділер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-35-топ. Ақуыздық заттар; өзгертілген крахмалдар; желімдер; ферменттер</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402 **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім өндірісінде пайдаланылатын, бөлшектеп сату үшін буып-түйілген немесе буып-түйілмеген органикалық анионды беттік-белсенді заттар, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын альбуминдер (салмағы құрғақ затқа қайта есептегенде 80 %-дан астам сарысулық белоктары бар, екі немесе одан көп сарысулық белок концентраттарын қоса алғанда), альбуминаттар және альбуминнің өзге де туындылары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34-топ. Сабын, беттік органикалық белсенді заттар, жуу заттары, майлау материалдары, жапсыруға не дайын балауыздар, тазалауға немесе жылтыратуға арналған құрамдар, балауыз шамдар және ұқсас бұйымдар, жабыстыруға арналған пасталар, пластилин, "тіс дәрігерлік балауыз" және гипс негізіндегі тіс дәрігерлік құрамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын желатин және оның туындылары; қатты желатин капсулалар</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3405**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзілдірік линзаларын шығару кезінде пайдаланылатын тазартқыш пасталар, ұнтақтар және ұқсас құралдар (оның ішінде, осындай құралдар сіңірілген мақта, киіз не фетр, тоқымалық емес материалдар, кеуекті пластмассалар не кеуекті резеңке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын декстриндер, өзгертілген өзге крахмалдар</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3407 00 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"тіс дәрігерлік балауыз" немесе орамдарға, жиынтықтарға өлшеніп салынған, тістің көшірме бедерін алуға арналған құрамдар, плитка түрінде, таға нысанында, кесектердегі немесе ұқсас нысандардағы; гипс (кальцилендірілген гипс не кальций сульфаты) негізінде өзге де тіс дәрігерлік мақсаттарға арналған құрамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын желім, каучук негізінде жасалған балқытылған желім және өзге де дайын адгезивтер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35-топ. Ақуыздық заттар; өзгертілген крахмалдар; желімдер; ферменттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, басқа жерде аталмаған немесе енгізілмеген ферменттер, ферменттік препараттар</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3502**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын альбуминдер (салмағы құрғақ затқа қайта есептегенде 80 %-дан астам сарысулық белоктары бар, екі немесе одан көп сарысулық белок концентраттарын қоса алғанда), альбуминаттар және альбуминнің өзге де туындылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-37-топ. Фото және кино тауарлары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3503 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын желатин және оның туындылары; қатты желатин капсулалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...71 lines deleted...]
-медициналық, стоматологиялық мақсаттар үшін пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған жазық рентгендік фотопластинкалар мен фотопленкалар</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3505 10**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын декстриндер, өзгертілген өзге крахмалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған жазық рентгендік фотопластинкалар мен фотопленкалар</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3506**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын желім, каучук негізінде жасалған балқытылған желім және өзге де дайын адгезивтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...71 lines deleted...]
-медициналық, стоматологиялық мақсаттар үшін пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған рулондағы рентгендік фотопленкалар</w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3507**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, басқа жерде аталмаған немесе енгізілмеген ферменттер, ферменттік препараттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған рулондағы рентгендік фотопленкалар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37-топ. Фото және кино тауарлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...71 lines deleted...]
-фотохимикаттар (лактардан, желімдерден, адгезивтерден және ұқсас құралдардан басқа); фотографиялық мақсаттар үшін пайдаланылатын, өлшенген дозаларда ұсынылатын немесе медициналық, стоматологиялық мақсаттар үшін бөлшек саудаға арналып пайдалануға дайын түрде оралатын араластырылмаған өнімдер</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3701*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, стоматологиялық мақсаттар үшін пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған жазық рентгендік фотопластинкалар мен фотопленкалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...71 lines deleted...]
-фотохимикаттар (лактардан, желімдерден, адгезивтерден және ұқсас құралдардан басқа); медициналық бұйымдарды шығару кезінде фотографиялық мақсаттар үшін пайдаланылатын араластырылмаған өнімдер</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3701**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған жазық рентгендік фотопластинкалар мен фотопленкалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-38-топ. Өзге де химиялық өнімдер</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3702 10 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, стоматологиялық мақсаттар үшін пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған рулондағы рентгендік фотопленкалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын белсендендірілген көмір</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3702 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, қағаздан, картоннан немесе тоқымадан өзге, кез келген материалдан жасалған рулондағы рентгендік фотопленкалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белсендендірілген көмір</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3707*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фотохимикаттар (лактардан, желімдерден, адгезивтерден және ұқсас құралдардан басқа); фотографиялық мақсаттар үшін пайдаланылатын, өлшенген дозаларда ұсынылатын немесе медициналық, стоматологиялық мақсаттар үшін бөлшек саудаға арналып пайдалануға дайын түрде оралатын араластырылмаған өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын сүректік қарамай</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3707**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фотохимикаттар (лактардан, желімдерден, адгезивтерден және ұқсас құралдардан басқа); медициналық бұйымдарды шығару кезінде фотографиялық мақсаттар үшін пайдаланылатын араластырылмаған өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-бөлшек саудаға арналып нысандарға немесе орамдарға өлшеніп салынған зарарсыздандыратын құралдар және оларға ұқсастылар: өзгелері: зарарсыздандыратын құралдар: медициналық мақсаттарда пайдаланылатын өзгелері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38-топ. Өзге де химиялық өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын өсімдіктердің, адамның немесе жануарлардың жасушаларын немесе микроорганизмдердің тіршілік әрекетін сақтауға және өcipуге арналған дайын дақылдық орталар (вирустар мен соған ұқсастарды қоса алғанда)</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3802 10 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын белсендендірілген көмір</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өсімдіктердің, адамның немесе жануарлардың жасушаларын немесе микроорганизмдердің тіршілік әрекетін сақтауға және өcipуге арналған дайын дақылдық орталар (вирустар мен соған ұқсастарды қоса алғанда)</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3802 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын белсендендірілген көмір</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...71 lines deleted...]
-ЕАЭО СЭҚ ТН 3002 немесе 3006-тауарлық позицияларындағы тауарлардан өзге, диагностикалық немесе төсенішке орнатылған зертханалық реагенттер, дайын диагностикалық немесе төсенішке орнатылған немесе орнатылмаған зертханалық реагенттер; медициналық мақсаттарда пайдаланылатын сертификатталған эталондық материалдар</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3807 00 100 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын сүректік қарамай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...71 lines deleted...]
-ЕАЭО СЭҚ ТН 3002 немесе 3006-тауарлық позицияларындағы тауарлардан өзге, фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын диагностикалық немесе төсенішке орнатылған зертханалық реагенттер, дайын диагностикалық немесе төсенішке орнатылған немесе орнатылмаған зертханалық реагенттер; сертификатталған эталондық материалдар</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3808 94 *-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бөлшек саудаға арналып нысандарға немесе орамдарға өлшеніп салынған зарарсыздандыратын құралдар және оларға ұқсастылар: өзгелері: зарарсыздандыратын құралдар: медициналық мақсаттарда пайдаланылатын өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...71 lines deleted...]
-фармакологияда немесе хирургияда қолданылатын өнімдер және құрамдар</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3821 00 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын өсімдіктердің, адамның немесе жануарлардың жасушаларын немесе микроорганизмдердің тіршілік әрекетін сақтауға және өcipуге арналған дайын дақылдық орталар (вирустар мен соған ұқсастарды қоса алғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, фармакологияда немесе хирургияда қолданылатын өнімдер</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3821 00 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өсімдіктердің, адамның немесе жануарлардың жасушаларын немесе микроорганизмдердің тіршілік әрекетін сақтауға және өcipуге арналған дайын дақылдық орталар (вирустар мен соған ұқсастарды қоса алғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-39-топ. Пластмассалар және олардан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3822 11 000 0*, 3822 12 000 1*, 3822 12 000 9*, 3822 13 000 0*, 3822 19 000 1*, 3822 19 000 9*, 3822 90 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО СЭҚ ТН 3002 немесе 3006 тауарлық позицияларындағы тауарлардан басқа, диагностикалық немесе төсенiшке орнатылған зертханалық реагенттер, дайын диагностикалық немесе төсенiшке орнатылған немесе орнатылмаған зертханалық реагенттер; медициналық мақсатта пайдаланылатын сертификатталған эталондық материалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...71 lines deleted...]
-медициналық, стоматологиялық мақсаттарда пайдаланылатын пластмассалар және олардан жасалған бұйымдар</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3822 11 000 0**, 3822 12 000 1**, 3822 12 000 9**, 3822 13 000 0**, 3822 19 000 1**, 3822 19 000 9**, 3822 90 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕАЭО СЭҚ ТН 3002 немесе 3006 тауарлық позицияларындағы тауарлардан басқа, диагностикалық немесе төсенiшке орнатылған зертханалық реагенттер, дайын диагностикалық немесе төсенiшке орнатылған немесе орнатылмаған зертханалық реагенттер; фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын сертификатталған эталондық материалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын пластмассалар және олардан жасалған бұйымдар</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3824 99 610 0*, 3824 99 620 0*, 3824 99 640 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармакологияда немесе хирургияда қолданылатын өнімдер және құрамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-40-топ. Көксағыз, резеңке және олардан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3824 99 610 0**, 3824 99 620 0**,3824 99 640 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, фармакологияда немесе хирургияда қолданылатын өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи көксағыздық ақсөл, ысытылған немесе ысытылмаған</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-топ. Пластмассалар және олардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи, техникалық айрықшаландырылған (ТSNR) каучук</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-топ*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, стоматологиялық мақсаттарда пайдаланылатын пластмассалар және олардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, техникалық көміртегімен немесе кремнийдің диоксидімен толтырылған резеңкелік қоспа, эластомер</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-топ**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын пластмассалар және олардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге нысандар (мысалы, шыбықтар, құбырлар және қалпына келтірілген кескіндер) және ысытылмаған резеңкеден жасалған бұйымдар (мысалы, дискілер мен сақиналар, өзгелері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40-топ. Көксағыз, резеңке және олардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қатты резеңкеден өзге, ысытылған резеңкеден алынған пластиналар, табақтар, белдiктер немесе таспалар, шыбықтар және қалпына келтірілген кескіндер</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4001 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи көксағыздық ақсөл, ысытылған немесе ысытылмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден алынған конвейерлiк таспалар немесе жетекшi белдiктер, немесе бельтинг</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4001 22 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын табиғи, техникалық айрықшаландырылған (ТSNR) каучук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...71 lines deleted...]
-ысытылған резеңкеден жасалған контрацептивтер</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4005 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, техникалық көміртегімен немесе кремнийдің диоксидімен толтырылған резеңкелік қоспа, эластомер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-резеңке жылытқыштар, бүріккіштер, оттекті жастықтар, көз тамшуырлары, мұрынға арналған аспираторлар, сүтсорғыштар, балалар тіс сақиналары, Эсмарх ыдысы, қан тоқтататын жгуттар, медициналық мақсаттарда пайдаланылатын Мартенс бинттері, емізіктердің алуан түрлері және балаларға арналған ұқсас бұйымдар</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4006 90 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге нысандар (мысалы, шыбықтар, құбырлар және қалпына келтірілген кескіндер) және ысытылмаған резеңкеден жасалған бұйымдар (мысалы, дискілер мен сақиналар, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден жасалған бұйымдар</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4008**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қатты резеңкеден өзге, ысытылған резеңкеден алынған пластиналар, табақтар, белдiктер немесе таспалар, шыбықтар және қалпына келтірілген кескіндер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-медициналық, хирургиялық, стоматологиялық мақсаттар үшін пайдаланылатын, ысытылған резеңкеден жасалған биялайлар</w:t>
+61-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4009 11 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, қатты резеңкеден басқа, вулканизацияланған резеңкеден жасалған құбырлар, түтiктер және құбыршектер, тек тоқыма материалдарымен бекемдетілген немесе өзге әдіспен қиыстырылған, фитингтерсіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық, хирургиялық, стоматологиялық мақсаттар үшін пайдаланылатын, ысытылған резеңкеден жасалған биялайлар</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4010**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден алынған конвейерлiк таспалар немесе жетекшi белдiктер, немесе бельтинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарға арналған неопреннен жасалған белдіктер мен таңғыштар</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4014 10 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ысытылған резеңкеден жасалған контрацептивтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден жасалған бұйымдар</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4014 90 000 0*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+резеңке жылытқыштар, бүріккіштер, оттекті жастықтар, көз тамшуырлары, мұрынға арналған аспираторлар, сүтсорғыштар, балалар тіс сақиналары, Эсмарх ыдысы, қан тоқтататын жгуттар, медициналық мақсаттарда пайдаланылатын Мартенс бинттері, емізіктердің алуан түрлері және балаларға арналған ұқсас бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-41-топ. Өңделмеген терiлер (табиғи үлбiрден өзге) және иленген былғары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4014 90 000 0**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-медициналық өнімдер мен протездік-ортопедиялық бұйымдарды шығару кезінде пайдаланылатын, жүнсіз, ірі қара малдардың немесе жылқы тұқымдас жануарлардың терілерінен алынған былғары</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4015 12 000 *-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, хирургиялық, стоматологиялық мақсаттар үшін пайдаланылатын, ысытылған резеңкеден жасалған биялайлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-48-топ. Қағаз және картон; қағаз массасынан, қағаздан немесе картоннан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4015 12 000 **-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық, хирургиялық, стоматологиялық мақсаттар үшін пайдаланылатын, ысытылған резеңкеден жасалған биялайлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамдағы целлюлозалы талшықтан тұратын мата</w:t>
+67-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4015 19 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, түрлі мақсаттарға арналған, қатты резеңкеден басқа, вулканизацияланған резеңкеден жасалған өзге қолғаптар, биялайлар және митенкілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамдағы немесе парақтағы борланбаған крафт-қағаз және крафт-картон</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4015 90 000 0 *-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарға арналған неопреннен жасалған белдіктер мен таңғыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...71 lines deleted...]
-медициналық, фармацевтикалық мақсаттарда пайдаланылатын, қапталған, сіңдірілген, ламинирленген, боялған немесе сәнделген бетімен немесе басылған қағаз, картон, целлюлозалы мақта және целлюлозалы талшықтардан мата, кез келген өлшемді орамда немесе тік бұрышты (төрт бұрыштыны қосқанда) парақта</w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4016**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, ысытылған резеңкеден жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қапталған, сіңдірілген, ламинирленген, боялған немесе сәнделген бетімен немесе басылған қағаз, картон, целлюлозалы мақта және целлюлозалы талшықтардан мата, кез келген өлшемді орамда немесе тік бұрышты (төрт бұрыштыны қосқанда) парақта</w:t>
+69-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4016*-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, вулканизацияланған резеңкеден жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-бөлшек сауда үшін өлшеніп салынбаған, хирургиялық, медициналық мақсаттарда қолданылатын бұйымдар </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41-топ. Өңделмеген терiлер (табиғи үлбiрден өзге) және иленген былғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын гофрленген қағаздан немесе гофрленген картоннан жасалған картондар, жәшіктер және қораптар</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4104**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық өнімдер мен протездік-ортопедиялық бұйымдарды шығару кезінде пайдаланылатын, жүнсіз, ірі қара малдардың немесе жылқы тұқымдас жануарлардың терілерінен алынған былғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде қолданылатын қағаздан немесе картоннан жасалған барлық түрдегі жапсырмалар мен затбелгілер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48-топ. Қағаз және картон; қағаз массасынан, қағаздан немесе картоннан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамадағы қағаз</w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4803 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамдағы целлюлозалы талшықтан тұратын мата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-52-топ. Мақта</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4804*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық және фармацевтикалық мақсатта пайдаланылатын, рулондардағы немесе парақтардағы крафт-қағаз және борланбаған крафт-картон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде бетінің тығыздығы 200 г/м аспайтын, құрамында 85 % салм. немесе одан да көп мақта талшықтары бар мақта маталар</w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4804**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамдағы немесе парақтағы борланбаған крафт-қағаз және крафт-картон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-56-топ. Мақта, киіз немесе фетр және тоқыма емес материалдар; арнайы иірімжіп; жіңішке жіптер, жіптер, арқандар және тростар мен олардан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4811*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, фармацевтикалық мақсаттарда пайдаланылатын, қапталған, сіңдірілген, ламинирленген, боялған немесе сәнделген бетімен немесе басылған қағаз, картон, целлюлозалы мақта және целлюлозалы талшықтардан мата, кез келген өлшемді орамда немесе тік бұрышты (төрт бұрыштыны қосқанда) парақта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық жіптерден жасалған тоқыма емес материал</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4811**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қапталған, сіңдірілген, ламинирленген, боялған немесе сәнделген бетімен немесе басылған қағаз, картон, целлюлозалы мақта және целлюлозалы талшықтардан мата, кез келген өлшемді орамда немесе тік бұрышты (төрт бұрыштыны қосқанда) парақта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, тоқыма жабындысы бар резеңке жіп және бау тоқыма жіптер, жалпақ жіптер және жабылған немесе резеңкеден немесе пластмасса қабығы бар ұқсас жіптері</w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4818 90 100 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдар өндірісінде пайдаланылатын, хирургиялық, медициналық мақсаттарда қолданылатын бұйымдар, бөлшек сауда үшін өлшеніп салынбаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-61-топ. Машинамен немесе қолмен тоқылған трикотаж киімдер және киімдердің керек-жарақтары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4818 90 100 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хирургиялық, медициналық мақсаттарда қолданылатын бұйымдар, бөлшек сауда үшін өлшеніп салынбаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...71 lines deleted...]
-мақта-мата иірімжіптерден жасалған медициналық қолдануға арналған шолақ дамбалдар</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4819 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын гофрленген қағаздан немесе гофрленген картоннан жасалған картондар, жәшіктер және қораптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...119 lines deleted...]
-күре тамыры ұлғаюдан зардап шегушілерге арналған синтетикалық жіптерден жасалған шұлықтар, колготкалар, қысқа шұлықтар</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4821**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде қолданылатын қағаздан немесе картоннан жасалған барлық түрдегі жапсырмалар мен затбелгілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-62-топ. Машинамен немесе қолдан тоқылған трикотаж киімінен өзге киім заттары және киімдердің керек-жарақтары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4823 90*-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық және фармацевтикалық мақсатта пайдаланылатын рулондағы қағаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...91 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын киім заттары</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4823 90**-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын орамадағы қағаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын киім заттары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52-топ. Мақта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
-[...71 lines deleted...]
-медициналық және фармацевтикалық қызметте қолданылатын, 5603-тауарлық позициясының материалдарынан дайындалған киім заттары</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5208**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде бетінің тығыздығы 200 г/м аспайтын, құрамында 85 % салм. немесе одан да көп мақта талшықтары бар мақта маталар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде қолданылатын, 5603-тауарлық позициясының материалдарынан дайындалған киім заттары</w:t>
+79-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5601 21 100 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+медициналық мақсатта пайдаланылатын, тоқыма материалдардан жасалған мақта және одан жасалған гигроскопиялық бұйымдар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
-[...71 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын өзге де киім заттары</w:t>
+79-2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5601 21 **-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, тоқыма материалдардан жасалған мақта және одан, мақта талшықтарынан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де киім заттары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56-топ. Мақта, киіз немесе фетр және тоқыма емес материалдар; арнайы иірімжіп; жіңішке жіптер, жіптер, арқандар және тростар мен олардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарға арналған машинамен немесе қолдан тоқылған трикотаж немесе трикотаж емес кеудешелер, белдіктер, корсеттер, иықбаулар, байлауыштар мен ұқсас бұйымдар және олардың бөліктері</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5603**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық жіптерден жасалған тоқыма емес материал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе трикотаж емес кеудешелер, белдіктер, корсеттер, иықбаулар, байлауыштар мен ұқсас бұйымдар және олардың бөліктері</w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5604**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, тоқыма жабындысы бар резеңке жіп және бау тоқыма жіптер, жалпақ жіптер және жабылған немесе резеңкеден немесе пластмасса қабығы бар ұқсас жіптері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92.</w:t>
-[...71 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын дайын өзге де киім керек-жарақтары; 6212-тауарлық позициясына енгізілгендерден басқа, киімнің бөліктері немесе киім керек-жарақтары</w:t>
+81-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6104 22 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, машинамен немесе қолмен тоқылған, мақта-мата иірімжіптен жасалған әйелдерге немесе қыздарға арналған трикотаж жиынтықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын дайын өзге де киім керек-жарақтары; 6212-тауарлық позициясына енгізілгендерден басқа, киімнің бөліктері немесе киім керек-жарақтары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61-топ. Машинамен немесе қолмен тоқылған трикотаж киімдер және киімдердің керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-63-топ. Өзге де дайын тоқыма бұйымдары; жиынтықтар; бұрын тұтынылған киімдер мен тоқыма бұйымдары; ескі-құсқылар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6108 21 000 0*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мақта-мата иірімжіптерден жасалған медициналық қолдануға арналған шолақ дамбалдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94.</w:t>
-[...71 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын төсектік, асханалық, дәретханалық және ас үйлік жаймалар</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z12" w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6115 10 100 1*,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6115 10 100 2*,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6115 10 100 9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күре тамыры ұлғаюдан зардап шегушілерге арналған синтетикалық жіптерден жасалған шұлықтар, колготкалар, қысқа шұлықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95.</w:t>
-[...71 lines deleted...]
-медицинада пайдаланылатын қан тоқтататын жгут, медициналық маскалар, бахилалар, белдіктер, корсеттер, медициналық мақсаттағы арқа түзеткіштері, омыртқаның мойын бөлігіне арналған медициналық бекіткіштер, хирургияда аяқ-қолды бір қалыпты ұстауға арналған медициналық таңғыштар сияқты өзге де дайын бұйымдар, тоқыма материалынан жасалған бұйымдар</w:t>
+83-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6115 99 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, машинамен немесе қолмен тоқылған, өзге тоқыма, трикотаж материалдардан жасалған өзге шұлықтар және қысқа шұлық, ұйық бұйымдары және ұлтансыз аяқкиім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-киім үлгілерін қоса алғанда, өзге де дайын бұйымдар, фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тоқыма материалынан жасалған бұйымдар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62-топ. Машинамен немесе қолдан тоқылған трикотаж киімінен өзге киім заттары және киімдердің керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-65-топ. Бас киімдері мен олардың бөліктері</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6203*-тен,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6204*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97.</w:t>
-[...71 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын өрілген немесе кез келген материалдың жолақтарын қосу жолымен дайындалған, астарлы немесе астарсыз, өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6203**-тен,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6204**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өрілген немесе кез келген материалдың жолақтарын қосу жолымен дайындалған, астарлы немесе астарсыз, өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6210*-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық және фармацевтикалық қызметте қолданылатын, 5603-тауарлық позициясының материалдарынан дайындалған киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99.</w:t>
-[...71 lines deleted...]
-фармацевтикалық және медициналық қызметте пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе шілтердің, фетрдің немесе өзге де тоқыма материалдарының тұтас (бірақ жолақтардан жасалған емес) құрақтарынан дайындалған, астарлы немесе астарсыз немесе өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6210**-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде қолданылатын, 5603-тауарлық позициясының материалдарынан дайындалған киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе шілтердің, фетрдің немесе өзге де тоқыма материалдарының тұтас (бірақ жолақтардан жасалған емес) құрақтарынан дайындалған, астарлы немесе астарсыз немесе өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын өзге де киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-66-топ. Қолшатырлар, күннен қорғайтын шатырлар, таяқтар, таяқ-орындықтар, бишіктер, салт атпен жүруге арналған қамшылар және олардың бөліктері</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де киім заттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101.</w:t>
-[...71 lines deleted...]
-мүгедектігі бар адамдар мен зақымдауы бар адамдарға арнайы арналған таяқтар</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6212*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарға арналған машинамен немесе қолдан тоқылған трикотаж немесе трикотаж емес кеудешелер, белдіктер, корсеттер, иықбаулар, байлауыштар мен ұқсас бұйымдар және олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-68-топ. Тастан, гипстен, цементтен, асбесттен, слюдадан немесе ұқсас материалдардан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6212**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе трикотаж емес кеудешелер, белдіктер, корсеттер, иықбаулар, байлауыштар мен ұқсас бұйымдар және олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102.</w:t>
-[...71 lines deleted...]
-көзілдірік линзаларын шығару кезінде пайдаланылатын, тегістеуге, қайрауға, жалтыратуға, икемдеуге немесе кесуге арналған қайрақ тастар, тегістеу шеңберлері мен ұқсас арқаусыз бұйымдар, өзге материалдардан жасалған бөлшектермен жиынтықтағы немесе бұл бөлшектерсіз, қолдан қайрауға арналған тастар және олардың табиғи тастан агломерацияланған табиғи немесе жасанды абразивтерден немесе қыштан жасалған бөліктері</w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6217*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын дайын өзге де киім керек-жарақтары; 6212-тауарлық позициясына енгізілгендерден басқа, киімнің бөліктері немесе киім керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103.</w:t>
-[...71 lines deleted...]
-көзілдірік линзаларын шығару кезінде пайдаланылатын кесілген немесе тігілген, немесе белгілі бір нысан алу үшін басқа тәсілмен өңделген немесе өңделмеген мата, қағаз, картон, немесе өзге де негіздегі, табиғи немесе жасанды абразивтік ұнтақ немесе дән</w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6217**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын дайын өзге де киім керек-жарақтары; 6212-тауарлық позициясына енгізілгендерден басқа, киімнің бөліктері немесе киім керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69-топ. Қыш бұйымдар</w:t>
+63-топ. Өзге де дайын тоқыма бұйымдары; жиынтықтар; бұрын тұтынылған киімдер мен тоқыма бұйымдары; ескі-құсқылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104.</w:t>
-[...71 lines deleted...]
-медицинада пайдаланылатын зертханалық, химиялық мақсаттарға арналған қыш бұйымдар</w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6302*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын төсектік, асханалық, дәретханалық және ас үйлік жаймалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, зертханалық, химиялық мақсаттарға арналған қыш бұйымдар</w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6307*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+өзге дайын бұйымдар, қан тоқтататын жгут, медициналық маскалар, бахилалар, жаймалар, белдіктер, корсеттер, медициналық мақсаттағы арқа түзеткіштері, омыртқаның мойын бөлігіне арналған медициналық бекіткіштер, хирургияда аяқ-қолды бекітуге арналған ұстап тұратын медициналық таңғыштар сияқты медицинада пайдаланылатын, тоқыма материалдан жасалған бұйымдар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-70-топ. Шыны және одан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6307**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+киім үлгілерін қоса алғанда, өзге де дайын бұйымдар, фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тоқыма материалынан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды дайындау және шығару кезінде қолданылатын оптикалық шыны</w:t>
+96-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6404 19 900 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, резеңкеден немесе пластмассадан жасалған, қонышы тоқыма материалдарынан жасалған өзге аяқкиім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-рентгендік сәулеленуден қорғауға арналған рентгендік шыны</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65-топ. Бас киімдері мен олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, рентгендік сәулеленуден қорғауға арналған рентгендік шыны</w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6504 00 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын өрілген немесе кез келген материалдың жолақтарын қосу жолымен дайындалған, астарлы немесе астарсыз, өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шыны ампулалар</w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6504 00 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өрілген немесе кез келген материалдың жолақтарын қосу жолымен дайындалған, астарлы немесе астарсыз, өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тығындар, қақпақтар және өзге де ұқсас бұйымдар</w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6505 00*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық және медициналық қызметте пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе шілтердің, фетрдің немесе өзге де тоқыма материалдарының тұтас (бірақ жолақтардан жасалған емес) құрақтарынан дайындалған, астарлы немесе астарсыз немесе өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шыны бөтелкелер, құтылар, банкiлер, ампулалар және өзге де шыны ыдыстар</w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6505 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын машинамен немесе қолдан тоқылған трикотаж немесе шілтердің, фетрдің немесе өзге де тоқыма материалдарының тұтас (бірақ жолақтардан жасалған емес) құрақтарынан дайындалған, астарлы немесе астарсыз немесе өңделген немесе өңделмеген қалпақтар мен өзге де бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдар дайындау және шығару кезінде қолданылатын, көру қабілетін түзететiн немесе түзетпейтiн көзiлдiрiктерге арналып иiлген, ойық етiлiп майыстырылған шынылар немесе оптикалық өңделмеген ұқсас шынылар; қуыс шыны сфералар мен олардың көрсетiлген шыныларды дайындауға арналған сегменттерi</w:t>
+100-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6506 10 800 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын, астарлы немесе астарсыз немесе өңделген немесе өңделмеген өзге материалдан жасалған бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113.</w:t>
-[...71 lines deleted...]
-зертханалық мақсаттарда пайдалануға арналған шыны ыдыстар</w:t>
+100-2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6506 10 800 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, астарлы немесе астарсыз немесе өңделген немесе өңделмеген өзге материалдан жасалған бас киімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды дайындау және шығару кезінде қолданылатын, зертханалық мақсаттарда пайдалануға арналған шыны ыдыстар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66-топ. Қолшатырлар, күннен қорғайтын шатырлар, таяқтар, таяқ-орындықтар, бишіктер, салт атпен жүруге арналған қамшылар және олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-73-топ. Қара металдардан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6602 00 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектігі бар адамдар мен зақымдауы бар адамдарға арнайы арналған таяқтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-медициналық мақсаттарда пайдаланылатын, қара металдардан жасалған, сығылған немесе сұйытылған газға арналған сыйымдылықтар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68-топ. Тастан, гипстен, цементтен, асбесттен, слюдадан немесе ұқсас материалдардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қара металдардан жасалған, сығылған немесе сұйытылған газға арналған сыйымдылықтар</w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6804**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзілдірік линзаларын шығару кезінде пайдаланылатын, тегістеуге, қайрауға, жалтыратуға, икемдеуге немесе кесуге арналған қайрақ тастар, тегістеу шеңберлері мен ұқсас арқаусыз бұйымдар, өзге материалдардан жасалған бөлшектермен жиынтықтағы немесе бұл бөлшектерсіз, қолдан қайрауға арналған тастар және олардың табиғи тастан агломерацияланған табиғи немесе жасанды абразивтерден немесе қыштан жасалған бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де инелер</w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6805**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзілдірік линзаларын шығару кезінде пайдаланылатын кесілген немесе тігілген, немесе белгілі бір нысан алу үшін басқа тәсілмен өңделген немесе өңделмеген мата, қағаз, картон, немесе өзге де негіздегі, табиғи немесе жасанды абразивтік ұнтақ немесе дән</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-медициналық мақсаттарда пайдаланылатын зарарсыздандыру қораптары және ұқсас бұйымдар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69-топ. Қыш бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын зарарсыздандыру қораптары және ұқсас бұйымдар</w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6909*-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада пайдаланылатын зертханалық, химиялық мақсаттарға арналған қыш бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-74-топ. Мыс және одан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6909**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, зертханалық, химиялық мақсаттарға арналған қыш бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-медициналық мақсаттарда пайдаланылатын емдік газдармен қамтамасыз ету үшін медицинада пайдаланылатын, тазартылған мыстан жасалған түтіктер, түтікшелер және түтіктерге арналған фитингілер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-топ. Шыны және одан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121.</w:t>
-[...91 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, емдік газдармен қамтамасыз ету үшін медицинада пайдаланылатын, тазартылған мыстан жасалған түтіктер, түтікшелер және түтіктерге арналған фитингілер</w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7001 00 910 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды дайындау және шығару кезінде қолданылатын оптикалық шыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-76-топ. Алюминий және одан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7005 10 800 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгендік сәулеленуден қорғауға арналған рентгендік шыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарда пайдаланылатын алюминий шыбықтары мен профильдері және емдік газбен қамтамасыз ету жүйелерінің жабдықтары</w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7005 10 800 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, рентгендік сәулеленуден қорғауға арналған рентгендік шыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын алюминий шыбықтары мен профильдері және фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын емдік газбен қамтамасыз ету жүйелерінің жабдықтары</w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7010 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шыны ампулалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124.</w:t>
-[...71 lines deleted...]
-дәрілік заттарды шығару кезінде блистерге қаптау үшін пайдаланылатын, қалыңдығы (негiзiн есепке алмағанда) 0,2 мм аспайтын алюминий фольгасы (негiзсiз немесе қағаздан, картоннан, пластмассадан немесе ұқсас материалдардан жасалған негiзiмен)</w:t>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7010 20 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тығындар, қақпақтар және өзге де ұқсас бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, алюминийден жасалған пішіні өзгеретін түтiк түрiндегi сыйымдылықтар (тубтар)</w:t>
+110-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7010 90 210 0*, 7010 90 710 0*, 7010 90 790 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын бөтелкелер, флакондар, құтылар, ампулалар және өзге шыны ыдыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126.</w:t>
-[...71 lines deleted...]
-аэрозольді қаптамалардағы фармацевтикалық өнімдерді шығару үшін пайдаланылатын өзге де алюминий сыйымдылықтар</w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7010 90 210 0**, 7010 90 710 0**, 7010 90 790 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын бөтелкелер, флакондар, құтылар, ампулалар және өзге шыны ыдыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, сығылған немесе сұйытылған газдарға арналған алюминий сыйымдылықтар</w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7015**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдар дайындау және шығару кезінде қолданылатын, көру қабілетін түзететiн немесе түзетпейтiн көзiлдiрiктерге арналып иiлген, ойық етiлiп майыстырылған шынылар немесе оптикалық өңделмеген ұқсас шынылар; қуыс шыны сфералар мен олардың көрсетiлген шыныларды дайындауға арналған сегменттерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-78-топ. Қорғасын және одан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7017*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зертханалық мақсаттарда пайдалануға арналған шыны ыдыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-128.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын, иондаушы сәулеленуден қорғау үшін медицинада пайдаланылатын қорғасын табақтар, жолақтар немесе таспалар және фольга</w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7017**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды дайындау және шығару кезінде қолданылатын, зертханалық мақсаттарда пайдалануға арналған шыны ыдыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде иондаушы сәулеленуден қорғау үшін пайдаланылатын қорғасын табақтар, жолақтар немесе таспалар және фольга</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73-топ. Қара металдардан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-80-топ. Қалайы және одан жасалған бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7311 00*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын, қара металдардан жасалған, сығылған немесе сұйытылған газға арналған сыйымдылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде қолданылатын қалайы қорытпалар</w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7311 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, қара металдардан жасалған, сығылған немесе сұйытылған газға арналған сыйымдылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-82-топ. Бағалы емес металдардан жасалған құрал-саймандар, құралғылар, пышақ бұйымдары, қасықтар мен шанышқылар; асыл емес металдардан жасалған олардың бөлшектері</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7319 90 900 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын өзге инелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металды созып шыңдау немесе сығып шығару саймандарын, жартас жыныстарын немесе топырақтарды бұрғылау саймандарын қоса алғанда, механикалық жетегi бар немесе жоқ немесе станоктарға арналған ауыспалы қол саймандары (мысалы, престеу, штамптау, шауып алу, бұранда кесу, бұрғылау, кеңейту, созу, фрезерлеу, токарьлық өңдеу немесе бұрап кiргiзу үшін)</w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7319 90 900 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де инелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-83-топ. Бағалы емес металдардан жасалған өзге де бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7326 90 980 7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын зарарсыздандыру қораптары және ұқсас бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын алюминийден жасалған бекіткіш қақпақтар</w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7326 90 940 9**, 7326 90 980 7**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын стерильдеу қораптары және ұқсас бұйымдар, қара металдардан жасалған, қалыпталған өзге бұйымдар, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84-топ. Ядролық реакторлар, қазандар, жабдықтар мен механикалық құрылғылар; олардың бөліктері</w:t>
+74-топ. Мыс және одан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын газ генераторлары немесе тазалау қондырғылары бар немесе оларсыз су газы генераторлары; ацетилендiк газ генераторлары және тазалау қондырғылары бар немесе оларсыз ұқсас газ генераторлары (медицинаға арналған оттегі генераторлары)</w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7411 10*-нан,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7412 10*-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын емдік газдармен қамтамасыз ету үшін медицинада пайдаланылатын, тазартылған мыстан жасалған түтіктер, түтікшелер және түтіктерге арналған фитингілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын газ генераторлары немесе тазалау қондырғылары бар немесе оларсыз су газы генераторлары; ацетилендiк газ генераторлары және тазалау қондырғылары бар немесе оларсыз ұқсас газ генераторлары (медицинаға арналған оттегі генераторлары)</w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7411 10**-нан,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7412 10**-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, емдік газдармен қамтамасыз ету үшін медицинада пайдаланылатын, тазартылған мыстан жасалған түтіктер, түтікшелер және түтіктерге арналған фитингілер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шығыс өлшегiштерi бар немесе оларсыз сұйықты сорғылар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76-топ. Алюминий және одан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын ауа немесе вакуумды сорғылар, ауа немесе газ компрессорлары мен желдеткiштерi; желдеткiш немесе рециркуляциялық сору қалпақтары немесе желдеткiштi сүзгiлi немесе сүзгiсiз шкафтар және өзгелері</w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7604*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарда пайдаланылатын алюминий шыбықтары мен профильдері және емдік газбен қамтамасыз ету жүйелерінің жабдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын ауа немесе вакуумды сорғылар, ауа немесе газ компрессорлары мен желдеткiштерi; желдеткiш немесе рециркуляциялық сору қалпақтары немесе желдеткiштi сүзгiлi немесе сүзгiсiз шкафтар және өзгелері</w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7604**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын алюминий шыбықтары мен профильдері және фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын емдік газбен қамтамасыз ету жүйелерінің жабдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138.</w:t>
-[...91 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, микроклиматты ұстап тұру үшін температура мен ылғалдылықты автоматты түрде реттейтін өнеркәсіптік кондиционерлер; олардың бөліктері</w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7607**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәрілік заттарды шығару кезінде блистерге қаптау үшін пайдаланылатын, қалыңдығы (негiзiн есепке алмағанда) 0,2 мм аспайтын алюминий фольгасы (негiзсiз немесе қағаздан, картоннан, пластмассадан немесе ұқсас материалдардан жасалған негiзiмен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын тоңазыту және мұздату жабдықтары; оның бөліктері</w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7612 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, алюминийден жасалған пішіні өзгеретін түтiк түрiндегi сыйымдылықтар (тубтар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тоңазыту және мұздату жабдықтары; оның бөліктері</w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7612 90 200 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аэрозольді қаптамалардағы фармацевтикалық өнімдерді шығару үшін пайдаланылатын өзге де алюминий сыйымдылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын, өңдеу барысында материалдың температурасы өзгеретін жылыту, пiсiру, қуыру, тазарту, тазалау, зарарсыздандыру, пастерлеу, буландыру, кептiру, бумен өңдеу, конденсациялау немесе салқындату сияқты материалдарды өңдеуге арналған электрмен немесе электрсіз жылытылатын өнеркәсiптiк немесе зертханалық машиналар, жабдықтар (8514-тауарлық позициясының пештерiн, камераларын және өзге де жабдықтарын қоспағанда); электрлi емес инерттік емес су жылытқыштар немесе жылу беретiн су аккумуляторлары; олардың бөліктері</w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7613 00 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, сығылған немесе сұйытылған газдарға арналған алюминий сыйымдылықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-медициналық мақсаттарға арналған ортадан тепкіш кептiргiштердi қоса алғанда, центрифугалар; сұйықтарды немесе газдарды сүзуге немесе тазалауғa арналған жабдықтар мен қондырғылар; олардың бөліктері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78-топ. Қорғасын және одан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын ортадан тепкіш кептiргiштердi қоса алғанда, центрифугалар; сұйықтарды немесе газдарды сүзуге немесе тазалауғa арналған жабдықтар мен қондырғылар; олардың бөліктері</w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7804*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын, иондаушы сәулеленуден қорғау үшін медицинада пайдаланылатын қорғасын табақтар, жолақтар немесе таспалар және фольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын шөлмектердi немесе өзге ыдыстарды жууға немесе кептiруге арналған жабдықтар; шөлмектердi, шыны сауыттарды толтыруға, тығындауға, жәшiктердi, қаптарды немесе өзге ыдыстарды жабуға, оларға сүргi салуға немесе жапсырма желiмдеуге арналған жабдықтар; шөлмектердi, шыны сауыттарды, тубтарды және осыған ұқсас ыдыстарды қалпақшалармен немесе қақпақпен бітеп тығындауға арналған жабдықтар; буып-түюге немесе opaуғa арналған өзге де жабдықтар (тауарды орағыш материалдың термошөгуі жолымен орайтын жабдықтарды қоса алғанда); сусындарды газдауға арналған жабдықтар; олардың бөліктері</w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7804**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде иондаушы сәулеленуден қорғау үшін пайдаланылатын қорғасын табақтар, жолақтар немесе таспалар және фольга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, конвейерлердегі бұйымдарды үздіксіз өлшеуге арналған таразылар (конвейерде қаптамалар салмағын бақылауға арналған машиналар, чеквейер); ең көп өлшеу салмағы 30 кг-дан аспайтын, алдын ала өлшеніп оралған тауарларды өлшеуге және таңбалауға арналған жабдықтар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80-топ. Қалайы және одан жасалған бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын пневматикалық көтергіштер мен конвейерлер</w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8001 20 000 0**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде қолданылатын қалайы қорытпалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді шығаруға арналған, құятын және таблетка жасайтын машиналар, қабығын жасауға арналған машиналар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82-топ. Бағалы емес металдардан жасалған құрал-саймандар, құралғылар, пышақ бұйымдары, қасықтар мен шанышқылар; асыл емес металдардан жасалған олардың бөлшектері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148.</w:t>
-[...71 lines deleted...]
-денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын табақтарды, цилиндрлерді немесе өзге баспахана қалыптарын дайындауға немесе жасауға арналған машиналар, аппаратура мен жабдықтар; табақтар, цилиндрлер және өзге де баспахана қалыптары; баспа мақсаттары үшiн жасалған табақтар, цилиндрлер және литографиялық тастар; олардың бөліктері</w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8207**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металды созып шыңдау немесе сығып шығару саймандарын, жартас жыныстарын немесе топырақтарды бұрғылау саймандарын қоса алғанда, механикалық жетегi бар немесе жоқ немесе станоктарға арналған ауыспалы қол саймандары (мысалы, престеу, штамптау, шауып алу, бұранда кесу, бұрғылау, кеңейту, созу, фрезерлеу, токарьлық өңдеу немесе бұрап кiргiзу үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде таза үй-жайларда пайдаланылатын табақтарды, цилиндрлерді немесе өзге баспахана қалыптарын дайындауға немесе жасауға арналған машиналар, аппаратура мен жабдықтар; табақтар, цилиндрлер және өзге де баспахана қалыптары; баспа мақсаттары үшiн жасалған табақтар, цилиндрлер және литографиялық тастар (мысалы, қайралған, тегiстелген немесе жалтыратылған); олардың бөліктері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83-топ. Бағалы емес металдардан жасалған өзге де бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150.</w:t>
-[...71 lines deleted...]
-денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын 8442-тауарлық позициясының табақтарының, цилиндрлерінiң және басқа да баспаханалық қалыптарының көмегiмен басу үшін пайдаланылатын баспа машиналары; өзге де біріктірілген немесе біріктірілмеген принтерлер, көшірме жасайтын аппараттар мен факс аппараттары; олардың бөліктері мен керек-жарақтар; олардың бөліктері</w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8309 90**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын алюминийден жасалған бекіткіш қақпақтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде таза үй-жайларда пайдаланылатын 8442-тауарлық позициясының табақтарының, цилиндрлерінiң және басқа да баспаханалық қалыптарының көмегiмен басу үшін пайдаланылатын баспа машиналары; өзге де біріктірілген немесе біріктірілмеген принтерлер, көшірме жасайтын аппараттар мен факс аппараттары; олардың бөліктері мен керек-жарақтар; олардың бөліктері</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84-топ. Ядролық реакторлар, қазандар, жабдықтар мен механикалық құрылғылар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық тоқыма материалдарды экструдициялауға, созуға, тоқуға, және қиюға арналған машиналар; олардың бөліктері</w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8405 10 000 9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын газ генераторлары немесе тазалау қондырғылары бар немесе оларсыз су газы генераторлары; ацетилендiк газ генераторлары және тазалау қондырғылары бар немесе оларсыз ұқсас газ генераторлары (медицинаға арналған оттегі генераторлары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металды ойып алу жолымен бұрғылауға, қашап өңдеуге, жоңғылауға, сыртқы немесе iшкi бұрандалар салуға арналған металл кесетiн станоктар (желiлiк құрылысты агрегат станоктарын қoca алғанда)</w:t>
+134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8405 10 000 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын газ генераторлары немесе тазалау қондырғылары бар немесе оларсыз су газы генераторлары; ацетилендiк газ генераторлары және тазалау қондырғылары бар немесе оларсыз ұқсас газ генераторлары (медицинаға арналған оттегі генераторлары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154.</w:t>
-[...71 lines deleted...]
-денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын металдарды көлемдi қалыптау, соғу немесе қалыптау арқылы өңдеуге арналған станоктар (престердi қоса алғанда); металдарды өңдеуге арналған ию, көмкеру, түзеу, кесу, тесу немесе шабу станоктары (престердi қоса алғанда); жоғарыда аталмаған, металл немесе металл карбидтерiн өңдеуге арналған өзге де престер</w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8413**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шығыс өлшегiштерi бар немесе оларсыз сұйықты сорғылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металдарды көлемдi қалыптау, соғу немесе қалыптау арқылы өңдеуге арналған станоктар (престердi қоса алғанда); металдарды өңдеуге арналған ию, көмкеру, түзеу, кесу, тесу немесе шабу станоктары (престердi қоса алғанда); жоғарыда аталмаған, металл немесе металл карбидтерiн өңдеуге арналған өзге де престер</w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8414*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын ауа немесе вакуумды сорғылар, ауа немесе газ компрессорлары мен желдеткiштерi; желдеткiш немесе рециркуляциялық сору қалпақтары немесе желдеткiштi сүзгiлi немесе сүзгiсiз шкафтар және өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын оптикалық шыныларды өңдеуге арналған станоктар</w:t>
+137.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8414**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын ауа немесе вакуумды сорғылар, ауа немесе газ компрессорлары мен желдеткiштерi; желдеткiш немесе рециркуляциялық сору қалпақтары немесе желдеткiштi сүзгiлi немесе сүзгiсiз шкафтар және өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157.</w:t>
-[...55 lines deleted...]
-          </w:tcPr>
+138.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-медициналық бұйымдарды шығару кезінде аспаптарды немесе бөлшектердi бекітуге арналған құрылғыларды, өздiгiнен ашылатын бұранда кесу бастиектерiн, бөлу бас тиектерiн және станоктардың өзге де арнайы құрылғыларын қоса алғанда, тек қана немесе негiзiнен 8464-тауарлық позициясының жабдықтарына арналған бөлiктер мен керек-жарақтар; қол аспаптарының барлық түрлерiне арналған жұмыс аспаптарын бекiту құрылғылары </w:t>
+8415 81 001 0**-ден, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8415 90 000 9**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, микроклиматты ұстап тұру үшін температура мен ылғалдылықты автоматты түрде реттейтін өнеркәсіптік кондиционерлер; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-158.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын электр қозғалтқышы бар қол аспаптары, өзгелері</w:t>
+139.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8418*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын тоңазыту және мұздату жабдықтары; оның бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын фрезерлеуге арналған электр қол аспаптары</w:t>
+140.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8418**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын тоңазыту және мұздату жабдықтары; оның бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын жүйелер түрінде жеткізілетін өзге есептеу машиналары</w:t>
+140-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419*-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын, өңдеу барысында материалдың температурасы өзгеретін жылыту, пісіру, қуыру, тазарту, тазалау, зарарсыздандыру, пастерлеу, буландыру, кептіру, бумен өңдеу, конденсациялау немесе салқындату сияқты материалдарды өңдеуге арналған электрмен немесе электрсіз жылытылатын өнеркәсіптік немесе зертханалық машиналар, жабдықтар (8514 тауарлық позициясының пештерін, камераларын және басқа да жабдықтарын қоспағанда); электрлі емес инерттік емес су жылытқыштар немесе жылу беретін су аккумуляторлары; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-161.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын ұнтақ күйдегi минералдық өнiмдердi ұсақтауға, ұнтақтауға, қосуға немесе араластыруға арналған жабдықтар (түйіршіктегіштер); агломерациялауға, қалыптауға немесе құюға арналған жабдықтар, олардың бөліктері</w:t>
+141.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын, өңдеу барысында материалдың температурасы өзгеретін жылыту, пiсiру, қуыру, тазарту, тазалау, зарарсыздандыру, пастерлеу, буландыру, кептiру, бумен өңдеу, конденсациялау немесе салқындату сияқты материалдарды өңдеуге арналған электрмен немесе электрсіз жылытылатын өнеркәсiптiк немесе зертханалық машиналар, жабдықтар (8514-тауарлық позициясының пештерiн, камераларын және өзге де жабдықтарын қоспағанда); электрлi емес инерттік емес су жылытқыштар немесе жылу беретiн су аккумуляторлары; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын резеңкенi немесе пластмассаны өңдеуге немесе осы материалдардан өнiм шығаруға арналған, аталған топтың басқа жерiнде аталмаған және енгiзiлмеген жабдықтар</w:t>
+142.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8421*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарға арналған ортадан тепкіш кептiргiштердi қоса алғанда, центрифугалар; сұйықтарды немесе газдарды сүзуге немесе тазалауғa арналған жабдықтар мен қондырғылар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-163.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын машиналар және механикалық құрылғылар, өзгелері</w:t>
+143.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8421**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын ортадан тепкіш кептiргiштердi қоса алғанда, центрифугалар; сұйықтарды немесе газдарды сүзуге немесе тазалауғa арналған жабдықтар мен қондырғылар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-164.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын резеңке немесе пластмасса құюға арналған қалыптар</w:t>
+143-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8422*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта, медициналық бұйымдарда пайдаланылатын, шөлмектерді немесе басқа ыдыстарды жууға немесе кептіруге арналған жабдықтар; шөлмектерді, шыны сауыттарды толтыруға, тығындауға, жәшіктерді, қаптарды немесе басқа ыдыстарды жабуға, оларға сүргі салуға немесе жапсырма желімдеуге арналған жабдықтар; шөлмектерді, шыны сауыттарды, тубтарды және осыған ұқсас ыдыстарды қалпақшалармен немесе қақпақпен бітеп тығындауға арналған жабдықтар; буып-түюге немесе opaуғa арналған өзге де жабдықтар (тауарды орағыш материалдың термошөгуі жолымен орайтын жабдықтарды қоса алғанда); олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын редукциялық және термореттегiш клапандарды қоса алғанда, емдік құбырларға, қазандықтарға, резервуарларға немесе осыған ұқсас ыдыстарға арналған шүмектер, клапандар, шұралар және осыған ұқсас арматура</w:t>
+144.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8422**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде пайдаланылатын шөлмектердi немесе өзге ыдыстарды жууға немесе кептiруге арналған жабдықтар; шөлмектердi, шыны сауыттарды толтыруға, тығындауға, жәшiктердi, қаптарды немесе өзге ыдыстарды жабуға, оларға сүргi салуға немесе жапсырма желiмдеуге арналған жабдықтар; шөлмектердi, шыны сауыттарды, тубтарды және осыған ұқсас ыдыстарды қалпақшалармен немесе қақпақпен бітеп тығындауға арналған жабдықтар; буып-түюге немесе opaуғa арналған өзге де жабдықтар (тауарды орағыш материалдың термошөгуі жолымен орайтын жабдықтарды қоса алғанда); сусындарды газдауға арналған жабдықтар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-166.</w:t>
-[...71 lines deleted...]
-медициналық жабдықтарда, медициналық бұйымдарда және емдік газбен қамтамасыз ету жүйелерінде, фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын редукциялық және термореттегiш клапандарды қоса алғанда, емдік құбырларға, қазандықтарға, резервуарларға немесе осыған ұқсас ыдыстарға арналған шүмектер, клапандар, шұралар және осыған ұқсас арматура</w:t>
+144-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+медициналық мақсатта пайдаланылатын, конвейерлердегі өнімді үздіксіз өлшеуге арналған таразылар (конвейердегі қаптамалар салмағын бақылауға арналған машиналар, чеквейер); ең жоғарғы өлшеу салмағы 30 кг-нан аспайтын алдын ала қапталған тауарларды өлшеуге және таңбалауға арналған жабдықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-85-топ. Электр машиналары мен жабдықтар, олардың бөліктері; дыбыс жазғыш және дыбыс шығарғыш аппараттар, телевизиялық бейне мен дыбысты жазуға және шығаруға арналған аппараттар, олардың бөліктері мен керек-жарақтары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын, конвейерлердегі бұйымдарды үздіксіз өлшеуге арналған таразылар (конвейерде қаптамалар салмағын бақылауға арналған машиналар, чеквейер); ең көп өлшеу салмағы 30 кг-дан аспайтын, алдын ала өлшеніп оралған тауарларды өлшеуге және таңбалауға арналған жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-167.</w:t>
-[...71 lines deleted...]
-орнатылған электр қозғалтқышы бар портативті тұрмыстық электр сүтсорғыштар</w:t>
+146.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8428 20 800 9**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын пневматикалық көтергіштер мен конвейерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-168.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын зертханалық электр пештері мен камералары</w:t>
+147.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8438**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығаруға арналған, құятын және таблетка жасайтын машиналар, қабығын жасауға арналған машиналар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-169.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын зертханалық электр пештері мен камералары</w:t>
+148.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8442*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын табақтарды, цилиндрлерді немесе өзге баспахана қалыптарын дайындауға немесе жасауға арналған машиналар, аппаратура мен жабдықтар; табақтар, цилиндрлер және өзге де баспахана қалыптары; баспа мақсаттары үшiн жасалған табақтар, цилиндрлер және литографиялық тастар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170.</w:t>
-[...71 lines deleted...]
-медицинада пайдалануға арналған инерциясыз немесе жинақтауыш электрмен су жылытқыштар, батырмалы электр жылытқыштар</w:t>
+149.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8442**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде таза үй-жайларда пайдаланылатын табақтарды, цилиндрлерді немесе өзге баспахана қалыптарын дайындауға немесе жасауға арналған машиналар, аппаратура мен жабдықтар; табақтар, цилиндрлер және өзге де баспахана қалыптары; баспа мақсаттары үшiн жасалған табақтар, цилиндрлер және литографиялық тастар (мысалы, қайралған, тегiстелген немесе жалтыратылған); олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-171.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын инерциясыз немесе жинақтауыш электрмен су жылытқыштар, батырмалы электр жылытқыштар</w:t>
+150.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8443*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын 8442-тауарлық позициясының табақтарының, цилиндрлерінiң және басқа да баспаханалық қалыптарының көмегiмен басу үшін пайдаланылатын баспа машиналары; өзге де біріктірілген немесе біріктірілмеген принтерлер, көшірме жасайтын аппараттар мен факс аппараттары; олардың бөліктері мен керек-жарақтар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-172.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын сымды байланыс жүйесіне немесе цифрлық сымды жүйелерге арналған аппаратура</w:t>
+151.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8443**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді, медициналық бұйымдарды шығару кезінде таза үй-жайларда пайдаланылатын 8442-тауарлық позициясының табақтарының, цилиндрлерінiң және басқа да баспаханалық қалыптарының көмегiмен басу үшін пайдаланылатын баспа машиналары; өзге де біріктірілген немесе біріктірілмеген принтерлер, көшірме жасайтын аппараттар мен факс аппараттары; олардың бөліктері мен керек-жарақтар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-173.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын сымды байланыс жүйесіне немесе цифрлық сымды жүйелерге арналған аппаратура</w:t>
+152.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8444 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық тоқыма материалдарды экструдициялауға, созуға, тоқуға, және қиюға арналған машиналар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын жарықтығы төмен бейнелерді цифрлық тіркеуге арналған құрылғылар</w:t>
+153.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8459**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металды ойып алу жолымен бұрғылауға, қашап өңдеуге, жоңғылауға, сыртқы немесе iшкi бұрандалар салуға арналған металл кесетiн станоктар (желiлiк құрылысты агрегат станоктарын қoca алғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-175.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын жарықтығы төмен бейнелерді цифрлық тіркеуге арналған құрылғылар</w:t>
+154.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8462*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+денсаулық сақтау ұйымдарында, таза үй-жайларда пайдаланылатын металдарды көлемдi қалыптау, соғу немесе қалыптау арқылы өңдеуге арналған станоктар (престердi қоса алғанда); металдарды өңдеуге арналған ию, көмкеру, түзеу, кесу, тесу немесе шабу станоктары (престердi қоса алғанда); жоғарыда аталмаған, металл немесе металл карбидтерiн өңдеуге арналған өзге де престер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-176.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын мониторлар</w:t>
+155.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8462**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын металдарды көлемдi қалыптау, соғу немесе қалыптау арқылы өңдеуге арналған станоктар (престердi қоса алғанда); металдарды өңдеуге арналған ию, көмкеру, түзеу, кесу, тесу немесе шабу станоктары (престердi қоса алғанда); жоғарыда аталмаған, металл немесе металл карбидтерiн өңдеуге арналған өзге де престер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-177.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын мониторлар</w:t>
+156.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8464**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын оптикалық шыныларды өңдеуге арналған станоктар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-178.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын 8517-тауарлық позициясының жалғау құрылғыларынан өзге, электр тогын басқаруға немесе бөлуге арналған екі немесе одан көп, соның ішінде 90-топтың аспаптарын немесе құрылғыларын және цифрлы өзгеру аппараттарын қамтитын құрылғыларымен жабдықталған пульттер, панельдер, консольдар, үстелдер, бөлу қалқандары мен өзге де электр аппаратурасына арналған тұғыршалар; олардың бөліктері</w:t>
+157.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8466**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+медициналық бұйымдарды шығару кезінде аспаптарды немесе бөлшектердi бекітуге арналған құрылғыларды, өздiгiнен ашылатын бұранда кесу бастиектерiн, бөлу бас тиектерiн және станоктардың өзге де арнайы құрылғыларын қоса алғанда, тек қана немесе негiзiнен 8464-тауарлық позициясының жабдықтарына арналған бөлiктер мен керек-жарақтар; қол аспаптарының барлық түрлерiне арналған жұмыс аспаптарын бекiту құрылғылары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-179.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын 8517-тауарлық позициясының жалғау құрылғыларынан өзге, электр тогын басқаруға немесе бөлуге арналған екі немесе одан көп, соның ішінде 90-топтың аспаптарын немесе құрылғыларын және цифрлы өзгеру аппараттарын қамтитын құрылғыларымен жабдықталған пульттер, панельдер, консольдар, үстелдер, бөлу қалқандары мен өзге де электр аппаратурасына арналған тұғыршалар; олардың бөліктері</w:t>
+158.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8467 11 900 0**, 8467 21 910 0**, 8467 29 510 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын электр қозғалтқышы бар қол аспаптары, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын, тек қана немесе негізінен 8537-тауарлық позициясының аппаратурасына арналған бөлшектер; олардың бөліктері</w:t>
+159.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8467 89 000 0**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын фрезерлеуге арналған электр қол аспаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-181.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, тек қана немесе негізінен 8537-тауарлық позициясының аппаратурасына арналған бөлшектер; олардың бөліктері</w:t>
+160.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8471 49 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын жүйелер түрінде жеткізілетін өзге есептеу машиналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-182.</w:t>
-[...91 lines deleted...]
-медицинада қолданылатын ультракүлгін немесе инфрақызыл сәулелі шамдар</w:t>
+161.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8474**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын ұнтақ күйдегi минералдық өнiмдердi ұсақтауға, ұнтақтауға, қосуға немесе араластыруға арналған жабдықтар (түйіршіктегіштер); агломерациялауға, қалыптауға немесе құюға арналған жабдықтар, олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183.</w:t>
-[...91 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын ультракүлгін және инфрақызыл сәулелі шамдар</w:t>
+162.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8477**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын резеңкенi немесе пластмассаны өңдеуге немесе осы материалдардан өнiм шығаруға арналған, аталған топтың басқа жерiнде аталмаған және енгiзiлмеген жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-87-топ. Темір жол немесе трамвай жылжымалы құрамынан өзге, жермен жүретін көлік құралдары және олардың бөліктері мен керек-жарақтары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8479 89 970 7**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын машиналар және механикалық құрылғылар, өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-184.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын жаңа қозғалтқышты көлік құралдары (жылжымалы медициналық кешендер)</w:t>
+164.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8480 71 000 0**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын резеңке немесе пластмасса құюға арналған қалыптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-185.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық мақсаттар үшін пайдаланылатын жаңа қозғалтқышты көлік құралдары (жылжымалы медициналық кешендер)</w:t>
+165.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8481*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын редукциялық және термореттегiш клапандарды қоса алғанда, емдік құбырларға, қазандықтарға, резервуарларға немесе осыған ұқсас ыдыстарға арналған шүмектер, клапандар, шұралар және осыған ұқсас арматура</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-186.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын жылжымалы медициналық кешендерге арналған шанақтар-фургондар</w:t>
+166.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8481**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық жабдықтарда, медициналық бұйымдарда және емдік газбен қамтамасыз ету жүйелерінде, фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын редукциялық және термореттегiш клапандарды қоса алғанда, емдік құбырларға, қазандықтарға, резервуарларға немесе осыған ұқсас ыдыстарға арналған шүмектер, клапандар, шұралар және осыған ұқсас арматура</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-қозғалтқышпен немесе өзге де қозғау тетіктерімен жарақталған немесе жарақталмаған, өздігінен қозғала алмайтын адамдарға арналған арбалар</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85-топ. Электр машиналары мен жабдықтар, олардың бөліктері; дыбыс жазғыш және дыбыс шығарғыш аппараттар, телевизиялық бейне мен дыбысты жазуға және шығаруға арналған аппараттар, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188.</w:t>
-[...71 lines deleted...]
-өздігінен қозғала алмайтын адамдарға арналған арбалардың бөлшектері мен керек-жарақтары</w:t>
+167.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8509*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орнатылған электр қозғалтқышы бар портативті тұрмыстық электр сүтсорғыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-189.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, өздігінен қозғала алмайтын адамдарға арналған арбалардың бөлшектері мен керек-жарақтары</w:t>
+168.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8514*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын зертханалық электр пештері мен камералары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-90-топ. Оптикалық, фотографиялық, кинематографиялық, өлшеу, бақылау, дәл өлшеу, медициналық немесе хирургиялық құрал-жабдықтар мен аппараттар; олардың бөліктері мен керек-жарақтары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8514**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын зертханалық электр пештері мен камералары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-190.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын контактілі линзалар</w:t>
+170.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8516*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада пайдалануға арналған инерциясыз немесе жинақтауыш электрмен су жылытқыштар, батырмалы электр жылытқыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-191.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, шыныдан жасалған, көру қабілетін түзетуге арналған көзілдірік линзалары</w:t>
+171.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8516**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын инерциясыз немесе жинақтауыш электрмен су жылытқыштар, батырмалы электр жылытқыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-192.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, шыныдан жасалған, көру қабілетін түзетуге арналған көзілдірік линзалары</w:t>
+172.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8517 62 000 9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын сымды байланыс жүйесіне немесе цифрлық сымды жүйелерге арналған аппаратура</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-193.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, өзге де материалдардан жасалған, көру қабілетін түзетуге арналған көзілдік линзалары</w:t>
+173.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8517 62 000 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын сымды байланыс жүйесіне немесе цифрлық сымды жүйелерге арналған аппаратура</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-194.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, өзге де материалдардан жасалған, көру қабілетін түзетуге арналған көзілдірік линзалары</w:t>
+174.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8525 81 300 0*, 8525 82 300 0*, 8525 83 300 0*, 8525 89 300 0* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын жарықтығы төмен бейнелерді цифрлық тіркеуге арналған құрылғылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-195.</w:t>
-[...71 lines deleted...]
-медицинада, медициналық бұйымдарда пайдаланылатын линзалар, призмалар, айналар және кез келген материалдан жасалған өзге де оптикалық элементтер</w:t>
+175.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 8525 81 300 0**, 8525 82 300 0**, 8525 83 300 0**, 8525 89 300 0** </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын жарықтығы төмен бейнелерді цифрлық тіркеуге арналған құрылғылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-196.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын линзалар, призмалар, айналар және кез келген материалдан жасалған өзге де оптикалық элементтер</w:t>
+176.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8528 59 900 9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын мониторлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-197.</w:t>
-[...71 lines deleted...]
-көзiлдiрiктерге, қорғаушы көзiлдiрiктерге (күннен қорғайтын көзілдіріктерден басқа) немесе ұқсас оптикалық аспаптарға арналған ілдіріктер мен арматуралар және олардың бөлiктерi</w:t>
+177.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8528 59 900 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын мониторлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-198.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын көзiлдiрiктерге, қорғаушы көзiлдiрiктерге (күннен қорғайтын көзілдіріктерден басқа) немесе ұқсас оптикалық аспаптарға арналған ілдіріктер мен арматуралар және олардың бөлiктерi</w:t>
+177-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8529 90 103 3*, 8529 90 104 9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсатта пайдаланылатын, тек қана немесе негізінен 8525 – 8528 тауарлық позицияларының аппаратурасына арналған бөліктер: өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199.</w:t>
-[...71 lines deleted...]
-көзілдіріктер, қорғаушы көзілдіріктер (күннен қорғайтын көзілдіріктерден басқа) мен көру қабілетін түзетуші осындай оптикалық аспаптар</w:t>
+177-2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8529 90 103 3**, 8529 90 104 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйымдар өндірісінде пайдаланылатын, тек қана немесе негізінен 8525 – 8528 тауарлық позицияларының аппаратурасына арналған бөліктер: өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200.</w:t>
-[...71 lines deleted...]
-медициналық бұйымдарды шығару кезінде пайдаланылатын көзілдіріктер, қорғаушы көзілдіріктер (күннен қорғайтын көзілдіріктерден басқа) мен көру қабілетін түзетуші осындай оптикалық аспаптар</w:t>
+178.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8537*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын 8517-тауарлық позициясының жалғау құрылғыларынан өзге, электр тогын басқаруға немесе бөлуге арналған екі немесе одан көп, соның ішінде 90-топтың аспаптарын немесе құрылғыларын және цифрлы өзгеру аппараттарын қамтитын құрылғыларымен жабдықталған пульттер, панельдер, консольдар, үстелдер, бөлу қалқандары мен өзге де электр аппаратурасына арналған тұғыршалар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-201.</w:t>
-[...71 lines deleted...]
-iшкi органдарды медициналық, хирургиялық тексеруге арналған фотокамералар</w:t>
+179.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8537**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын 8517-тауарлық позициясының жалғау құрылғыларынан өзге, электр тогын басқаруға немесе бөлуге арналған екі немесе одан көп, соның ішінде 90-топтың аспаптарын немесе құрылғыларын және цифрлы өзгеру аппараттарын қамтитын құрылғыларымен жабдықталған пульттер, панельдер, консольдар, үстелдер, бөлу қалқандары мен өзге де электр аппаратурасына арналған тұғыршалар; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-202.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, iшкi органдарды медициналық, хирургиялық тексеруге арналған фотокамералар</w:t>
+180.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8538*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын, тек қана немесе негізінен 8537-тауарлық позициясының аппаратурасына арналған бөлшектер; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-203.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін пайдаланылатын бейнелерді тіркеу құрылғылары, олардың бөліктері мен керек-жарақтары</w:t>
+181.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8538**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, тек қана немесе негізінен 8537-тауарлық позициясының аппаратурасына арналған бөлшектер; олардың бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-204.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын бейнелерді тіркеу құрылғылары, олардың бөліктері мен керек-жарақтары</w:t>
+182.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8539 49 000 0*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8539 51 101 1*, 8539 51 102 1*, 8539 51 109 1*, 8539 51 201 1*, 8539 51 202 1*, 8539 51 209 1*, 8539 51 401 1*, 8539 51 402 1*, 8539 51 409 1*, 8539 90 800 1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын ультракүлгін немесе инфрақызыл сәулелі шамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-205.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын, фотозертханаларға арналған аппаратура мен өзге де жабдықтар, негатоскоптар, басып шығару машиналары </w:t>
+183.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8539 49 000 0**</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8539 51 101 1**, 8539 51 102 1**, 8539 51 109 1**, 8539 51 201 1**, 8539 51 202 1**, 8539 51 209 1**, 8539 51 401 1**, 8539 51 402 1**, 8539 51 409 1**, 8539 90 800 1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын ультракүлгін және инфрақызыл сәулелі шамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, фотозертханаларға арналған аппаратура мен өзге де жабдықтар, негатоскоптар, басып шығару машиналары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87-топ. Темір жол немесе трамвай жылжымалы құрамынан өзге, жермен жүретін көлік құралдары және олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-207.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын күрделі оптикалық микроскоптар</w:t>
+184.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8705 90 800 5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын жаңа қозғалтқышты көлік құралдары (жылжымалы медициналық кешендер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-208.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын күрделі оптикалық микроскоптар, олардың бөліктері мен керек-жарақтары</w:t>
+185.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8705 90 800 5**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық мақсаттар үшін пайдаланылатын жаңа қозғалтқышты көлік құралдары (жылжымалы медициналық кешендер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-209.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарға арналған әртүрлi теңдестірушілері бар немесе оларсыз сезiмталдығы 0,05 г немесе одан астам таразылар, олардың бөліктері мен керек-жарақтары</w:t>
+186.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8707 90 900 9**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын жылжымалы медициналық кешендерге арналған шанақтар-фургондар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, әртүрлi теңдестірушілері бар немесе оларсыз сезiмталдығы 0,05 г немесе одан астам таразылар, олардың бөліктері мен керек-жарақтары</w:t>
+187.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8713*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қозғалтқышпен немесе өзге де қозғау тетіктерімен жарақталған немесе жарақталмаған, өздігінен қозғала алмайтын адамдарға арналған арбалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-211.</w:t>
-[...71 lines deleted...]
-сцинтиграфиялық аппаратураны қоса алғанда, медицинада, хирургияда, стоматологияда қолданылатын аспаптар мен құрылғылар, өзге де электромедициналық аппаратура және көру қабілетін зерттеуге арналған аспаптар (солярийден басқа), оның ішінде медициналық бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
+188.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8714 20 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өздігінен қозғала алмайтын адамдарға арналған арбалардың бөлшектері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-212.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын сцинтиграфиялық аппаратураны қоса алғанда, медицинада, хирургияда, стоматологияда қолданылатын аспаптар мен құрылғылар, өзге де электромедициналық аппаратура және көру қабілетін зерттеуге арналған аспаптар (солярийден басқа), оның ішінде медициналық бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
+189.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8714 20 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, өздігінен қозғала алмайтын адамдарға арналған арбалардың бөлшектері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-механикалық терапияға арналған құрылғылар; массаждық аппараттар; қабілеттерді анықтауға арналған психологиялық тестілерге арналған аппаратура; озонмен, оттегімен және аэрозольмен емдеуге, қолдан тыныс алдыруға арналған аппаратура немесе өзге де терапевтiк тыныс алу аппаратурасы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-топ. Оптикалық, фотографиялық, кинематографиялық, өлшеу, бақылау, дәл өлшеу, медициналық немесе хирургиялық құрал-жабдықтар мен аппараттар; олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-214.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарға арналған механикалық тетiктерi мен ауыстырмалы сүзгiлерi жоқ қорғағыш бетперделерден тыс өзге де тыныс алу жабдықтары мен газ бетперделері</w:t>
+190.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9001 30 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын контактілі линзалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-215.</w:t>
-[...71 lines deleted...]
-балдақтарды, хирургиялық белдіктерді және бандаждарды қоса алғанда, бейімделген ортопедиялық құралдар; сынықтарды емдеуге арналған шиналар және өзге де бейімделген құралдар; жасанды дене мүшелері; есту аппараттары мен жетілмеген органды немесе оның кемістігін өтеу үшін өзімен алып жүретін немесе денеге салынатын өзге де аппараттар</w:t>
+191.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9001 40 410 0*, 9001 40 490 0*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көп фокальды), трансфокальды, шыныдан жасалған, көру қабілетін түзететін көзілдірікке арналған линзалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-216.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын балдақтарды, хирургиялық белдіктерді және бандаждарды қоса алғанда, бейімделген ортопедиялық құралдар; сынықтарды емдеуге арналған шиналар және өзге де бейімделген құралдар; жасанды дене мүшелері; есту аппараттары мен жетілмеген органды немесе оның кемістігін өтеу үшін өзімен алып жүретін немесе денеге салынатын өзге де аппараттар; бөлшектер мен керек-жарақтар</w:t>
+192.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9001 40 410 0**, 9001 40 490 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, шыныдан жасалған, көру қабілетін түзетуге арналған көзілдірік линзалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-217.</w:t>
-[...71 lines deleted...]
-рентгенографиялық немесе радиотерапевтiк аппаратураны, рентгендiк түтiктердi және өзге де рентгендiк сәулелену генераторларын, кернеуi жоғары генераторларды, өзгеру қалқандары мен пульттерiн, экрандарды, тексеруге немесе емдеуге арналған үстелдерді, креслоларды қоса алғанда, рентгендiк, альфа-, бета- немесе гамма-сәулелендiруді пайдалануға негiзделген, медициналық, хирургиялық, стоматологиялық пайдалануға арналған аппаратура, оның ішінде көрсетілген аппаратура мен бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
+193.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9001 50 410 0*, 9001 50 490 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада, медициналық бұйымдарда пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көп фокальды), трансфокальды өзге материалдардан жасалған, көруді қабілетін түзететін көзілдірікке арналған линзалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-218.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын рентгенографиялық немесе радиотерапевтiк аппаратураны, рентгендiк түтiктердi және өзге де рентгендiк сәулелену генераторларын, кернеуi жоғары генераторларды, өзгеру қалқандары мен пульттерiн, экрандарды, тексеруге немесе емдеуге арналған үстелдерді, креслоларды қоса алғанда, рентгендiк, альфа-, бета- немесе гамма-сәулелендiруді пайдалануға негiзделген, медициналық, хирургиялық, стоматологиялық пайдалануға арналған аппаратура, оның ішінде көрсетілген аппаратура мен бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
+194.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9001 50 410 0**, 9001 50 490 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын, екі жағынан өңделген, бір фокальды, мультифокальды (көпфокальды) трансфокальды, өзге де материалдардан жасалған, көру қабілетін түзетуге арналған көзілдірік линзалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-219.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, материалдардың қаттылығын, берiктiгiн немесе өзге де механикалық қасиеттерін сынауға арналған машиналар мен құрылғылар (таблеткалардың қаттылығы мен беріктігін өлшеуге арналған аспаптар)</w:t>
+195.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9002*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада, медициналық бұйымдарда пайдаланылатын линзалар, призмалар, айналар және кез келген материалдан жасалған өзге де оптикалық элементтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-220.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарға арналған жазатын қондырғылары бар немесе жоқ ареометрлер, термометрлер, барометрлер, гигрометрлер және психрометрлер </w:t>
+196.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9002**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын линзалар, призмалар, айналар және кез келген материалдан жасалған өзге де оптикалық элементтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-221.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық мақсаттарға арналған жазатын қондырғылары бар немесе жоқ ареометрлер, термометрлер, барометрлер, гигрометрлер және психрометрлер</w:t>
+197.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9003 (9003 19 000 1-ді қоспағанда)*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзiлдiрiктерге, қорғаушы көзiлдiрiктерге (күннен қорғайтын көзілдіріктерден басқа) немесе ұқсас оптикалық аспаптарға арналған ілдіріктер мен арматуралар және олардың бөлiктерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-222.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдерді шығару кезінде пайдаланылатын сұйықтар немесе газдардың шығынын, деңгейiн, қысымын немесе өзге де өзгермелi сипаттамаларын өлшеуге немесе бақылауға арналған аспаптар немесе аппаратуралар және емдік газбен қамтамасыз ету жабдықтары</w:t>
+198.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9003 (9003 19 000 1-ді қоспағанда)**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын көзiлдiрiктерге, қорғаушы көзiлдiрiктерге (күннен қорғайтын көзілдіріктерден басқа) немесе ұқсас оптикалық аспаптарға арналған ілдіріктер мен арматуралар және олардың бөлiктерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-223.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттар үшін қолданылатын, химиялық талдауға арналған аспаптар мен аппаратура (мысалы, поляриметрлер, рефрактометрлер, спектрометрлер, газ немесе түтін талдағыштар); тұтқырлығын, кеуектілігін, кеңейтілуін, бетінің созылуын немесе осындайларды өлшеуге немесе бақылауға арналған аспаптар мен аппаратуралар; жылудың, дыбыстың немесе жарықтың мөлшерiн өлшеуге немесе бақылауға арналған аспаптар мен аппараттар (экспонометрлердi қоса алғанда); микротомдар; бөлшектер мен оларға керек-жарақтар</w:t>
+199.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9004 (9004 10-ды қоспағанда)*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзілдіріктер, қорғаушы көзілдіріктер (күннен қорғайтын көзілдіріктерден басқа) мен көру қабілетін түзетуші осындай оптикалық аспаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-224.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық талдауға арналған аспаптар мен аппаратура (мысалы, поляриметрлер, рефрактометрлер, спектрометрлер, газ немесе түтін талдағыштар); тұтқырлығын, кеуектілігін, кеңейтілуін, бетінің созылуын немесе осындайларды өлшеуге немесе бақылауға арналған аспаптар мен аппаратуралар; жылудың, дыбыстың немесе жарықтың мөлшерiн өлшеуге немесе бақылауға арналған аспаптар мен аппараттар (экспонометрлердi қоса алғанда); микротомдар; оларға керек-жарақтар</w:t>
+200.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9004 (9004 10-ды қоспағанда)**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық бұйымдарды шығару кезінде пайдаланылатын көзілдіріктер, қорғаушы көзілдіріктер (күннен қорғайтын көзілдіріктерден басқа) мен көру қабілетін түзетуші осындай оптикалық аспаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225.</w:t>
-[...71 lines deleted...]
-медицинада пайдаланылатын, иондаушы сәулелердi табуға және өлшеуге арналған аспаптар мен аппаратуралар</w:t>
+201.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9006 30 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+iшкi органдарды медициналық, хирургиялық тексеруге арналған фотокамералар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-226.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын иондаушы сәулелердi табуға және өлшеуге арналған аспаптар мен аппаратуралар</w:t>
+202.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9006 30 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, iшкi органдарды медициналық, хирургиялық тексеруге арналған фотокамералар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-227.</w:t>
-[...71 lines deleted...]
-медицинада қолданылатын, өлшеуге немесе бақылауға арналған аспаптар</w:t>
+203.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9006 91 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін пайдаланылатын бейнелерді тіркеу құрылғылары, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, өлшеуге немесе бақылауға арналған аспаптар</w:t>
+204.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9006 91 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын бейнелерді тіркеу құрылғылары, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-229.</w:t>
-[...71 lines deleted...]
-медицинада қолданылатын термостаттар</w:t>
+205.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9010*-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+медициналық мақсаттарда пайдаланылатын, фотозертханаларға арналған аппаратура мен өзге де жабдықтар, негатоскоптар, басып шығару машиналары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын термостаттар</w:t>
+206.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9010**-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, фотозертханаларға арналған аппаратура мен өзге де жабдықтар, негатоскоптар, басып шығару машиналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-231.</w:t>
-[...71 lines deleted...]
-медициналық мақсаттарда пайдаланылатын 90-топтағы машиналарға, аспаптарға, құралдарға немесе аппаратураға бөлшектер мен керек-жарақтар (осы топтың өзге жерінде аталмаған немесе енгізілмеген)</w:t>
+207.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9011*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын күрделі оптикалық микроскоптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-232.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын 90-топтағы машиналарға, аспаптарға, құралдарға немесе аппаратураға бөлшектер мен керек-жарақтар (осы топтың өзге жерінде аталмаған немесе енгізілмеген)</w:t>
+208.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9011**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын күрделі оптикалық микроскоптар, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-91-топ. Барлық түрдегі сағаттар және олардың бөлшектері</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9016 00*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарға арналған әртүрлi теңдестірушілері бар немесе оларсыз сезiмталдығы 0,05 г немесе одан астам таразылар, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-233.</w:t>
-[...71 lines deleted...]
-медицинада қолданылатын технологиялық процесс таймерлері, тағуға немесе өзімен бірге алып жүруге арналмаған секундомерлер және соған ұқсас құрылғылар</w:t>
+210.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9016 00**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, әртүрлi теңдестірушілері бар немесе оларсыз сезiмталдығы 0,05 г немесе одан астам таразылар, олардың бөліктері мен керек-жарақтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-234.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын технологиялық процесс таймерлері, тағуға немесе өзімен бірге алып жүруге арналмаған секундомерлер және соған ұқсас құрылғылар</w:t>
+211.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9018*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сцинтиграфиялық аппаратураны қоса алғанда, медицинада, хирургияда, стоматологияда қолданылатын аспаптар мен құрылғылар, өзге де электромедициналық аппаратура және көру қабілетін зерттеуге арналған аспаптар (солярийден басқа), оның ішінде медициналық бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-94-топ. Жиһаз; төсек керек-жарақтары, матрацтар, матрастық негіздер, диван жастықтары және соған ұқсас жиһаздық керек-жарақтары; басқа жерде аталмаған немесе енгізілмеген шамдар мен жарықтандыру жабдықтары; жарықтық маңдайша жазулар, аты немесе атауы немесе мекенжайы көрсетілген жарықтық табличкалар және ұқсас бұйымдар; жиналмалы құрылыс конструкциялары</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+212.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9018**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын сцинтиграфиялық аппаратураны қоса алғанда, медицинада, хирургияда, стоматологияда қолданылатын аспаптар мен құрылғылар, өзге де электромедициналық аппаратура және көру қабілетін зерттеуге арналған аспаптар (солярийден басқа), оның ішінде медициналық бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-235.</w:t>
-[...71 lines deleted...]
-медициналық, хирургиялық, стоматологиялық жиhаз (мысалы, операцияға арналған үстелдер, қарауға арналған үстелдер, механикалық қондырғылары бар ауруханалық төсектер, стоматологиялық креслолар); жоғарыда көрсетiлген бұйымдардың бөлiктерi</w:t>
+213.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9019*-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+механикалық терапияға арналған құрылғылар; массаждық аппараттар; қабілеттерді анықтауға арналған психологиялық тестілерге арналған аппаратура; озонмен, оттегімен және аэрозольмен емдеуге, қолдан тыныс алдыруға арналған аппаратура немесе өзге де терапевтiк тыныс алу аппаратурасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын медициналық, хирургиялық, стоматологиялық жиhаз (мысалы, операцияға арналған үстелдер, қарауға арналған үстелдер, механикалық қондырғылары бар ауруханалық төсектер, стоматологиялық креслолар); жоғарыда көрсетiлген бұйымдардың бөлiктерi</w:t>
+214.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9020 00 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарға арналған механикалық тетiктерi мен ауыстырмалы сүзгiлерi жоқ қорғағыш бетперделерден тыс өзге де тыныс алу жабдықтары мен газ бетперделері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-237.</w:t>
-[...71 lines deleted...]
-медицинада қолданылатын өзге де жиhаз және оның бөлшектері</w:t>
+215.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9021*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+балдақтарды, хирургиялық белдіктерді және бандаждарды қоса алғанда, бейімделген ортопедиялық құралдар; сынықтарды емдеуге арналған шиналар және өзге де бейімделген құралдар; жасанды дене мүшелері; есту аппараттары мен жетілмеген органды немесе оның кемістігін өтеу үшін өзімен алып жүретін немесе денеге салынатын өзге де аппараттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-238.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де жиhаз және оның бөлшектері</w:t>
+216.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9021**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын балдақтарды, хирургиялық белдіктерді және бандаждарды қоса алғанда, бейімделген ортопедиялық құралдар; сынықтарды емдеуге арналған шиналар және өзге де бейімделген құралдар; жасанды дене мүшелері; есту аппараттары мен жетілмеген органды немесе оның кемістігін өтеу үшін өзімен алып жүретін немесе денеге салынатын өзге де аппараттар; бөлшектер мен керек-жарақтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239.</w:t>
-[...71 lines deleted...]
-медицинада қолданылатын шамдар мен жарықтандырғыш жабдықтар, жарықты тік бағыттайтын шамдар және олардың бөлшектері</w:t>
+217.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9022*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рентгенографиялық немесе радиотерапевтiк аппаратураны, рентгендiк түтiктердi және өзге де рентгендiк сәулелену генераторларын, кернеуi жоғары генераторларды, өзгеру қалқандары мен пульттерiн, экрандарды, тексеруге немесе емдеуге арналған үстелдерді, креслоларды қоса алғанда, рентгендiк, альфа-, бета- немесе гамма-сәулелендiруді пайдалануға негiзделген, медициналық, хирургиялық, стоматологиялық пайдалануға арналған аппаратура, оның ішінде көрсетілген аппаратура мен бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-240.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шамдар мен жарықтандырғыш жабдықтар, жарықты тік бағыттайтын шамдар және олардың бөлшектері</w:t>
+218.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9022**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын рентгенографиялық немесе радиотерапевтiк аппаратураны, рентгендiк түтiктердi және өзге де рентгендiк сәулелену генераторларын, кернеуi жоғары генераторларды, өзгеру қалқандары мен пульттерiн, экрандарды, тексеруге немесе емдеуге арналған үстелдерді, креслоларды қоса алғанда, рентгендiк, альфа-, бета- немесе гамма-сәулелендiруді пайдалануға негiзделген, медициналық, хирургиялық, стоматологиялық пайдалануға арналған аппаратура, оның ішінде көрсетілген аппаратура мен бұйымдардың құрамына кіретін қосалқы бөлшектер мен жиынтықтауыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-241.</w:t>
-[...71 lines deleted...]
-фармацевтикалық өнімдер мен медициналық бұйымдарды шығаруға арналған арнайы өндірістік үй-жайларда пайдаланылатын жиналатын құрылыс конструкциялары (таза үй-жайлар)</w:t>
+219.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9024 80 190 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, материалдардың қаттылығын, берiктiгiн немесе өзге де механикалық қасиеттерін сынауға арналған машиналар мен құрылғылар (таблеткалардың қаттылығы мен беріктігін өлшеуге арналған аспаптар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-96-топ. Әртүрлі дайын бұйымдар</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+220.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9025*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+медициналық мақсаттарға арналған жазатын қондырғылары бар немесе жоқ ареометрлер, термометрлер, барометрлер, гигрометрлер және психрометрлер </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+221.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9025**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, медициналық мақсаттарға арналған жазатын қондырғылары бар немесе жоқ ареометрлер, термометрлер, барометрлер, гигрометрлер және психрометрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+222.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9026**-дан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдерді шығару кезінде пайдаланылатын сұйықтар немесе газдардың шығынын, деңгейiн, қысымын немесе өзге де өзгермелi сипаттамаларын өлшеуге немесе бақылауға арналған аспаптар немесе аппаратуралар және емдік газбен қамтамасыз ету жабдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+223.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9027*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттар үшін қолданылатын, химиялық талдауға арналған аспаптар мен аппаратура (мысалы, поляриметрлер, рефрактометрлер, спектрометрлер, газ немесе түтін талдағыштар); тұтқырлығын, кеуектілігін, кеңейтілуін, бетінің созылуын немесе осындайларды өлшеуге немесе бақылауға арналған аспаптар мен аппаратуралар; жылудың, дыбыстың немесе жарықтың мөлшерiн өлшеуге немесе бақылауға арналған аспаптар мен аппараттар (экспонометрлердi қоса алғанда); микротомдар; бөлшектер мен оларға керек-жарақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9027**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын химиялық талдауға арналған аспаптар мен аппаратура (мысалы, поляриметрлер, рефрактометрлер, спектрометрлер, газ немесе түтін талдағыштар); тұтқырлығын, кеуектілігін, кеңейтілуін, бетінің созылуын немесе осындайларды өлшеуге немесе бақылауға арналған аспаптар мен аппаратуралар; жылудың, дыбыстың немесе жарықтың мөлшерiн өлшеуге немесе бақылауға арналған аспаптар мен аппараттар (экспонометрлердi қоса алғанда); микротомдар; оларға керек-жарақтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9030 10 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада пайдаланылатын, иондаушы сәулелердi табуға және өлшеуге арналған аспаптар мен аппаратуралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+226.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9030 10 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын иондаушы сәулелердi табуға және өлшеуге арналған аспаптар мен аппаратуралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9031*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын, өлшеуге немесе бақылауға арналған аспаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+228.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9031**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын, өлшеуге немесе бақылауға арналған аспаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+229.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9032 10*-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын термостаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9032 10**-нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын термостаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9033 000 00 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық мақсаттарда пайдаланылатын 90-топтағы машиналарға, аспаптарға, құралдарға немесе аппаратураға бөлшектер мен керек-жарақтар (осы топтың өзге жерінде аталмаған немесе енгізілмеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9033 000 00 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын 90-топтағы машиналарға, аспаптарға, құралдарға немесе аппаратураға бөлшектер мен керек-жарақтар (осы топтың өзге жерінде аталмаған немесе енгізілмеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91-топ. Барлық түрдегі сағаттар және олардың бөлшектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+233.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9106 90 000 0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын технологиялық процесс таймерлері, тағуға немесе өзімен бірге алып жүруге арналмаған секундомерлер және соған ұқсас құрылғылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9106 90 000 0**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын технологиялық процесс таймерлері, тағуға немесе өзімен бірге алып жүруге арналмаған секундомерлер және соған ұқсас құрылғылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94-топ. Жиһаз; төсек керек-жарақтары, матрацтар, матрастық негіздер, диван жастықтары және соған ұқсас жиһаздық керек-жарақтары; басқа жерде аталмаған немесе енгізілмеген шамдар мен жарықтандыру жабдықтары; жарықтық маңдайша жазулар, аты немесе атауы немесе мекенжайы көрсетілген жарықтық табличкалар және ұқсас бұйымдар; жиналмалы құрылыс конструкциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9402*-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медициналық, хирургиялық, стоматологиялық жиhаз (мысалы, операцияға арналған үстелдер, қарауға арналған үстелдер, механикалық қондырғылары бар ауруханалық төсектер, стоматологиялық креслолар); жоғарыда көрсетiлген бұйымдардың бөлiктерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9402**-ден</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын медициналық, хирургиялық, стоматологиялық жиhаз (мысалы, операцияға арналған үстелдер, қарауға арналған үстелдер, механикалық қондырғылары бар ауруханалық төсектер, стоматологиялық креслолар); жоғарыда көрсетiлген бұйымдардың бөлiктерi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+237.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9403*-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын өзге де жиhаз және оның бөлшектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9403**-тен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын өзге де жиhаз және оның бөлшектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9405 19 001 1*, 9405 11 001 1*, 9405 19 001 3*, 9405 11 002 1*, 9405 19 002 1*, 9405 19 003 1*, 9405 11 003 1*, 9405 19 003 3*, 9405 29 001 1*, 9405 21 001 1*, 9405 29 001 3*, 9405 21 002 1*, 9405 29 002 1*, 9405 29 003 1*, 9405 21 003 1*, 9405 29 003 3*, 9405 41 001 1*, 9405 49 002 1*, 9405 49 002 3*, 9405 41 002 1*, 9405 42 002 1*, 9405 42 003 1*, 9405 49 001 1*, 9405 49 002 5*, 9405 49 003 1*, 9405 49 003 3*, 9405 49 003 5*, 9405 91 900 1*, 9405 92 000 1*,9405 99 000 1*, 9405 41 003 1*, 9405 42 001 1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медицинада қолданылатын шамдар мен жарықтандырғыш жабдықтар, жарықты тік бағыттайтын шамдар және олардың бөлшектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9405 19 001 1**, 9405 11 001 1**, 9405 19 001 3**, 9405 11 002 1**, 9405 19 002 1**, 9405 19 003 1**, 9405 11 003 1**, 9405 19 003 3**, 9405 29 001 1**, 9405 21 001 1**, 9405 29 001 3**, 9405 21 002 1**, 9405 29 002 1**, 9405 29 003 1**, 9405 21 003 1**, 9405 29 003 3**, 9405 41 001 1**, 9405 49 002 1**, 9405 49 002 3**, 9405 41 002 1**, 9405 42 002 1**, 9405 42 003 1*, 9405 49 001 1**, 9405 49 002 5**, 9405 49 003 1**, 9405 49 003 3**, 9405 49 003 5**, 9405 91 900 1**, 9405 92 000 1**,9405 99 000 1**, 9405 41 003 1**, 9405 42 001 1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын шамдар мен жарықтандырғыш жабдықтар, жарықты тік бағыттайтын шамдар және олардың бөлшектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9406 90 390 2**, 9406 90 900 1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнімдер мен медициналық бұйымдарды шығаруға арналған арнайы өндірістік үй-жайларда пайдаланылатын жиналатын құрылыс конструкциялары (таза үй-жайлар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96-топ. Әртүрлі дайын бұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 242.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30609,329 +33379,418 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фармацевтикалық өнімдер мен медициналық бұйымдарды шығару кезінде пайдаланылатын фетрден және өзге де кеуекті материалдардан жасалған ұшы бар пластик маркерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9617 00 000 1**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фармацевтикалық өнім және медициналық бұйым өндірісінде пайдаланылатын термостар және жиналған түрдегі өзге де вакуумдық ыдыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпелер:</w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * қосылған құн салығының мөлшерлемесі 2026 жылғы 1 қаңтардан бастап 5 пайызды, 2027 жылғы 1 қаңтардан бастап 10 пайызды құрайды және:</w:t>
+      * қосылған құн салығының мөлшерлемесі 2026 жылғы 1 қаңтардан бастап 5 пайызды, 2027 жылғы 1 қаңтардан бастап 10 пайызды құрайды және өткізу мен импорттау бойынша салық салынатын айналым мөлшеріне қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Импорттау кезінде фармацевтикалық немесе медициналық қызметке арналған лицензияның немесе "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен медициналық бұйымдарды көтерме саудада өткізуге берілген, тиісті мемлекеттік цифрлық жүйелерден уәкілетті лауазымды тұлғалардың электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжаттар нысанында портал арқылы алынатын, қызметті немесе белгілі бір іс-қимылды жүзеге асырудың басталғаны немесе тоқтатылғаны туралы хабарламаны қабылдау туралы талонның;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркелген дәрілік заттар мен медициналық бұйымдарды импорттау кезінде Қазақстан Республикасының заңнамасына немесе Еуразиялық экономикалық одақтың актілеріне сәйкес берілген дәрілік заттарды немесе медициналық бұйымдарды тіркеу куәлігінің;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      фармацевтикалық немесе медициналық қызметке арналған лицензия немесе "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
-[...59 lines deleted...]
-      "Дәрілік заттар мен медициналық бұйымдарды Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасының аумағынан әкету және "Қазақстан Республикасында тіркелген және тіркелмеген дәрілік заттар мен медициналық бұйымдарды әкелуге (әкетуге) келісім және (немесе) қорытынды (рұқсат беру құжатын) беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-237/2020 </w:t>
+      тіркелмеген дәрілік заттар мен медициналық бұйымдарды импорттау кезінде "Дәрілік заттар мен медициналық бұйымдарды Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасының аумағынан әкету және "Қазақстан Республикасында тіркелген және тіркелмеген дәрілік заттар мен медициналық бұйымдарды әкелуге (әкетуге) келісім және (немесе) қорытынды (рұқсат беру құжатын) беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 желтоқсандағы № ҚР ДСМ-237/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 10 желтоқсанда № 21749 болып тіркелген) сәйкес берілген рұқсат беру құжаты болған кезде қолданылады;</w:t>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21749 болып тіркелген) сәйкес берілген рұқсат беру құжатының болуы қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ** қосылған құн салығының мөлшерлемесі 2026 жылғы 1 қаңтардан бастап 5 пайызды, 2027 жылғы 1 қаңтардан бастап 10 пайызды құрайды және:</w:t>
+      ** қосылған құн салығының мөлшерлемесі 2026 жылғы 1 қаңтардан бастап 5 пайызды, 2027 жылғы 1 қаңтардан бастап 10 пайызды құрайды және өткізу мен импорттау бойынша салық салынатын айналым мөлшеріне қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Импорттау кезінде "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>230-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1), 2), 3), 4), 5) және 6) тармақшаларына сәйкес қызметтің түрімен бірге фармацевтикалық қызметке лицензияның болуы қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      фармацевтикалық қызметке лицензия;</w:t>
+      Осы тізбе ветеринариялық препараттарды, оның ішінде ветеринариялық мақсаттарға арналған дәрілік заттарды, биологиялық препараттарды, ветеринариялық және зоогигиеналық мақсаттағы бұйымдар мен атрибуттарды өткізу және импорттау бойынша айналымға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>