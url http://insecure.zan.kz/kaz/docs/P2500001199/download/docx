--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f38694" w14:textId="5f38694">
+    <w:p w14:paraId="1faef27" w14:textId="1faef27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -674,50 +674,108 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосылған құн салығын есепке жатқызу әдісімен төленетін  импортталатын тауарлардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10985,198 +11043,219 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="22"/>
-[...15 lines deleted...]
-Ағынды немесе жинақтаушы (сыйымды), электрлік емес су жылытқыштар; </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағынды немесе жинақтаушы (сыйымды), электрлік емес су жылытқыштар; кептіргіштер: өзгелері, ауыл шаруашылығы өнімдеріне арналған; өзге де машиналар, агрегаттар және жабдықтар: кофеқайнатқыштар және кофе мен басқа да ыстық сусындар дайындауға арналған басқа да құрылғылар; дистилляцияға немесе ректификацияға арналған өзге де аппараттар, басқа да; бөліктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 11 000 0-ден</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кептіргіштер: ауыл шаруашылығы өнімдеріне арналған өзге де; машиналар, агрегаттар және өзге де жабдықтар: кофеқайнатқыштар және кофе мен басқа да ыстық сусындар дайындауға арналған басқа да құрылғылар; бөлшектері</w:t>
-[...111 lines deleted...]
-8419 90 </w:t>
+- 8419 19 000 0,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 34 000 0,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 40 000 9,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 81 200 0,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 89 989 0,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8419 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12473,70 +12552,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылыту құрылғысы бар, орнатылған қозғалтқышы бар сумен жууға арналған құрылғылар; өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="24"/>
+          <w:bookmarkStart w:name="z41" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  8424 30 010 0, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8424 30 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17126,70 +17205,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8440 тауар позициясының кiтап блоктарын тiгуге арналған машиналардан басқа, автоматты тiгiн машиналары; өзгелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="25"/>
+          <w:bookmarkStart w:name="z42" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  8452 21 000 0, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8452 29 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21440,70 +21519,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатты күйiндегi топырақты, тасты, қатты күйдегi (оның iшiнде ұнтақ немесе қоймалжың) руданы немесе басқа да минералдық қазбаларды сорттау, елеу, айыру, шаю, ұсақтау, ұнтақтау, қосу немесе араластыруға арналған жабдықтар; қатты минералдық отынды, қыш құрамды, қатпаған цементтi, гипстi материалдарды немесе ұнтақ және қоймалжың күйдегi басқа да минералдық өнiмдердi агломерациялауға, қалыптауға немесе құюға арналған жабдықтар, құмнан құю қалыптарын жасауға арналған қалыптау машиналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="26"/>
+          <w:bookmarkStart w:name="z43" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8474 (8474 32 000 0,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22053,70 +22132,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке функциялары бар модульдік үйлерді дайындауға арналған, осы топтың басқа жерінде аталмаған немесе енгізілмеген жабдық және жиынтықтауыштар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="27"/>
+          <w:bookmarkStart w:name="z45" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8428 90 900 0,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22831,70 +22910,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Редукциялық немесе термореттегiш клапандарды қоса алғанда, құбырларға, қазандықтар резервуарларға, цистерналарға, бактарға немесе осыған ұқсас ыдыстарға арналған шүмектер, клапандар, шұралар және осыған ұқсас арматура ****</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="28"/>
+          <w:bookmarkStart w:name="z65" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8481 10 990 8,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23048,70 +23127,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Трансмиссиялық бiлiктер (жұдырық және иiндiлердi қоса алғанда) және қос иiндер: әмбебап топсалы айналдырық L1400 және L900, тісті клеттер айналдырығы, суықтай илектеу орнағының айналдырығы 1700 мм* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="29"/>
+          <w:bookmarkStart w:name="z69" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8483 10 500 0-ден,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8483 10 950 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23181,70 +23260,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансмиссиялық бiлiктер (жұдырық және иiндiлердi қоса алғанда) және қос иiндер; ішпектердің корпустары мен бiлiктерге арналған сырғанау ішпектері; шестерналар мен тiстi берiлiстер; түйіршіктi немесе шығыршықты бұрама берiлiстер; гидротрансформаторларды қоса алғанда, берiлiс қораптары мен басқа да жылдамдық өзгерткiштер; шкивтердiң блоктарын қоса алғанда, тегершiктер мен шкивтер; жалғастырғыштар мен бiлiктердi бiрiктiруге арналған құрылғылар (әмбебап булықтарды қоса алғанда): тісті доңғалақтардан, тізбекті жұлдызшалардан және басқа да жеке ұсынылған беріліс элементтерінен басқа, тісті берілістер; домалақты немесе роликті бұрандалы берілістер; гидротрансформаторларды қоса алғанда, беріліс қораптары мен басқа да жылдамдық вариаторлары: цилиндрлік тік тісті доңғалақтары және геликоидальды тісті доңғалақтары бар; өзгелері:П-12-3 және П-12-4 конвейерлеріне арналған РЦТ-2150-50-21 және РЦТ-2150-50-12 редукторлары, 1-мотор жылдамдығын ауыстырып қосу редукторы, 1-мотор барабанының редукторы, №16 редуктордың тегершік беріліс біліктері, № 12 және 14 клеттердің бұрыштық редукторы, № 16 клеттің негізгі редукторы, № 1 клеттің негізгі редукторы, осьтес редуктор (бұрғыш рольганг), ЧП-30 редукторы, клеттердің тісті айналдырығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="30"/>
+          <w:bookmarkStart w:name="z70" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 8483 40 210 0-тан, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23681,70 +23760,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалғастырғыштар мен біліктерді қосуға арналған құрылғылар (әмбебап топсаларды қоса алғанда), құйылған шойын немесе құйылған болат, басқалары: 30327-39ч. тісті жалғастырғыш, әрлеу тобының бас жетегінің өнеркәсіптік біліктері (жалғастырғыш)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="31"/>
+          <w:bookmarkStart w:name="z72" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8483 60 200 0,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8483 60 800 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24795,70 +24874,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 199.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="32"/>
+          <w:bookmarkStart w:name="z73" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр трансформаторлары, статтық электр түрлендіргіштері (мысалы, түзеткiштер), индуктивтi және дроселдi катушкалар: статикалық түрлендіргіштер: түзеткіштер:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26348,70 +26427,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтық әуе кемелеріне арналған радиолокациялық аппаратура, радионавигациялық аппаратура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="33"/>
+          <w:bookmarkStart w:name="z75" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  8526 10 000 1, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8526 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27498,70 +27577,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000 В-дан асатын кернеуге арналған жалғауға немесе электр тізбектерін қорғауға арналған немесе электр тізбектеріне қосуға арналған немесе электр тізбектеріндегі электр аппаратурасы (мысалы, ажыратқыштар, ауыстырып-қосқыштар, үзгіштер, жатық сақтағыштар, жайтартқыштар, кернеу шектегіштер, кернеу секірісін сөндірушілер, қосқыш қорапшалар, ток қабылдағыштар, ток алғыштар және өзге де қосқыштар): автоматты ажыратқыштар: өзгелері; ағытқыштар мен үзгіштер: сыртқы аппаратураны қосуға арналған бекіту тесіктері бар монтажды ернеудің кемінде екеуін құрайтын алюминий қорытпасының корпусында кемінде 110кВ, бірақ 550 кВ көп емес кернеуге арналған элегазды айырғыш-жерлендіргіш, мұнда, ең көп дегенде, монтажды ернеудің екеуінде ортасы 330 мм кем емес, бірақ 680 мм аспайтын щеңберлі диаметрге орналастырылған бекіту тесіктері болады; сыртқы аппаратураны қосуға арналған бекіту тесіктері бар монтажды ернеудің кемінде екеуін құрайтын алюминий қорытпасының корпусында кемінде 110кВ, бірақ 550 кВ көп емес, ортасы 330 мм кем емес, бірақ 680 мм аспайтын щеңберлі диаметрге орналастырылған бекіту тесіктері бар кернеуге арналған элегазды жерлендіргіш ****</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="34"/>
+          <w:bookmarkStart w:name="z76" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8535 29 000 0,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27772,70 +27851,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ажыратқыштар, ауыстырып-қосқыштар, батырмалы ауыстырып-қосқыштар блогы, контакторлар*, автоматты ажыратқыштар және төмен кернеулі аппаратура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="35"/>
+          <w:bookmarkStart w:name="z78" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8536 20 900 7,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8536 50 800 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29939,70 +30018,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық түрдегі вагон-цистерналар, қожтасушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="36"/>
+          <w:bookmarkStart w:name="z79" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  8606 10 000 0, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8606 30 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32296,70 +32375,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 264.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="37"/>
+          <w:bookmarkStart w:name="z80" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Басқа да пайдалануға арналған рентгендік, альфа-, бета-, гамма- немесе басқа да иондаушы сәулеленуді қолдануға негізделген аппаратура:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 табақтарды ыстықтай илемдеу орнақтарына арналған қалыңдықты өлшеу рентген жүйесі/1700 ГП орнақтарына арналған қалыңдық өлшеуіш*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33446,70 +33525,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 274.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="38"/>
+          <w:bookmarkStart w:name="z81" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жазатын қондырғылары бар немесе жазатын қондырғылары жоқ, сұйыққа батырған кезде жұмыс iстейтiн ареометрлер мен ұқсас приборлар, термометрлер (ауруханалық немесе ветеринариялықтан басқа), пирометрлер, барометрлер, гигрометрлер және психрометрлер және осы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приборлардың кез келген комбинациялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38664,70 +38743,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 320.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="39"/>
+          <w:bookmarkStart w:name="z82" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Криогенді (Дьюар) ыдыстар,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 патологиялық материалдарды тасымалдауға арналған криоқоймалар, термостар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -38741,190 +38820,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  9617 00 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z84" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z84" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қосылған құн салығынан босату мақсаттары үшін тауарлар Еуразиялық экономикалық одақтың Сыртқы экономикалық қызметінің тауар номенклатурасының кодтарымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z85" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарлардың атаулары пайдалануға қолайлы болу үшін келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z86" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * тауарлар номенклатурасы кодпен де, сол сияқты тауарлардың атауымен де айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z87" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** арнайы инвестициялық келісімшарт жасасқан заңды тұлғалар және (немесе) осындай заңды тұлғалар үшін тауарлар импорттайтын лизингтік компаниялар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z88" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** - * және **.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z89" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       **** - объектілерді салу, жаңғырту, кеңейту және реконструкциялау жөніндегі жобаларды іске асыру мақсатында жабдықтарды және (немесе) материалдарды импорттайтын заңды тұлғалар үшін, объектілерді жаңғыртуға, кеңейтуге, реконструкциялауға және (немесе) жаңартуға инвестициялық келісімшарт және (немесе) инвестициялық келісім жасасқандар үшін және (немесе) осындай заңды тұлғалар үшін тауарларды импорттайтын лизингтік компаниялар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39016,87 +39095,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1199 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосылған құн салығын есепке жатқызу әдісімен төленетін  импортталатын тауарлардың тізбесін қалыптастыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z92" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z92" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z93" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарлардың тізбесін қалыптастыру қағидалары (бұдан әрі – Қағидалар) Салық кодексінің (бұдан әрі – Кодекс) 508-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39111,350 +39190,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 509-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарлардың тізбесін қалыптастыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z94" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z94" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z95" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z95" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті мемлекеттік орган – мемлекеттік салық және кеден саясатын қалыптастыруды жүзеге асыратын құзыретті мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z96" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z96" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті экономика саласын басқару мәселелері бойынша уәкілетті мемлекеттік органдар – салық органдары мен жергілікті атқарушы органдарды қоспағанда, мемлекеттік басқарудың жеке саласын немесе аясын басқаратын, соның ішінде бюджетке басқа міндетті төлемдерді есептеу және (немесе) жинауды жүзеге асыратын Қазақстан Республикасының мемлекеттік органдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z97" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарлардың тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z98" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарлардың тізбесін (бұдан әрі – тізбе) қалыптастыру тиісті экономика саласын басқару мәселелері бойынша уәкілетті мемлекеттік органдарға сұрау салу негізінде уәкілетті мемлекеттік орган тарапынан жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z99" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тізбеге өзгерістер және (немесе) толықтырулар енгізу жөніндегі ұсыныстарды жетекшілік ететін салалар бойынша мүдделі мемлекеттік органдар уәкілетті мемлекеттік органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z100" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z100" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарлардың тізбесіне өзгерістер және (немесе) толықтырулар енгізу жөніндегі ұсыныстарға мынадай мәліметтер қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z101" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z101" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік органның тізбені өзгерту және (немесе) толықтыру қажеттілігі және тізбеге қосуға ұсынылып отырған тауарға Қазақстан Республикасының жылдық қажеттілігі (нақты көлемі) туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z102" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік органның Қазақстан Республикасының аумағында ұқсас тауарлар өндірісінің жылдық көлемі (нақты көлемі) туралы немесе мұндай өндірістің болмауы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z103" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының аумағына әкелінетін, тізбеге қосуға ұсынылып отырған тауардың құны (тауардың 1 бірлігіне теңгемен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z104" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақтың 3) тармақшасында орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қосылған құн салығын есепке жатқызу әдісімен төленетін импортталатын тауарларды тізбеден алып тастау жөніндегі ұсыныстарға мынадай мәліметтер қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z105" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік органның алып тастауға ұсынылып отырған тауарды тізбеден алып тастау қажеттілігі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z106" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік органның Салық кодексінің 508 және 509-баптары 1-тармағының 8) және 9) тармақшаларында көрсетілген ұқсас тауарлар өндірісінің жылдық көлемі туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z107" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті мемлекеттік орган осы Қағидалардың 5 және (немесе) 6-тармақтарында көрсетілген мәліметтермен қоса, ұсынылған ұсыныстарды тізбеге өзгерістер және (немесе) толықтырулар енгізу қажеттілігі туралы негіздеме келіп түскен кезден бастап 10 (он) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z108" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік орган осы Қағидалардың 5 және (немесе) 6-тармақтарында көрсетілген мәліметтерді толық ұсынбаған жағдайда, уәкілетті мемлекеттік орган ақпаратты тіркеген сәттен бастап 5 (бес) жұмыс күні ішінде мәліметтерді пысықтау қажеттілігі туралы хабарлама береді және пысықтауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z109" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пысықтау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39469,145 +39610,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және (немесе) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген қажетті мәліметтерді ұсынуды қамтиды және оны экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік орган қайта қарау үшін 20 (жиырма) жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z110" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тізбеге өзгерістер мен толықтырулар енгізу қажеттілігі туралы мәліметтерді қараудың қорытындылары бойынша уәкілетті орган алынған мәліметтердің негізінде тізбеге өзгерістер және (немесе) толықтырулар енгізуге келісім/келіспеу туралы экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік органды күнтізбелік 10 күн ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z111" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тізбеге ұсынылатын өзгерістер және (немесе) толықтырулар келісілген жағдайда экономиканың тиісті саласын басқару мәселелері жөніндегі уәкілетті мемлекеттік орган заңнамада белгіленген тәртіппен тізбеге өзгерістер және (немесе) толықтырулар енгізу туралы Үкімет қаулысының жобасын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39933,31 +40074,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>