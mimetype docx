--- v0 (2026-03-13)
+++ v1 (2026-06-08)
@@ -1,143 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="827d9fb" w14:textId="827d9fb">
+    <w:p w14:paraId="b0e7306" w14:textId="b0e7306">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 25 желтоқсандағы № 1143 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 25 желтоқсандағы № 1143 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -730,1234 +695,1200 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Цифрлық активтер және серпінді технологиялар комитеті цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Үкіметінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 402</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Қамтамасыз етілген цифрлық активтерді шығаруға және олардың айналысына екінші санаттағы рұқсаттар беруге уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 25 сәуірдегі № 325 </w:t>
-[...9 lines deleted...]
-        <w:t>қаулысында:</w:t>
+      3. "Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2025 жылғы 18 қыркүйектегі № 997 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) "Цифрлық активтер және серпінді технологиялар комитеті" республикалық мемлекеттік мекемесі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...58 lines deleted...]
-        <w:t>қаулысында</w:t>
+        <w:t>15-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақта</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>182)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>183) тармақшалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "182) "Астана Хаб" дербес кластерлік қоры қызметінің қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) "Астана Хаб" дербес кластерлік қорының қызметін үйлестіруді жүзеге асыру;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>182)</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+        <w:t>184) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>184) тармақша</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>185) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "185) халықтың көші-қоны мәселелері жөніндегі уәкілетті органмен және Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылатын "Астана Хаб" дербес кластерлік қоры тартқан шетелдіктер мен азаматтығы жоқ адамдар туралы мәліметтерді ұсыну қағидаларын, олардың құрамы мен мерзімділігін бекіту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 185-1) және 185-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "185-1) ғылыми ұйымдар, тәуекелмен инвестицияланатын акционерлік инвестициялық қорлар, білім беру ұйымдары, технологиялық парктер, салалық конструкторлық бюролар, технологияларды коммерцияландыру орталықтары, ұлттық даму институттары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар мәртебесі бар заңды тұлғаларды, сондай-ақ инновациялық қызметті жүзеге асыратын заңды тұлғаларды инновациялық кластер қатысушыларының тізбесіне енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-2) ұлттық инновациялық жүйенің даму мониторингін қамтамасыз ету қағидаларын әзірлеу және бекіту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>185) тармақша</w:t>
+        <w:t>280) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
-[...55 lines deleted...]
-      "185-1) ғылыми ұйымдар, тәуекелмен инвестицияланатын акционерлік инвестициялық қорлар, білім беру ұйымдары, технологиялық парктер, салалық конструкторлық бюролар, технологияларды коммерцияландыру орталықтары, ұлттық даму институттары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар мәртебесі бар заңды тұлғаларды, сондай-ақ инновациялық қызметті жүзеге асыратын заңды тұлғаларды инновациялық кластер қатысушыларының тізбесіне енгізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "280) "Астана Хаб" дербеc кластерлік қорының Басқарушы комитетінің құрамын және ережесін бекіту;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>280) тармақша</w:t>
+        <w:t>285) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
-[...15 lines deleted...]
-      "280) "Астана Хаб" дербеc кластерлік қорының Басқарушы комитетінің құрамын және ережесін бекіту;";</w:t>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "285) "Астана Хаб" дербес кластерлік қоры қатысушысының Қазақстан Республикасы Салық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>741-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 3), 4) және 5) тармақшаларында көзделген ақпараттандыру саласында қызметтер көрсетуден түсетін кірістер бойынша корпоративтік табыс салығын 100 пайызға азайту жөніндегі шарттарға сәйкес келуін белгілеу тәртібін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша айқындау;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 291-1), 291-2) және 291-3) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "291-1) жұмылдыру дайындығы саласындағы уәкілетті органмен келісу бойынша тиісті салада жұмылдыру тапсырысын орындау үшін қажетті тауарлардың тізбесін айқындау және көлемдерін есептеу әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-2) жұмылдыру резерві бөлігінде мемлекеттік материалдық резервтің материалдық құндылықтарының номенклатурасы мен оларды сақтау көлемдерін қалыптастыру үшін тиісті салада жұмылдыру тапсырысын орындау үшін қажетті тауарлардың тізбесін айқындау және көлемдерін есептеу әдістемесіне сәйкес жұмылдыру тапсырысы бар ұйымдардың қажеттіліктеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-3) жұмылдыру резервi бөлігінде мемлекеттік материалдық резервтің материалдық құндылықтарының номенклатурасы мен оларды сақтау көлемдері бойынша мемлекеттік материалдық резерв саласындағы уәкілетті органға ұсыныстар енгізу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>285) тармақша</w:t>
+        <w:t>312) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="19"/>
-[...95 lines deleted...]
-      291-2) жұмылдыру резерві бөлігінде мемлекеттік материалдық резервтің материалдық құндылықтарының номенклатурасы мен оларды сақтау көлемдерін қалыптастыру үшін тиісті салада жұмылдыру тапсырысын орындау үшін қажетті тауарлардың тізбесін айқындау және көлемдерін есептеу әдістемесіне сәйкес жұмылдыру тапсырысы бар ұйымдардың қажеттіліктеріне талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "312) жетекшілік ететін салалардағы салалық технологиялық құзыреттер орталықтарын айқындау;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z39" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>312) тармақша</w:t>
+        <w:t>334) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...15 lines deleted...]
-      "312) жетекшілік ететін салалардағы салалық технологиялық құзыреттер орталықтарын айқындау;";</w:t>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "334) цифрлық активтер саласында, сондай-ақ қамтамасыз етілген цифрлық активтерді шығаруды және олардың айналымын жүзеге асыратын тұлғалардың Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы заңнамасын сақтауын мемлекеттік бақылауды жүзеге асыру;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 334-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "334-1) қаржы мониторингі жөніндегі уәкілетті органмен келісу бойынша қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мақсатында ақша аудару бойынша қызметтер көрсететін пошта операторлары мен қамтамасыз етілген цифрлық активтерді шығаруды және олардың айналысын жүзеге асыратын тұлғалар үшін ішкі бақылау қағидаларына қойылатын талаптарды белгілеу;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>334) тармақша</w:t>
+        <w:t>421) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
-[...35 lines deleted...]
-      мынадай мазмұндағы 334-1) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "421) Ұлттық пошта операторының пошта байланысының көрсетілетін қызметтерін жүзеге асыруы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды жүзеге асыру;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2279,35 +2210,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>