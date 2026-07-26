--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0e7306" w14:textId="b0e7306">
+    <w:p w14:paraId="d587342" w14:textId="d587342">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1840,55 +1875,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2210,35 +2245,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>