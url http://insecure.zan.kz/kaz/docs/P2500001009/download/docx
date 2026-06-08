--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e9098c" w14:textId="5e9098c">
+    <w:p w14:paraId="357169c" w14:textId="357169c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Каспий итбалығының популяциясын сақтау жөніндегі 2026 – 2029 жылдарға арналған іс-қимыл жоспарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 26 қарашадағы № 1009 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 26 қарашадағы № 1009 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Каспий итбалығының популяциясын сақтау мақсатында Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -218,127 +218,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -533,268 +545,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="573"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1194"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталу нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орындау индикаторлары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -820,53 +837,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржыландыру, оның ішінде жылдар бойынша, мың теңге (ЖБ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -921,920 +942,932 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="573" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий итбалығының популяциясын және олар мекендейтін жерлерді сақтау жөніндегі өзара іс-қимылдың бірлескен жоспарын әзірлеу және бекіту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="738" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕҚТА өзара іс-қимыл бағдарламасы</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ақжайық" МТР-дың, "Каспий итбалығы" МТР-дың,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Адамтас" мемлекеттік табиғи қаумалының өзара іс-қимыл жоспарын келісуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ, ЭТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1193" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап  етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1860,1531 +1893,1544 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="423"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итбалықтарға қауіп төнген және (немесе) олардың жаппай қырылуы  кезінде уәкілетті және жергілікті атқарушы органдардың өзара іс-қимылын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы қараша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті және жергілікті атқарушы органдардың іс-қимыл алгоритмін әзірлеу және жауапкершілігінің аражігін ажырату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау және Маңғыстау облыстарының әкімдіктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлі итбалықтардың жағалауға шығып қалуына байланысты эпизоотияның алдын алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысы әкімдігінің шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы қаңтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өлі итбалықтардың ұшаларын көмуге арналған полигон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245 000,0</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теңіз қоқыстарын жинауға арналған контейнерлер орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="423" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысы әкімдігінің шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 – 2029 жылдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңіз қоқыстарын (иесі жоқ балық аулау торлары, ҚТҚ және т.б. қалдықтар) жинау үшін орнатылған контейнерлер</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="516" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3410,1531 +3456,1544 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="470"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1082"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті халық пен балықшылардың теңіз қоқыстарымен ластанудың зияны туралы хабардар болуын арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бұқаралық ақпарат құралдарында және әлеуметтік желілерде сөз сөйлеу, дөңгелек үстелдер, кеңестер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 – 2029 жылдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңіз қоқыстарының зияны туралы жарияланымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысының әкімдігі, "Каспий итбалығы" МТР (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пластикалық қоқыстарды жинау үшін жағалау бойында аншлагтар мен контейнерлер орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орнатылған аншлагтар мен контейнерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ветеринарлардың ауру және әлсіреген итбалықтарды оңалту бойынша біліктілігін арттыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1390" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 біліктілікті арттыру туралы сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР құрамында оңалту орталығы құрылған кезден  бастап (жыл сайын)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ветеринарлардың "Каспий итбалығы" МТР-дың оңалту орталығында тағылымдамадан өтуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1386" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="367" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4960,1868 +5019,1873 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="971"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="826"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3174" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3174" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Картада және нақтылы жерде "Каспий итбалығы" МТР координаттарын белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР шекараларының картасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР координаттарын картада және нақтылы жерде көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ, Маңғыстау облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3174" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР кордондары үшін жер учаскелерін  бөлу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысы әкімдігінің шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер учаскелерінің актілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3174" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР табиғатты қорғау ұйымын басқару жоспарын (бұдан әрі – Жоспар) әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР бұйрығы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ, ЭТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3174" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР үйлестіру кеңесін құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ БШК бұйрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1897" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үйлестіру кеңесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6847,1124 +6911,1125 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="880"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР үшін "Каспий институты" ҚазҒЗИ ғимаратынан офисті жалға алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий институты" ҚазҒЗИ мен "Каспий итбалығы" МТР арасындағы өтеусіз жалға алу шарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы ақпан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР офисі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ, ЭТРМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР-ды материалдық-техникалық жарақтандырумен қамтамасыз ету үшін бюджеттен тыс қаражат тарту мәселесін пысықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Каспий итбалығы" МТР-ды материалдық-техникалық жарақтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1906" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 халықаралық ұйымдардың (ЖЭҚ, БҰҰДБ, ДБ) қаржыландыру бойынша оң шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АШМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8244,55 +8309,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8618,31 +8683,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>