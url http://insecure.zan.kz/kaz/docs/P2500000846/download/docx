--- v1 (2026-01-15)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6afdfee" w14:textId="6afdfee">
+    <w:p w14:paraId="f3271a1" w14:textId="f3271a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -872,7262 +872,21102 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Жасанды интеллект және  цифрлық даму министрлігі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі (бұдан әрі – Министрлік) аэроғарыш және электрондық өнеркәсіп, елдің ғылыми-техникалық дамуы, геодезия, картография және кеңістіктік деректер, ақпараттандыру, "электрондық үкімет", дербес деректер және оларды қорғау, цифрлық активтер, жобалық басқару салаларындағы ақпараттық қауіпсіздікті қамтамасыз ету салаларында, сондай-ақ байланыс, мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясатты дамыту салаларында және деректерді басқару бойынша (бұдан әрі – реттелетін салалар) басшылық жасауды және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі (бұдан әрі – Министрлік) жасанды интеллект, аэроғарыш және электрондық өнеркәсіп, елдің ғылыми-техникалық дамуы, геодезия, картография және кеңістіктік деректер, ақпараттандыру, "электрондық үкімет", дербес деректер және оларды қорғау, цифрлық активтер, жобалық басқару салаларындағы ақпараттық қауіпсіздікті қамтамасыз ету салаларында, сондай-ақ байланыс, мемлекеттік қызметтер көрсету саласындағы мемлекеттік саясатты дамыту салаларында және деректерді басқару бойынша (бұдан әрі – реттелетін салалар) басшылық жасауды және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Министрліктің мынадай ведомстволары бар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      2. Министрліктің мынадай ведомстволары бар:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Аэроғарыш комитеті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      1) "Аэроғарыш комитеті" республикалық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Ақпараттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      2) "Ақпараттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Телекоммуникациялар комитеті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      3) "Телекоммуникациялар комитеті" республикалық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Мемлекеттік көрсетілетін қызметтер комитеті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      4) "Мемлекеттік көрсетілетін қызметтер комитеті" республикалық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Цифрлық активтер және серпінді технологиялар комитеті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      5) "Цифрлық активтер және серпінді технологиялар комитеті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Министрлік өз қызметiн Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президентi мен Үкiметiнiң актiлерiне, өзге де нормативтiк құқықтық актiлерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Министрлік мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және қазақ тілінде өз атауы бар мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Министрлік азаматтық-құқықтық қатынастарға өз атынан түседi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер Министрлікке Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, оның мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуына құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Министрлік өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Министрлік басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Министрліктің құрылымы мен штат санының лимитi Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Министрліктің орналасқан жері: Қазақстан Республикасы, 010000, Астана қаласы, Есiл ауданы, Мәңгілік Ел даңғылы, № 55/5-ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Министрліктің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Министрліктің қызметiн қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Министрліктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Министрлікке кәсіпкерлік субъектілерімен шарттық қарым-қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Министрлікке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетін салаларда тиімді мемлекеттік саясатты қалыптастыру және жүргізу, сондай-ақ бәсекеге қабілетті аэроғарыш өнеркәсібін дамыту және ақпараттандыру саласындағы ақпараттық қауіпсіздікті қамтамасыз ету, ғарыш қызметі саласында, дербес деректер мен оларды қорғау саласында, байланыс саласында ұлттық ресурстарды бөлу мен пайдалануды қоса алғанда, байланыс саласында мемлекеттік саясатты іске асыру, сондай-ақ өз құзыреті шегінде техникалық реттеу, өлшем бірлігін қамтамасыз ету саласына және байланыс саласындағы стандарттау саласына қатысу және оны іске асыруды қамтамасыз ету, ақпараттық-коммуникациялық инфрақұрылымды, геодезияны, картографияны және кеңістіктік деректерді, елдің ғылыми-техникалық дамуы саласын қалыптастыру және дамуын қамтамасыз ету, байланыс қызметтері нарығының тиімді дамуы мен жұмыс істеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Министрліктің құзыретiне жатқызылған қызмет саласында басшылықты жүзеге асыру және мемлекеттiк органдарды салааралық үйлестiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттелетiн салалардағы мемлекеттiк басқару және мемлекеттік бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде Қазақстан Республикасы заңнамасының сақталуын бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының ғарыш саласын қалыптастыру және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ғарыштық технологиялар мен көрсетілетін қызметтер нарығын қалыптастыру үшін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасында ғарыш қызметінің заңнамалық және шарттық-құқықтық базасын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде "Байқоңыр" кешенін Ресей Федерациясының жалға алуы жөніндегі жұмыстарды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пошта және байланыс саласындағы үйлестіру, сондай-ақ Қазақстан Республикасының аумағында пошта саласындағы қызметті және байланыс саласында қызметтер көрсететін немесе оларды пайдаланатын тұлғалардың қызметін реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ақпараттандыру және "электрондық үкімет" саласындағы басшылықты және салааралық үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) деректерді басқару бойынша салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) деректерді басқару мемлекеттік саясатын іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік басқаруды цифрлық трансформациялауды салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік және әлеуметтік жауапты қызметтер көрсету саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының байланыс инфрақұрылымын қалыптастыруды, дамытуды және қамтамасыз етуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) радиожиілік спектрін бөліп беру, сондай-ақ радиожиіліктерді және байланыс спутниктерінің орбиталық позицияларын тиімді пайдалану саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде реттелетiн салалардағы халықаралық ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ақпараттық-коммуникациялық технологиялар, байланыс және мемлекеттік қызметтер көрсету салаларындағы мемлекеттік саясатты қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) геодезия, картография және кеңістіктік деректер саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) инновациялық жүйені жоспарлауға, мониторингілеуге, ынталандыруға және дамытуға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) дербес деректер және оларды қорғау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) байланыс қызметтері нарығының тиімді жұмыс істеуі үшін байланыс саласындағы мемлекеттік саясатты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) өз құзыреті шегінде байланыс саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) жобалық басқару саласындағы мемлекеттік саясатты қалыптастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жасанды интеллект саласындағы мемлекеттік саясатты қалыптастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) өз құзыреті шегінде пошта саласында стратегиялық, реттеушілік функцияларды және бақылау функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Қазақстан Республикасының заңнамасына сәйкес мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары және мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін пошта байланысы саласындағы мемлекеттік саясатты қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыретi шегiнде орындауға мiндеттi нормативтiк құқықтық актiлердi қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгiленген тәртiппен мемлекеттiк органдардан, ұйымдардан, олардың лауазымды адамдарынан қажеттi ақпарат пен материалдарды сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентіне және Үкіметіне Министрлік реттейтін салалардағы қызметті жетілдіру бойынша ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық шарттар (келісімдер) жасасу бойынша ұсыныстар енгізеді, шет елдердің тиісті ведомстволарымен, халықаралық ұйымдармен және шетелдік заңды тұлғалармен келіссөздер жүргізеді, шарттар (келісімдер) жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық қауіпсіздік жүйесін жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне алып келетін лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатын бірыңғай бюджеттік сыныптамаға, жасалған азаматтық-құқықтық мәмілелерге, оларға сай бюджет қаражаты бөлінген нормативтік құқықтық актілерге сәйкес пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) алған таза табысын бөлу туралы шешімнің уақтылы қабылдануын және акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) мемлекетке тиесілі акцияларға (жауапкершілігі шектеулі серіктестіктің жарғылық капиталындағы қатысу үлестеріне) арналған дивидендтерді (жауапкершілігі шектеулі серіктестіктің таза табысының бір бөлігін) жалғыз акционер (қатысушы) шешім қабылдаған күннен бастап он күн ішінде аударуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетiн салалардағы мемлекеттiк саясатты қалыптастыруды және iске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стратегиялық, реттеушілік функцияларды, іске асыру және бақылау функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттелетiн салалардағы біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы нормативтік құқықтық актілерді әзірлеу, рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу және қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реттелетiн салалардағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп, тексеру парақтарын, тәуекел дәрежесін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде терроризмге қарсы іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өз құзыреті шегінде реттелетін салалардағы нормативтік құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реттелетiн салаларда салааралық үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының Үкіметі бекітетін мемлекеттік органдардың бірінші басшылары мен олардың цифрлық орынбасарларының цифрландыру саласындағы қызметінің түйінді көрсеткіштерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының Үкіметі бекітетін әдістемеге сәйкес мемлекеттік органдардың бірінші басшылары мен олардың цифрлық орынбасарларының цифрландыру саласындағы қызметтің түйінді көрсеткіштеріне қол жеткізуін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының Үкіметіне мемлекеттік органдар басшыларының цифрландыру мәселелеріне жетекшілік ететін орынбасарларына тәртіптік жауаптылық не көтермелеу шараларын қолдану туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру саласындағы қызметінің түйінді көрсеткіштерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру саласындағы қызметінің түйінді көрсеткіштеріне қол жеткізуін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының басшыларына облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру мәселелеріне жетекшілік ететін құрылымдық бөлімшелерінің басшыларына тәртіптік жауаптылық не көтермелеу шараларын қолдану туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес соттарға талап-арыздар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) құзыреті шегінде жеке кәсіпкерлік мүдделерін қозғайтын нормативтік құқықтық актілердің жобаларына, реттеушілік саясаттың консультативтік құжаттарына, Қазақстан Республикасының халықаралық шарттарының жобаларына, сондай-ақ Қазақстан Республикасы қатысушысы болуға ниеттенетін халықаралық шарттарға сараптама жүргізуге қатысуға үміткер жеке кәсіпкерлік субъектілерінің бірлестіктерін аккредиттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттандыру саласындағы сараптама кеңесінің құрамын және оның қызметі туралы ережені бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жеке кәсіпкерлік мәселелері жөніндегі сараптама кеңесін құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттелетін салаларда шет елдермен ынтымақтастық жөніндегі бірлескен үкіметаралық комиссиялардың (комитеттердің, кеңестердің) және олардың кіші комиссияларының (кіші комитеттердің, жұмыс топтарының) қазақстандық бөлігін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) реттелетін салаларда кадрлар қажеттігін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Қазақстан Республикасы Үкіметінің шешімі бойынша мемлекеттік акциялар пакетіне (жарғылық капиталдағы қатысу үлестеріне) иелік ету және пайдалану құқығын, сондай-ақ республикалық мемлекеттік кәсіпорындар мен мемлекеттік мекемелерге, сондай-ақ сенімгерлік басқарудағы ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылық ету жөніндегі уәкілетті органның функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Министрлікте мемлекеттік құпиялардың және таратылуы шектелген қызметтік ақпараттың қорғалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысу және шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-1) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-1) тармақшаның осы редакциясы 11.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) құқық бұзушылықтың алдын алуға, оны анықтауға және тіркеп-белгілеуге бағытталған ақпараттық технологияларды дамытуға ықпал ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z770" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2) құқық бұзушылықтың профилактикасы мақсатында халықтың цифрлық сауаттылығын арттыру жөніндегі шараларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-3) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-3) тармақшаның осы редакциясы 11.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-3) мемлекеттік органдардың қолда бар ақпараттық жүйелерін интеграциялауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z772" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-4) қауіпсіздікті қамтамасыз етудің цифрлық инфрақұрылымын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-5) тұрмыстық зорлық-зомбылықтан жәбір көрген азаматтарға әртүрлі коммуникация арналары арқылы консультация беру, психологиялық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар жүргізуді қоса алғанда, ғарыш қызметі саласындағы жобалар мен бағдарламалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ғарышкерлікке үміткерлерді іріктеу және ғарышкерлікке үміткер, ғарышкер мәртебесін беру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) қызметтiк мiндеттерiн атқару кезінде алған жарақатының, мертігуінің, ауруының салдарынан болған мүгедектік белгіленген кезде, сондай-ақ қызметтік міндеттерін атқаруға байланысты қаза тапқан (қайтыс болған) жағдайда ғарышкерлікке үміткерге, ғарышкерге бiржолғы өтемақы төлеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) ғарышкерлікке үміткерді, ғарышкерді жыл сайынғы профилактикалық тексерулермен, медициналық және санаторий-курорттық емделумен қамтамасыз ету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) ғарыш объектiлерiн және оларға құқықтарды мемлекеттiк тiркеу тәртiбiн бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Қазақстан Республикасының ғарышкерлер жасағы туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) жеке және (немесе) заңды тұлғаларға ғарыш аппараттары транспондерлерін ұсыну тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп Жердi қашықтан зондтаудың ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтан зондтау деректерін алу, өңдеу және тарату тәртiбiн айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп дәлдiгi жоғары спутниктiк навигация жүйесi ұлттық операторының спутниктiк навигациялық қызметтердi ұйымдастыру және ұсыну тәртiбiн айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) ғарыш жүйелерінің ұлттық операторларын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) ғарыш инфрақұрылымы объектілерін жасау, пайдалану және дамыту шығындарын есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Қазақстан Республикасының аумағында, сондай-ақ ғарыш кеңістігінде ғарыш жүйелерін, Қазақстан Республикасының аумағында ғарыш зымыран кешендерін құру және пайдалану (қолдану) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) мүдделі мемлекеттік органдармен келісу бойынша Қазақстан Республикасында жерүсті ғарыш инфрақұрылымы объектілерінің күзет аймақтарын белгілеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) пайдаланудан шығарылған ғарыш объектілері мен техникалық құралдарды кәдеге жарату тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) ғарыш қызметі саласындағы аяқталған жобалар бойынша нәтижелерді қабылдау тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ғарыш қызметi саласындағы халықаралық ынтымақтастықты жүзеге асыру және халықаралық ұйымдар мен шет мемлекеттерде Қазақстан Республикасының мүддесiн бiлдiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) ғарыш қызметi саласындағы мемлекеттік реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) халықаралық стандарттарға және Қазақстан Республикасының заңнамасына сәйкес ғарыш кеңістігіне ұшырылатын Қазақстан Республикасының ғарыш объектілерін таңбалау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) ғарыш қызметі саласындағы жобаларға салалық сараптаманы жүзеге асыру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ғарыш қызметі саласындағы және "Байқоңыр" кешені бойынша халықаралық шарттардан туындайтын Қазақстан Республикасының міндеттемелерін орындауды және құқықтарын жүзеге асыруды қамтамасыз ету, сондай-ақ халықаралық шарттардың басқа да қатысушыларының өз міндеттемелерін орындауын қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Ресей Федерациясы "Байқоңыр" ғарыш айлағынан жүзеге асыратын ғарыш аппараттарын ұшыру және (немесе) зымырандарды сынақтық ұшыру жоспарлары бойынша қорытындыларды әзірлеу, келісу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасы үшін жасалатын ғарыш техникасын өндіруге арналған мемлекеттік тапсырмалардың тізбесін Қазақстан Республикасының Үкіметіне бекітуге енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) ғарыш объектілері тіркелімінің нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z787" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48-1) ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған нысандарды мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      49) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ұлттық тіркелімдер тізбесін мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) ведомстволық статистикалық байқауларды жүргізу үшін статистикалық нысандарды және оларды толтыру жөніндегі нұсқаулықтарды мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      51) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) ақпараттық қауіпсіздікті қамтамасыз ету жөніндегі құқықтық, әкімшілік және өзге де шараларды әзірлеу, олардың іске асырылуы мен сақталуын бақылауды жүзеге асыру, сондай-ақ ақпараттық қауіпсіздікті қамтамасыз ету бойынша қызметті ведомствоаралық үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      52) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) "электрондық үкіметтің" ақпараттық объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      53) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "электрондық үкімет" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздігінің қамтамасыз етілуіне мониторинг жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың орындалуына мониторинг жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      55) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар кезінде, төтенше жағдай немесе соғыс жағдайы енгізілген кезде интернет-ресурстарды және ақпараттық-коммуникациялық инфрақұрылым объектілерін басқару жөніндегі қызметті үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) мемлекеттік органдар үшін жүйелі лицензиялық бағдарламалық қамтылымды сатып алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкiмшiлiк құқық бұзушылықтар туралы хаттамалар толтыру, iстерді қарау және әкімшілік жаза қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      58) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) домендік атаулардың әкімшісін және тіркеуішін айқындау, Интернеттің қазақстандық сегментiнiң кеңістігінде домендiк атауларды тiркеу, пайдалану және бөлу қағидаларын бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      59) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидаларын, ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің электрондық ақпараттық ресурстарын резервтік көшірудің мерзімділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      60) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) мемлекеттік органдардың ақпараттық жүйелерін резервке қоюды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) қорғау бейіндерін және қорғау бейіндерін әзірлеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      62) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) электрондық ақпараттық ресурстардың резервтік көшірмелерін электрондық ақпараттық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру тәртібін және мерзімдерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) ақпараттық қауіпсіздікті басқару жүйелерінің бар-жоғы туралы, сондай-ақ ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптардың сақталуы туралы мәліметтерді банктердің Қазақстан Республикасының Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығына ұсыну қағидалары мен мерзімдерін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) өз құзыреті шегінде ұлттық қауiпсiздiктi қамтамасыз ету жөнiндегi іс-шараларды жоспарлау және өткiзу бойынша ведомстволық бағынысты ұйымдардың қызметiне басшылық жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      65) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) Қазақстан Республикасының Үкiметiне ақпараттық қауiпсiздiктi қамтамасыз ету мәселелерiн құқықтық реттеу жөнiндегі ұсыныстарды, оның ішінде тиiстi шешiмдердiң жобаларын енгiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      66) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) ақпараттық қауіпсіздікті қамтамасыз ету мәселелері бойынша нормативтік құқықтық актілер талаптарының орындалмағаны үшін мемлекеттік органдар мен ұйымдар басшыларының жауапкершілігі туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 66-1-) тармақшамен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша жыл сайынғы негізде кәсіптік біліктілікті тану саласындағы уәкілетті органға кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша жыл сайынғы негізде кәсіптік стандарттарды әзірлеу және (немесе) жаңарту жөнінде ұсыныстар әзірлеу және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z150" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) монополияға қарсы органмен келісу бойынша мемлекеттік монополия субъектісі өндіретін және (немесе) өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға Кәсіптік біліктілік жөніндегі ұлттық кеңестің отырысында қарау үшін кәсіптік біліктілікті тану шарттары бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен салалық біліктілік шеңберлерін әзірлеу және (немесе) жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен Қазақстан Республикасының Ұлттық кәсіптер сыныптауышының, салалық біліктілік шеңберлерінің негізінде кәсіптік стандарттарды әзірлеу және (немесе) жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының қорытындысын ескере отырып, кәсіптік біліктілік жөніндегі салалық кеңеспен және кәсіптік біліктілікті тану саласындағы уәкілетті органмен келісу бойынша кәсіптік стандарттарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша жыл сайынғы негізде ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) байланыс желілерін салу, пайдалану және дамыту мәселелері жөнінде шешімдер қабылдау кезінде жеке және заңды тұлғалардың ұлттық қауіпсіздікті сақтау талаптарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) Қазақстан Республикасының радио қызметтері арасында барлық мақсаттағы радиоэлектрондық құралдарға арналған 3 кГц-тен 400 ГГц-ке дейінгі жиіліктер ауқымында жиіліктер белдеуін бөлу кестесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) күзетілетiн аймақтарды белгiлеу тәртiбі мен олардағы жұмыс режимiн қоса алғанда, Қазақстан Республикасындағы телекоммуникация желiлерiн күзету қағидаларын бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) жиiлiктер белдеулерiн, радиожиiлiктердi (радиожиiлiк арналарын) иелiкке беру, радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды пайдалану, сондай-ақ азаматтық мақсаттағы радиоэлектрондық құралдардың электромагниттiк үйлесiмдiлiгiн есептеудi жүргiзу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) радиожиілік спектрін пайдалануға арналған рұқсатты ресімдеу және беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) радиожиілік спектрінің конверсиясын жүргізу қағидалары мен радиожиілік спектрінің конверсиясын жүргізуге жұмсалатын шығындардың техникалық-экономикалық негіздемесінің әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) трафиктi өткiзу және өзара есеп айырысу тәртiбiн қоса алғанда, телекоммуникация желiлерiнің қосылу және өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) байланыс саласындағы техникалық регламенттерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) бірлесіп пайдалану тіреуіштеріне телекоммуникация құралдарын орналастыру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен, Қазақстан Республикасының Қорғаныс министрлігімен және Қазақстан Республикасының Ішкі істер министрлігімен келісу бойынша заңсыз пайдаланылатын радиоэлектрондық құралдардың, оның ішінде байланыс сигналдарын күшейткіштердің, жоғары жиілікті құрылғылардың, радиосигналды бұғаттауға арналған арнаулы техникалық жабдықтың жұмысын анықтау және оның жолын кесу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z166" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) Қазақстан Республикасының аумағында байланыс инфрақұрылымының қолжетімділігін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z167" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) нөмірлеу ресурсын бөлу және нөмірлерді беру, сондай-ақ оларды алып қою тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z168" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z169" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) "бір терезе" қағидаты бойынша өнеркәсіпті мемлекеттік ынталандыру шараларын ұсынуды ұйымдастыру кезінде мемлекеттік органдардың архитектурасын әзірлеуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      89) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) орталық және жергілікті мемлекеттік органдарда бизнес-процестерді цифрлық трансформациялауды және олардың реинжинирингін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      90) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) мемлекеттік ақпараттандыру объектілерінің интеграциясы мәселелері бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) телекоммуникация желілері мен құралдарының техникалық үйлесімділігін қамтамасыз ететін нормаларды, байланыс қызметтерінің сапа көрсеткіштерін, тарифтеу бірліктері мөлшерлерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z173" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) Қазақстан Республикасының байланыс әкімшілігі ретінде өз құзыреті шегінде халықаралық байланыс одақтары мен ұйымдарында Қазақстан Республикасының мүдделерін білдіру және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z174" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) телекоммуникация желілері мен құралдары бүлінген кезде келтірілген шығындарды анықтау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z175" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) пошта байланысының қызметтерін көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z176" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Халықаралық электр байланысы одағының радиобайланыс регламентіне сәйкес радиожиілік спектрін перспективалы пайдалану жоспарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z177" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) радиожиілік спектрін қайта бөліп беру (пайдалануды қайта орналастыру) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z178" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап көрсетілетін қызметтеріне бағалардың шекті деңгейін реттеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z179" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) Қазақстан Республикасының Үкіметі атынан және Қазақстан Республикасының Үкiметi айқындаған өкiлеттiктер шегiнде әрекет ету, басқа мемлекеттермен, халықаралық одақтармен және халықаралық ұйымдармен өзара іс-қимыл кезiнде Қазақстан Республикасының пошта байланысы саласындағы мүдделерiн бiлдiру және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z180" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) Ұлттық пошта операторын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z181" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) пошта төлемінің мемлекеттік белгілерін және филателиялық өнімді шығару, өткізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z182" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101) Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидаларды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z183" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) өз құзыреті шегінде Қазақстан Республикасында пошта қызметін жетілдіруге және дамытуға бағытталған пошта саласындағы нормативтік құқықтық актілерді бекіту және олардың іске асырылуын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z184" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) ұлттық қауіпсіздік органдарымен келісу бойынша жедел-іздестіру, қарсы барлау іс-шараларын жүргізу мақсатында пошта байланысы желілері мен құралдарына қойылатын талаптарды, сондай-ақ Қазақстан Республикасының пошта желілерінде жедел-іздестіру, қарсы барлау іс-шараларын жүргізудің аппараттық-бағдарламалық және техникалық құралдарын енгізу және пайдалану кезіндегі өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) Қазақстан Республикасының Ұлттық қауіпсіздік комитеті айқындаған байланыс желілері мен құралдарына қойылатын талаптарды және жедел-іздестіру, қарсы барлау іс-шараларын техникалық тұрғыдан жүргізу үшін байланыс операторларының және (немесе) байланыс желілері иелерінің өздерінің телекоммуникациялық жабдығының функцияларын өз қаражаты немесе тартылған қаражат есебінен қамтамасыз ету тәртібін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) операторды тағайындау және тағайындалған оператордың өкілеттіктерін кері қайтарып алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z187" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) операторды тағайындау және тағайындалған оператордың өкілеттіктерін кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z188" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z189" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) Ұлттық пошта операторы ауылдық елді мекендерде көрсететін мемлекеттік қызметтер бойынша шығындарды өтеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z190" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) пошта операторларының қызметтер көрсетуіне қажетті және жеткілікті, пошта операторының көрсетілетін қызметтерін пайдаланушылардың дербес деректерінің бірыңғай тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z191" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) пошта төлемінің мемлекеттік белгілеріне қойылатын талаптарды Дүниежүзілік пошта одағының актілеріне сәйкес айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      111) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) Қазақстан Республикасының заңды тұлғалары болып табылатын куәландырушы орталықтарды аккредиттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) байланыс қызметтері сапасының техникалық өлшемдерін өлшеу әдістемелерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) байланыс саласындағы ұлттық ресурстарды басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) ұялы байланыс желілерінде абоненттік нөмірді көшіру қағидаларын және ұялы байланыс желілерінде абоненттік нөмірді көшіру қызметтерін енгізу күнін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      116) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) байланыс операторларының абоненттер туралы қызметтік ақпаратты жинау мен сақтауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) кабельдік арнаны пайдалануға беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z199" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) ұялы байланыстың абоненттік құрылғыларын тіркеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z200" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) кеден ісі саласындағы уәкілетті органмен келісу бойынша GSM-шлюздерді (сим-бокстарды) әкелу, тіркеу, өткізу және қолдану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z201" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) GSM-шлюздердің (сим-бокстардың) артық мөлшері туындаған жағдайда байланыс операторларының оларды қайта тіркеу немесе байланыс саласында көрсетілетін қызметтерді ұсынуға арналған лицензиясы бар басқа байланыс операторларына өткізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z202" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) қалааралық және (немесе) халықаралық байланыс операторы телекоммуникацияларының желілеріне қойылатын талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z203" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің көтерілуіне өтемақы төлеудің қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z204" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) ұсыныстар әзірлеуді ұйымдастыру және Қазақстан Республикасының байланысын дамыту мен жетілдірудің, оның сапасын, қолжетімділігін және жұмыс істеуінің орнықтылығын арттырудың негізгі бағыттары мен басымдықтарын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z205" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) субсидиялау мөлшерін есептеуді және Министрліктің байланыс операторларына әмбебап қызметтер көрсету жөніндегі міндеттерді жүктеуі тәртібін қоса алғанда, әмбебап қызмет көрсету операторларын айқындау жөніндегі конкурсты өткізу қағидаларын, байланыс операторларына қойылатын байланыстың әмбебап қызметтерін көрсету жөніндегі талаптарды және байланыстың әмбебап көрсетілетін қызметтерінің тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z206" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) байланыс операторларының мемлекеттік органдардың бірыңғай көліктік ортасына кірмейтін және мемлекеттік органдарға байланыс қызметтерін көрсету кезінде радиоэлектрондық құралдарды пайдаланып, ақпарат беруді жүзеге асыратын байланыс желілері мен арналарында ақпаратты қорғау құралдарын қолдануды өтеусіз негізде қамтамасыз ету тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z207" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) байланыс саласындағы ұлттық қауіпсіздікті қамтамасыз етуге бағытталған талаптарды белгілейтін нормативтік құқықтық актілерді ұлттық қауіпсіздік органдарымен келісу, сондай-ақ ұлттық қауіпсіздік органдарымен бірлесіп байланыс операторларының байланыс саласындағы ұлттық қауіпсіздікті қамтамасыз ету мәселелері жөніндегі қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z208" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) тарифтерді қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z209" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z210" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) реттеліп көрсетілетін қызметтерді берудің үлгілік шарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z211" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) реттеліп көрсетілетін қызметтердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z212" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) пошта төлемiнiң мемлекеттiк белгiлерiнiң түрлерi мен шығарылу көлемiн бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z213" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) байланыс саласындағы қатынастарды реттеу мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z214" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133) радиоэлектрондық құралдарды, жоғары жиiлiктi құрылғыларды пайдалану, сондай-ақ оларды Қазақстан Республикасының аумағына әкелу қағидаларын және байланыс қызметтерiн көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) байланыс саласындағы ұлттық ресурстарды тарату және пайдалану, сондай-ақ өз құзыреті шегінде байланыс саласындағы техникалық реттеу, өлшем бірлігін қамтамасыз ету және стандарттау саласында қатысу және оның іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) бірыңғай кезекшілік-диспетчерлік "112" қызметіне қоңырау шалушы абоненттің орналасқан жерін анықтау және әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар қатері төнген немесе туындаған және қатері жойылған, төтенше жағдай енгізілген кезде қорғаныс, қауіпсіздік және құқық тәртібі мүддесінде халықтың ұялы байланыс телефондарына қысқа мәтіндік хабарламалар жіберу жөнінде байланыс операторларының желілерін пайдалану тәртібін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) ұялы байланыстың абоненттік құрылғылары арқылы табиғи және техногендік сипаттағы төтенше жағдайлар туралы халықты орталықтандырылған шұғыл хабардар етуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z218" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) байланыс қызметтері нарығының жұмыс істеуі үшін өз құзыреті шегінде жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша деректер беру желілерінің статикалық мекенжайларының тізілімін қалыптастыру және жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) цифрлық технологияларды енгізу мақсатында ауыл шаруашылығындағы және өнеркәсіп объектілеріндегі байланыстың көрсетілетін қызметтерін субсидиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) ұлттық қауіпсіздік органдарымен келісу бойынша геостационарлық емес спутниктерді қолдана отырып, байланыс желілерін пайдалану тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">141) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) телекоммуникациялар және пошта байланысы саласындағы нарық субъектілерінің тауарларына (жұмыстарына, көрсетілетін қызметтеріне) және инфрақұрылымына кемсітусіз қол жеткізуді қамтамасыз ету мақсатында тауар нарықтарына талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z224" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) өз құзыреті шегінде табиғи монополиялар саласындағы және реттелетін нарықтардағы телекоммуникациялар мен пошта байланысының әмбебап көрсетілетін қызметтері аясындағы реттеу мен бақылау саласындағы нормативтік құқықтық актілерді, оның ішінде табиғи монополиялар субъектілерінің кірістерді, шығындарды және қолданысқа енгізілген активтерді бөлек есепке алуды жүргізуі қағидаларын, қолданысқа енгізілген активтердің реттелетін базасына келетін пайда мөлшерлемесін есептеу жөніндегі нұсқаулықтарды әзірлеу және қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z225" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) пошта төлемінің мемлекеттік белгілерін қоспағанда, пошта операторының пошта төлемі белгілерін келісу, пошта операторының пошта төлемі белгілерін пайдалану тәртібін және оларға қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z226" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) пошта төлемi белгiлерiнiң мемлекеттiк коллекциясын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z227" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) пошта төлемiнiң мемлекеттiк белгілерiн айналымға енгізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z228" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) Қазақстан Республикасының аумағында пошта саласындағы қызметті реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z229" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) пошта жөнелтiлімдерiн iшкi су көлігімен тасымалдау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z230" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) пошта жөнелтілімдерін (пошта карточкасынан басқа) растаушы құжаттарды ұсыну арқылы беру кезінде жөнелтушінің олардың құнын жариялау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z231" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) филателиялық өнім ретінде пайдалану мақсатында пошта төлемінің мемлекеттік белгісін пошта айналымынан алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z232" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдай қатері төнген немесе туындаған, сондай-ақ төтенше жағдай енгізілген кезде Қазақстан Республикасының Үкіметі айқындайтын тізбе бойынша үкiметтiк байланысты, шұғыл қызметтердің байланыс желілері мен құралдарын қоспағанда, байланыс желiлерi мен құралдарын басымдықпен пайдалануға, сондай-ақ олардың қызметiн тоқтата тұруға құқығы бар мемлекеттік органдармен өзара іс-қимыл жасай отырып, байланыс желілерін басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z233" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) Қазақстан Республикасының аумағында қызметін жүзеге асыратын байланыс операторларының және (немесе) байланыс желілерін иеленушілердің дүлей зілзалалардан (жер сiлкiнiсi, сел, көшкiн, су тасқыны және басқалар), дағдарысты экологиялық жағдайлардан, табиғи өрттерден, эпидемиялардан болған әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың туындау қатері төнген және туындаған кезде біріктірілген деректерді беру қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z234" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне алып келетін лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      154) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) Қазақстан Республикасының негізгі куәландырушы орталығының, мемлекеттік органдардың куәландырушы орталығының және Қазақстан Республикасының ұлттық куәландырушы орталығының тіркеу куәліктерін беру, сақтау, кері қайтарып алу және электрондық цифрлық қолтаңбаның ашық кілтінің тиесілілігі мен жарамдылығын растау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) Қазақстан Республикасының сенім білдірілген үшінші тарапының электрондық цифрлық қолтаңбаның төлнұсқалығын растау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) Қазақстан Республикасының негізгі куәландырушы орталығының, Қазақстан Республикасы мемлекеттік органдарының куәландырушы орталығының, Қазақстан Республикасы ұлттық куәландырушы орталығының және Қазақстан Республикасы сенім білдірілген үшінші тарапының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      157) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) Қазақстан Республикасының негізгі куәландырушы орталығын, мемлекеттік органдардың куәландырушы орталығын, Қазақстан Республикасының ұлттық куәландырушы орталығын және Қазақстан Республикасының сенім білдірілген үшінші тарапын қоспағанда, куәландырушы орталықтың тіркеу куәліктерін беру, сақтау, кері қайтарып алу және электрондық цифрлық қолтаңбаның ашық кілтінің тиесілілігі мен жарамдылығын растау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      158) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) объектілік сәйкестендіргіштердің қазақстандық сегментіндегі объектілік сәйкестендіргіштерді тіркеу, қайта тіркеу және олардың күшін жою қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) шет мемлекеттердің куәландырушы орталықтарының, сенім білдірілген үшінші тараптарының Қазақстан Республикасының сенім білдірілген үшінші тарапымен өзара іс-қимылын тіркеу және тоқтату қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      160) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) электрондық цифрлық қолтаңбаның төлнұсқалығын тексеру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      161) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161) жай электрондық қолтаңба арқылы куәландыруға жатпайтын мәмілелер тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) куәландырушы орталықтарды аккредиттеу туралы куәлікті беру және кері қайтарып алу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      163) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) мемлекеттік органдардың ақпараттық жүйелерін құруға, дамытуға және қолдап отыруға арналған шығындарды есептеу әдістемесі мен олардың нормативтерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      164) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) ақпараттық жүйелердің аудитін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      165) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпараттық өзара іс-қимылы қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      166) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166) куәландырушы орталықтың үлгілік ережесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      167) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) "электрондық үкіметтің" ақпараттандыру объектілерін, сондай-ақ ақпараттық-коммуникациялық көрсетілетін қызметтерді құру, дамыту, пайдалану, сатып алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      168) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168) жер ресурстарын басқару жөніндегі орталық уәкілетті органмен, сәулет, қала құрылысы және құрылыс саласындағы, жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу және бақылау жөніндегі уәкілетті органдармен келісу бойынша жария кадастрлық картаны жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      169) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169) оператордың мемлекеттік органдарға көрсететін ақпараттық-коммуникациялық қызметтер, оның ішінде платформалық бағдарламалық өнімдерді әзірлеу арқылы көрсететін қызметтер тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      170) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіліп берілетін "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің, сондай-ақ платформалық бағдарламалық өнімдердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      171) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің, сондай-ақ платформалық бағдарламалық өнімдердің тізбесін қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      172) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) ақпараттандыру объектілерін сыныптау қағидаларын және ақпараттандыру объектілерінің сыныптауышын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      173) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      174) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) "электрондық үкіметтің" сыртқы шлюзінің жұмыс істеу қағидаларын және оған қойылатын техникалық талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      175) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175) мамандарға қойылатын біліктілік талаптарын және олардың "электрондық үкіметтің" ақпараттық-коммуникациялық платформасында жұмыс істеуіне рұқсат ету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176) ұлттық анықтамалық ақпараттың элементтерін мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      177) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) Қазақстан Республикасының ұлттық шлюзі арқылы мемлекетаралық ақпараттық өзара іс-қимылды жүзеге асыратын ақпараттық жүйелер мен электрондық ақпараттық ресурстардың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      178) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасымен келісу бойынша мемлекеттік органдар мен ұйымдардың бизнес-әріптестердің тізілімімен интеграциялануға жататын ақпараттандыру объектілерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      179) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179) "электрондық үкіметтің" архитектурасын қалыптастыру және іске асырылуын мониторингтеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      180) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180) инвестициялық ұсыныстарға, бюджеттік инвестициялардың қаржы-экономикалық негіздемелеріне ақпараттандыру саласындағы сараптаманы жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      181) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) мемлекеттік жоспарлау жөніндегі уәкілетті органмен келісу бойынша ақпараттандыру саласындағы тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуға арналған шығыстардың есеп-қисабын жасау, ұсыну және қарау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) "Астана Хаб" дербес кластерлік қоры қызметінің қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z264" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) "Астана Хаб" дербес кластерлік қорының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">184) алып тасталды - ҚР Үкіметінің 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z266" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) халықтың көші-қоны мәселелері жөніндегі уәкілетті органмен және Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылатын "Астана Хаб" дербес кластерлік қоры тартқан шетелдіктер мен азаматтығы жоқ адамдар туралы мәліметтерді ұсыну қағидаларын, олардың құрамы мен мерзімділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z765" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-1) ғылыми ұйымдар, тәуекелмен инвестицияланатын акционерлік инвестициялық қорлар, білім беру ұйымдары, технологиялық парктер, салалық конструкторлық бюролар, технологияларды коммерцияландыру орталықтары, ұлттық даму институттары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар мәртебесі бар заңды тұлғаларды, сондай-ақ инновациялық қызметті жүзеге асыратын заңды тұлғаларды инновациялық кластер қатысушыларының тізбесіне енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z766" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-2) ұлттық инновациялық жүйенің даму мониторингін қамтамасыз ету қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3683 lines deleted...]
-      142) телекоммуникациялар және пошта байланысы саласындағы нарық субъектілерінің тауарларына (жұмыстарына, көрсетілетін қызметтеріне) және инфрақұрылымына кемсітусіз қол жеткізуді қамтамасыз ету мақсатында тауар нарықтарына талдау жүргізу;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      186) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) "электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      187) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 187-1), 187-2), 187-3) және 187-4) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      188) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша мемлекеттік органдардың ақпараттандыру объектілерінің ақпараттық қауіпсіздік оқиғаларына мониторинг жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасына, жекеше әріптесті айқындау жөніндегі тікелей келіссөздер кезінде мемлекеттік-жекешелік әріптестік жобасына бизнес-жоспарға салалық қорытынды беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z224" w:id="216"/>
-[...15 lines deleted...]
-      143) өз құзыреті шегінде табиғи монополиялар саласындағы және реттелетін нарықтардағы телекоммуникациялар мен пошта байланысының әмбебап көрсетілетін қызметтері аясындағы реттеу мен бақылау саласындағы нормативтік құқықтық актілерді, оның ішінде табиғи монополиялар субъектілерінің кірістерді, шығындарды және қолданысқа енгізілген активтерді бөлек есепке алуды жүргізуі қағидаларын, қолданысқа енгізілген активтердің реттелетін базасына келетін пайда мөлшерлемесін есептеу жөніндегі нұсқаулықтарды әзірлеу және қабылдау;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190) үлгілік конкурстық құжаттамаларды және мемлекеттік-жекешелік әріптестіктің үлгілік шарттарын қоса алғанда, салаларды (аяны) дамыту тұжырымдамалары, ұлттық жобалар шеңберінде жекеше әріптесті айқындау және мемлекеттік-жекешелік әріптестік шартын жасасу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z225" w:id="217"/>
-[...15 lines deleted...]
-      144) пошта төлемінің мемлекеттік белгілерін қоспағанда, пошта операторының пошта төлемі белгілерін келісу, пошта операторының пошта төлемі белгілерін пайдалану тәртібін және оларға қойылатын талаптарды айқындау;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) мемлекеттік-жекешелік әріптестік жобаларын іске асыру жөніндегі ұсыныстарды қалыптастыру үшін әлеуметтік-экономикалық міндеттердің тізбесін қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z226" w:id="218"/>
-[...15 lines deleted...]
-      145) пошта төлемi белгiлерiнiң мемлекеттiк коллекциясын қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс арқылы жүгіну тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z227" w:id="219"/>
-[...15 lines deleted...]
-      146) пошта төлемiнiң мемлекеттiк белгілерiн айналымға енгізуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, өздері жүзеге асыратын міндеттерді орындауы үшін қажетті және жеткілікті дербес деректердің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z228" w:id="220"/>
-[...15 lines deleted...]
-      147) Қазақстан Республикасының аумағында пошта саласындағы қызметті реттеуді жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      194) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) мемлекеттік электрондық ақпараттық ресурстардың құрамына енгізілетін жеке тұлғалардың дербес деректерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларын сәулет, қала құрылысы және құрылыс iстері жөніндегi уәкiлеттi органмен бірлесіп бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z229" w:id="221"/>
-[...15 lines deleted...]
-      148) пошта жөнелтiлімдерiн iшкi су көлігімен тасымалдау тәртібін айқындау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      196) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) есептілікті ұсыну қағидалары мен мерзімдерін және нысандарын, сондай-ақ ақпараттық жүйелерді құру немесе дамытуға байланысты гранттарды пайдалану барысы мен нәтижелері туралы ұсынылатын ақпаратқа қойылатын талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      197) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) "электрондық үкіметтің" ақпараттандыру объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      198) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) ақпараттандыру саласында инвестициялар тарту жүйесін және инвестициялық жобаларды әзірлеу мен іске асыруды ынталандыру тетіктерін жетілдіру жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      199) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) ақпараттық-коммуникациялық технологиялар саласын дамыту үшін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      200) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) Қазақстан Республикасының ақпараттандыру саласындағы заңнамасын жетiлдiру бойынша ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      201) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) ақпараттандыру саласындағы инвестициялық ұсыныстарға, бюджеттік инвестициялардың қаржылық-экономикалық негіздемелеріне қорытынды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      202) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) Қазақстан Республикасының арнаулы мемлекеттік органдарын қоспағанда, ақпараттандыру саласындағы тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуға арналған шығыстардың бюджеттік бағдарламалар әкімшілері ұсынған есеп-қисаптарын қарау және қорытындылар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      203) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) "электрондық үкіметтің" ақпараттандыру объектісін құруға немесе дамытуға арналған техникалық тапсырманы келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      204) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) "электрондық үкімет" ақпараттандыру объектілерін өнеркәсіптік пайдалануға енгізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) өтініш берушінің байланыс саласында қызметтер көрсету жөніндегі жұмысты жүзеге асыруға сәйкестігін растайтын біліктілік талаптарын және құжаттар тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z230" w:id="222"/>
-[...15 lines deleted...]
-      149) пошта жөнелтілімдерін (пошта карточкасынан басқа) растаушы құжаттарды ұсыну арқылы беру кезінде жөнелтушінің олардың құнын жариялау тәртібін айқындау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      206) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) ұялы байланыс абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      207) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) көрсетілетін қызметті алушыны сәйкестендіру тәсілін айқындау үшін электрондық нысандағы мемлекеттік көрсетілетін қызметтерді сыныптау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      208) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметі қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
-[...15 lines deleted...]
-      150) филателиялық өнім ретінде пайдалану мақсатында пошта төлемінің мемлекеттік белгісін пошта айналымынан алуды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті органмен және монополияға қарсы органмен келісу бойынша жылжымайтын мүлікке құқықтарды, оның ішінде жеделдетілген тәртіппен мемлекеттік тіркеу және ғимараттарды, құрылысжайларды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
-[...15 lines deleted...]
-      151) әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдай қатері төнген немесе туындаған, сондай-ақ төтенше жағдай енгізілген кезде Қазақстан Республикасының Үкіметі айқындайтын тізбе бойынша үкiметтiк байланысты, шұғыл қызметтердің байланыс желілері мен құралдарын қоспағанда, байланыс желiлерi мен құралдарын басымдықпен пайдалануға, сондай-ақ олардың қызметiн тоқтата тұруға құқығы бар мемлекеттік органдармен өзара іс-қимыл жасай отырып, байланыс желілерін басқару;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) монополияға қарсы органмен және жылжымалы мүлiк кепiлiн тiркеу органдарымен (тiркеушi органдар) келісу бойынша міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тізілімінен үзінді көшірме беру түрінде ақпараттық қызмет көрсету, өтініш берушінің кінәсінен жіберілген тіркеу құжаттарындағы қателерді түзету жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z233" w:id="225"/>
-[...15 lines deleted...]
-      152) Қазақстан Республикасының аумағында қызметін жүзеге асыратын байланыс операторларының және (немесе) байланыс желілерін иеленушілердің дүлей зілзалалардан (жер сiлкiнiсi, сел, көшкiн, су тасқыны және басқалар), дағдарысты экологиялық жағдайлардан, табиғи өрттерден, эпидемиялардан болған әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың туындау қатері төнген және туындаған кезде біріктірілген деректерді беру қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) жер ресурстарын басқару жөніндегі орталық уәкілетті органмен және монополияға қарсы органмен келісу бойынша Қазақстан Республикасы Жер кодексінің 153-бабы 1-тармағының 2) тармақшасында көзделген іздестіру жұмыстарын қоспағанда, Қазақстан Республикасының мемлекеттік жер кадастрын жүргізу жөніндегі қызметін жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
-[...15 lines deleted...]
-      153) әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне алып келетін лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тарту;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) денсаулық сақтау саласындағы уәкілетті органмен және монополияға қарсы органмен келісу бойынша міндетті әлеуметтік медициналық сақтандыру саласында "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z235" w:id="227"/>
-[...15 lines deleted...]
-      154) Қазақстан Республикасының негізгі куәландырушы орталығының, мемлекеттік органдардың куәландырушы орталығының және Қазақстан Республикасының ұлттық куәландырушы орталығының тіркеу куәліктерін беру, сақтау, кері қайтарып алу және электрондық цифрлық қолтаңбаның ашық кілтінің тиесілілігі мен жарамдылығын растау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) монополияға қарсы органмен және халықты әлеуметтік қорғау саласында басшылықты, Мемлекеттік әлеуметтік сақтандыру қорының қызметiн реттеуді, бақылау функцияларын жүзеге асыратын мемлекеттік органмен келісу бойынша міндетті әлеуметтік сақтандыру саласындағы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы көрсететін қызметтердің бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z236" w:id="228"/>
-[...15 lines deleted...]
-      155) Қазақстан Республикасының сенім білдірілген үшінші тарапының электрондық цифрлық қолтаңбаның төлнұсқалығын растау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) халықты әлеуметтік қорғау саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын мемлекеттік органмен және монополияға қарсы органмен келісу бойынша зейнетақымен қамсыздандыру саласында "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z237" w:id="229"/>
-[...15 lines deleted...]
-      156) Қазақстан Республикасының негізгі куәландырушы орталығының, Қазақстан Республикасы мемлекеттік органдарының куәландырушы орталығының, Қазақстан Республикасы ұлттық куәландырушы орталығының және Қазақстан Республикасы сенім білдірілген үшінші тарапының қызметін үйлестіруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) монополияға қарсы органмен және бюджетке төленетін салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын мемлекеттік органмен келісу бойынша бірыңғай жиынтық төлем шеңберінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін жұмыстардың және көрсетілетін қызметтердің бағаларын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
-[...15 lines deleted...]
-      157) Қазақстан Республикасының негізгі куәландырушы орталығын, мемлекеттік органдардың куәландырушы орталығын, Қазақстан Республикасының ұлттық куәландырушы орталығын және Қазақстан Республикасының сенім білдірілген үшінші тарапын қоспағанда, куәландырушы орталықтың тіркеу куәліктерін беру, сақтау, кері қайтарып алу және электрондық цифрлық қолтаңбаның ашық кілтінің тиесілілігі мен жарамдылығын растау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217) әлеуметтік қамсыздандыру саласындағы уәкілетті орган айқындайтын бірыңғай төлемді, бірыңғай төлем бойынша өсімпұлды төлеу, аудару және оларды жеке табыс салығы мен әлеуметтік төлемдер (міндетті кәсіптік зейнетақы жарналарын қоспағанда), өсімпұл түрінде бөлу, сондай-ақ оларды қайтару тәртібін келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
-[...15 lines deleted...]
-      158) объектілік сәйкестендіргіштердің қазақстандық сегментіндегі объектілік сәйкестендіргіштерді тіркеу, қайта тіркеу және олардың күшін жою қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) аймаққа бөлу коэффициентін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
-[...15 lines deleted...]
-      159) шет мемлекеттердің куәландырушы орталықтарының, сенім білдірілген үшінші тараптарының Қазақстан Республикасының сенім білдірілген үшінші тарапымен өзара іс-қимылын тіркеу және тоқтату қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы көрсететін қызметтерге баға белгілеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
-[...15 lines deleted...]
-      160) электрондық цифрлық қолтаңбаның төлнұсқалығын тексеру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) Бірыңғай байланыс орталығы қызметінің және оның орталық мемлекеттік органдармен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен, сондай-ақ көрсетілетін қызметті берушілермен өзара іс-қимыл жасасу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
-[...15 lines deleted...]
-      161) жай электрондық қолтаңба арқылы куәландыруға жатпайтын мәмілелер тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) бірыңғай байланыс орталығын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
-[...15 lines deleted...]
-      162) куәландырушы орталықтарды аккредиттеу туралы куәлікті беру және кері қайтарып алу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) "111" байланыс орталығы қызметінің және оның орталық мемлекеттік органдармен, жергілікті атқарушы органдармен өзара іс-қимыл жасасу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
-[...15 lines deleted...]
-      163) мемлекеттік органдардың ақпараттық жүйелерін құруға, дамытуға және қолдап отыруға арналған шығындарды есептеу әдістемесі мен олардың нормативтерін бекіту;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223) автоматтандырылуға жататын және жатпайтын рұқсаттар тізбесін бекіту туралы рұқсаттар және хабарламалар саласындағы уәкілетті органмен бірлескен бұйрықты бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
-[...15 lines deleted...]
-      164) ақпараттық жүйелердің аудитін жүргізу қағидаларын бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      224) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      225) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225) "Әлеуметтік әмиян" ақпараттандыру объектісі арқылы жүзеге асырылатын жеке тұлғаларды мемлекеттік қолдау шарасы туралы хабарлау (хабардар ету), осындай шараны есепке алу және (немесе) алу және жеке тұлғаларды мемлекеттік қолдау шарасын өзге де ақпараттандыру объектілері арқылы алу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226) мемлекеттік қызметтер көрсетудің электрондық нысанын көздейтін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
-[...15 lines deleted...]
-      165) мемлекеттік қызметтер көрсету мониторингі ақпараттық жүйесінің ақпараттық жүйелермен ақпараттық өзара іс-қимылы қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы келісуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
-[...15 lines deleted...]
-      166) куәландырушы орталықтың үлгілік ережесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228) проактивті қызметтер көрсету тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
-[...15 lines deleted...]
-      167) "электрондық үкіметтің" ақпараттандыру объектілерін, сондай-ақ ақпараттық-коммуникациялық көрсетілетін қызметтерді құру, дамыту, пайдалану, сатып алу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) Қазақстан Республикасының Әділет министрлігімен және монополияға қарсы органмен келісу бойынша азаматтық хал актілерін мемлекеттік тіркеу қызметтерін көрсетуге ақы төлеу мөлшерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
-[...15 lines deleted...]
-      168) жер ресурстарын басқару жөніндегі орталық уәкілетті органмен, сәулет, қала құрылысы және құрылыс саласындағы, жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу және бақылау жөніндегі уәкілетті органдармен келісу бойынша жария кадастрлық картаны жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230) өз құзыреті шегінде петицияларды қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
-[...15 lines deleted...]
-      169) оператордың мемлекеттік органдарға көрсететін ақпараттық-коммуникациялық қызметтер, оның ішінде платформалық бағдарламалық өнімдерді әзірлеу арқылы көрсететін қызметтер тізбесін бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      231) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) қызмет көрсетушінің мемлекеттік көрсетілетін қызмет сатысы туралы деректерді мемлекеттік көрсетілетін қызметтер мониторингінің ақпараттық жүйесіне енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 231-1), 231-2) және 231-3) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      232) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      233) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233) өтініш берушіні біліктілік немесе рұқсат беру талаптарына сәйкестігі тұрғысынан тексеру және рұқсат беру не уәжді бас тарту рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен және мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті органмен келісу бойынша мемлекеттік көрсетілетін қызметтер тізілімін бекіту және оған өзгерістер мен толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
-[...15 lines deleted...]
-      170) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіліп берілетін "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің, сондай-ақ платформалық бағдарламалық өнімдердің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235) есептер мен көрсеткіштер (салалық деректер) тізілімін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
-[...15 lines deleted...]
-      171) "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің, сондай-ақ платформалық бағдарламалық өнімдердің тізбесін қалыптастыру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) орталық және жергілікті мемлекеттік органдарда бизнес-процестердің реинжинирингін жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
-[...15 lines deleted...]
-      172) ақпараттандыру объектілерін сыныптау қағидаларын және ақпараттандыру объектілерінің сыныптауышын бекіту;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237) орталық және жергілікті мемлекеттік органдарда бизнес-процестердің реинжинирингі әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
-[...15 lines deleted...]
-      173) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша азаматтардың дербес деректеріне қолжетімділігі бар, сондай-ақ мемлекеттік қызметтер көрсету процесіне қатысатын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерлерін тексеру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
-[...15 lines deleted...]
-      174) "электрондық үкіметтің" сыртқы шлюзінің жұмыс істеу қағидаларын және оған қойылатын техникалық талаптарды бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      239) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239) "электрондық үкіметтің" архитектуралық порталында "электрондық үкіметтің" ақпараттандыру объектілері туралы мәліметтерді есепке алуды және "электрондық үкіметтің" ақпараттандыру объектілері техникалық құжаттамасының электрондық көшірмелерін, сондай-ақ мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің ақпараттандыру объектілері техникалық құжаттамасының мәліметтері мен көшірмелерін орналастыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240) мемлекеттік көрсетілетін қызметтер тізілімін жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
-[...15 lines deleted...]
-      175) мамандарға қойылатын біліктілік талаптарын және олардың "электрондық үкіметтің" ақпараттық-коммуникациялық платформасында жұмыс істеуіне рұқсат ету қағидаларын бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">241) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242) геодезия, картография және кеңістіктік деректер саласында мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
-[...15 lines deleted...]
-      176) ұлттық анықтамалық ақпараттың элементтерін мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243) Қазақстан Республикасы ұлттық қауіпсіздігінің мүдделерін ескере отырып, геодезиялық, картографиялық және аэроғарыштық түсірілім жұмыстарының деректері мен материалдарын есепке алу, сақтау, көбейту және пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
-[...15 lines deleted...]
-      177) Қазақстан Республикасының ұлттық шлюзі арқылы мемлекетаралық ақпараттық өзара іс-қимылды жүзеге асыратын ақпараттық жүйелер мен электрондық ақпараттық ресурстардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) бюджет қаражатының есебінен орындалатын аэротүсірілім, геодезиялық және картографиялық жұмыстардың құнын айқындау әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z259" w:id="251"/>
-[...15 lines deleted...]
-      178) кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасымен келісу бойынша мемлекеттік органдар мен ұйымдардың бизнес-әріптестердің тізілімімен интеграциялануға жататын ақпараттандыру объектілерінің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) жергілікті координаттық есептеу жүйелерін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
-[...15 lines deleted...]
-      179) "электрондық үкіметтің" архитектурасын қалыптастыру және іске асырылуын мониторингтеу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформациялау мен өзгерту параметрлерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
-[...15 lines deleted...]
-      180) инвестициялық ұсыныстарға, бюджеттік инвестициялардың қаржы-экономикалық негіздемелеріне ақпараттандыру саласындағы сараптаманы жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) жергілікті координаттық есептеу жүйелерін белгілеу мен пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
-[...15 lines deleted...]
-      181) мемлекеттік жоспарлау жөніндегі уәкілетті органмен келісу бойынша ақпараттандыру саласындағы тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуға арналған шығыстардың есеп-қисабын жасау, ұсыну және қарау жөніндегі нұсқаулықты бекіту;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248) Ұлттық кеңістіктік деректер инфрақұрылымын пайдалану жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
-[...15 lines deleted...]
-      182) "Астана Хаб" дербес кластерлік қоры қызметінің қағидаларын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      249) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) Ұлттық кеңістіктік деректер инфрақұрылымының мемлекеттік органдардың ақпараттық жүйелерімен өзара іс-қимыл жасау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелерінің арасындағы трансформациялау мен өзгерту параметрлерін айқындау және пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
-[...15 lines deleted...]
-      183) "Астана Хаб" дербес кластерлік қорының қызметін үйлестіруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) тұрақты жұмыс істейтін референциялы станцияларды орнату қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z333" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) тұрақты жұмыс істейтін референциялы станцияларды мемлекеттік геодезиялық желілерге жатқызу және қолдану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z334" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) нивелирлеу жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z335" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерді жасау және дамыту жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z336" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) базалық кеңістіктік деректердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z337" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256) жаһандық навигациялық спутниктік жүйелерді қолдана отырып, мемлекеттік геодезиялық желінің пассивті пункттерінің координаталарын спутниктік айқындауды жүргізу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z338" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) Қазақстан Республикасының мемлекеттік гравиметриялық желісі пункттерінде гравиметриялық жұмыстарды орындау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z339" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) кеңістіктік деректер тізілімін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z340" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) Қазақстан Республикасының кезекші анықтамалық картасын жүргізу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z341" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) Қазақстан Республикасының мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерінің пункттері мен белгілерін салу, зерттеп-қарау және қалпына келтіру жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z342" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) геодезиялық және картографиялық жұмыстарды жүргізуге арналған техникалық жобаларды жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z343" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) нивелирлеу пункттерінің биіктік каталогтарын жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z344" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) геодезиялық және картографиялық жұмыстар бойынша техникалық есептерді жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z345" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) Қазақстан Республикасын мемлекеттік геодезиялық және картографиялық қамтамасыз етудің негізгі көрсеткіштерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z346" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) геодезиялық және картографиялық жұмыстардағы қауіпсіздік техникасы жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z347" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) қайта нивелирлеу материалдары бойынша жер бетінің қазіргі тік қозғалыстарының жылдамдығын есептеу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z348" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) геодинамикалық полигондарда геодезиялық жұмыстар жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z349" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z350" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) бюджет қаражатының есебінен орындалатын геодезиялық, картографиялық және аэроғарыштық түсірілім жұмыстарының тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z351" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) Ұлттық кеңістіктік деректер қорының мәліметтерін қалыптастыру, жинау, сақтау, пайдалану және беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z352" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      271) геодезиялық пункттерді қорғау, бұзу немесе қайта салу (орнын ауыстыру) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z353" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша Қазақстан Республикасының Мемлекеттік шекарасын межелеу мен шегендеуді жүргізуді техникалық қамтамасыз ету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z354" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) бюджет қаражаты есебінен жасалатын картографиялық өнімді жаңартып отыру мерзімділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z355" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      274) бюджет қаражатының есебінен картографиялық өнімді жасау жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z356" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275) Ұлттық кеңістіктік деректер инфрақұрылымын құру және жаңартып отыру жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">184) алып тасталды - ҚР Үкіметінің 25.12.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...496 lines deleted...]
-      207) көрсетілетін қызметті алушыны сәйкестендіру тәсілін айқындау үшін электрондық нысандағы мемлекеттік көрсетілетін қызметтерді сыныптау қағидаларын бекіту;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       15-тармақты 275-2-тармақшамен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z792" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275-2) еңбек жөніндегі уәкілетті мемлекеттік органмен келісу бойынша геодезия, картография және кеңістіктік деректер саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z289" w:id="282"/>
-[...15 lines deleted...]
-      208) ұялы байланыс абоненттік құрылғысы арқылы алынған, электрондық нысандағы мемлекеттік және өзге де қызметтер көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру тәртібін бекіту;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      276) салалық көтермелеу жүйесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z290" w:id="283"/>
-[...15 lines deleted...]
-      209) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметі қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      277) білім беру саласындағы уәкілетті органмен бірлесіп бастауыш, негізгі орта және жалпы орта, арнаулы, техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдары үшін компьютерлік және интерактивті жабдыққа қойылатын ең төмен талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z291" w:id="284"/>
-[...15 lines deleted...]
-      210) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті органмен және монополияға қарсы органмен келісу бойынша жылжымайтын мүлікке құқықтарды, оның ішінде жеделдетілген тәртіппен мемлекеттік тіркеу және ғимараттарды, құрылысжайларды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">278) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      279) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      279) платформалық бағдарламалық өнімдерді әзірлеу және орналастыру арқылы мемлекеттік функцияларды автоматтандыруды іске асыру және олардан туындайтын мемлекеттік қызметтерді көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280) "Астана Хаб" дербеc кластерлік қорының Басқарушы комитетінің құрамын және ережесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z292" w:id="285"/>
-[...15 lines deleted...]
-      211) монополияға қарсы органмен және жылжымалы мүлiк кепiлiн тiркеу органдарымен (тiркеушi органдар) келісу бойынша міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тізілімінен үзінді көшірме беру түрінде ақпараттық қызмет көрсету, өтініш берушінің кінәсінен жіберілген тіркеу құжаттарындағы қателерді түзету жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      281) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      281) мемлекеттік бақылау мен қадағалауды жүргізу мақсатында тәуекелдерді бағалау жүйесін қалыптастыру үшін, сондай-ақ деректерді басқару жөніндегі талаптарға сәйкес деректер талдамасын жүзеге асыру үшін алынған мәліметтерді "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      282) ақпараттық-коммуникациялық технологиялар саласындағы қызметтің басым түрлерінің тізбесін және өз өндірісінің өлшемшарттарын мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен, техникалық реттеу саласындағы уәкілетті органмен, инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z293" w:id="286"/>
-[...15 lines deleted...]
-      212) жер ресурстарын басқару жөніндегі орталық уәкілетті органмен және монополияға қарсы органмен келісу бойынша Қазақстан Республикасы Жер кодексінің 153-бабы 1-тармағының 2) тармақшасында көзделген іздестіру жұмыстарын қоспағанда, Қазақстан Республикасының мемлекеттік жер кадастрын жүргізу жөніндегі қызметін жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      283) импорты қосылған құн салығынан босатылатын тауарлардың тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z294" w:id="287"/>
-[...15 lines deleted...]
-      213) денсаулық сақтау саласындағы уәкілетті органмен және монополияға қарсы органмен келісу бойынша міндетті әлеуметтік медициналық сақтандыру саласында "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      284) ақпараттық-коммуникациялық технологиялар саласындағы басым қызмет түрлерін жүзеге асыру кезінде пайдалану мақсатында ғана әкелінген тауарлардың тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен, техникалық реттеу саласындағы уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z295" w:id="288"/>
-[...1419 lines deleted...]
-    <w:bookmarkStart w:name="z366" w:id="359"/>
+    <w:bookmarkStart w:name="z366" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       285) "Астана Хаб" дербес кластерлік қоры қатысушысының Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>741-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 3), 4) және 5) тармақшаларында көзделген ақпараттандыру саласында қызметтер көрсетуден түсетін кірістер бойынша корпоративтік табыс салығын 100 пайызға азайту жөніндегі шарттарға сәйкес келуін белгілеу тәртібін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z367" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      286) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      287) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      287) сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z369" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288) қазақстандық тауар өндірушілер тізіліміне енгізу үшін бағдарламалық қамтылымды қазақстандық өндірушіні растау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z370" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      289) қазақстандық тауар өндірушілер тізіліміндегі бағдарламалық қамтылымды қазақстандық өндірушілерге тоқсан сайынғы мониторинг жүргізу және оның нәтижелері туралы өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органды хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z371" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290) жұмылдыру дайындығы саласындағы уәкілетті органға жұмылдыру дайындығын жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z372" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291) Қазақстан Республикасының жұмылдыру жоспарын және тауарларды өндірудің, жұмыстарды орындаудың және қызметтер көрсетудің тиісті кезеңге арналған жоспарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 291-1), 291-2) және 291-3) тармақшалармен көзделген - ҚР Үкіметінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 291-4), 291-5), 291-6), 291-7), 291-8), 291-9), 291-10) және 291-11) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z774" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-12) өз құзыреті шегінде тиiстi мемлекеттiк басқару саласында жұмылдыру дайындығы мен жұмылдыру үшiн жауап беру, сондай-ақ жұмылдыру органдарының қызметкерлерiне олардың өздерiне жүктелген мiндеттердi орындауы үшiн қажеттi жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z775" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-13) мемлекеттік басқарудың тиісті саласында жұмылдыру дайындығы мен жұмылдыру саласындағы нормативтік құқықтық актілерді әзірлеу және (немесе) бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z776" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-14) әскери-экономикалық және командалық-штабтық оқулар өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      292) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      292) ақпараттық қауіпсіздікті қамтамасыз етудің жедел орталықтары мен Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығы арасындағы ақпараттық қауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      293) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      293) ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z375" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      294) фискалдық деректер операторын тiзбеге (тізбеден) қосу (алып тастау) тәртібін, сондай-ақ фискалдық деректердің әлеуеттi операторына қойылатын бiлiктiлiк талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      295) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      295) мемлекеттік статистика саласындағы уәкілетті органмен бірлесіп деректерді басқару жөніндегі талаптарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z377" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      296) жобалық басқаруды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z378" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      297) мемлекеттік органдарды жобалық басқарудың үлгілік регламентін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z379" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298) жобалардың басқарушы құжаттарын әзірлеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z380" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      299) жобаның жетілуін бағалау әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z381" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300) жобаның түйінді ұлттық индикаторға қол жеткізудегі үлесін және Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттарын орындау нәтижелерінің көрсеткіштерін айқындау әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z382" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      301) электрондық өнеркәсіп саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      302) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      302) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстарды жүргізуді қоса алғанда, электрондық өнеркәсіп саласындағы жобалар мен бағдарламалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      303) электрондық өнеркәсіп саласындағы салалық сараптаманы жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z385" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      304) электрондық өнеркәсіп саласындағы жобалардың салалық сараптамасын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z386" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      305) электрондық өнеркәсіп саласында халықаралық ынтымақтастықты жүзеге асыру және халықаралық ұйымдар мен шет мемлекеттерде Қазақстан Республикасының мүдделерін білдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      306) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      306) электрондық өнеркәсіптің сенім білдірілген бағдарламалық қамтылымының және өнімінің тізілімін қалыптастыру және жүргізу қағидаларын, сондай-ақ электрондық өнеркәсіптің сенім білдірілген бағдарламалық қамтылымының және өнімінің тізіліміне электрондық өнеркәсіптің сенім білдірілген бағдарламалық қамтылымын және өнімін енгізу жөніндегі өлшемшарттарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      307) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      307) мемлекеттік органдар мен жергілікті атқарушы органдардың біріздендірілген жұмыс орнына немесе терминалды жүйесіне қойылатын талаптарды, сондай-ақ ақпараттық-коммуникациялық инфрақұрылым объектілерінің құрауыштарын біріздендіру жөніндегі талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z389" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      308) көмірсутектерді және уранды өндіру саласындағы уәкілетті органмен бірлесіп, көмірсутектерді және уран өндіру саласындағы цифрландыру жобаларын алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушының көмірсутектерді және уранды өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде қаржыландыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z390" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      309) ұлттық басқарушы холдингтермен, ұлттық холдингтермен, ұлттық компаниялармен және олармен үлестес заңды тұлғалармен технологиялық меморандумдар жасасу және сатып алынатын тауарлардың, жұмыстар мен көрсетілетін қызметтердің тізбесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z391" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      310) құзыреті шегінде өнеркәсіптік саясатты қалыптастыруға және іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z392" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      311) құзыреті шегінде Қазақстан Республикасының халықаралық мiндеттемелерiн ескере отырып, шикізаттық емес экспортты ілгерілету жөніндегі шаралар әзірлеу және оны ілгерілетуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z393" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      312) жетекшілік ететін салалардағы салалық технологиялық құзыреттер орталықтарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z394" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313) әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z395" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      314) өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z396" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      315) бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z397" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      316) құзыреті шегінде жұмыс істеп тұрған инвесторларды қайта инвестициялауды жүзеге асыруға ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z398" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      317) бірлескен өндірістерді құру үшін құзыретi шегiнде инвесторларды, оның ішінде шетелдік инвесторларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z399" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318) қосылған құнның жаһандық тізбектеріне кіру үшін құзыреті шегінде трансұлттық корпорацияларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      319) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      319) ұлттық инновациялық жүйенің "Бірыңғай терезе" ақпараттық жүйесін басқаруды, жүргізуді, қолдап отыруды, оның жұмыс істеуін және пайдаланылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z401" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320) цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 320-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      321) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      321) мемлекеттiк жоспарлау жөнiндегi орталық уәкiлеттi органмен келiсу бойынша "ақылды" қалалар салу жөніндегі әдiстемені (Қазақстан Республикасының "ақылды" қалалары эталондық стандартын) бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      322) меншік иелерінің келісімі болған кезде Түркістан қаласының аумағындағы азаматтар көп жиналатын орындарда бейнекамералар орнату және бейнебақылау мониторингін жүргізу қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z404" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинау, өңдеу және сақтау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z405" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324) куәландырушы орталықта электрондық цифрлық қолтаңбаның жабық кілттерін жасау, пайдалану және сақтау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      325) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      325) цифрлық майнингті жүзеге асыру жөніндегі қызмет туралы ақпарат беру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">326) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">327) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      328) цифрлық майнинг жөніндегі қызметті жүзеге асыруға лицензия беру, оның қолданысын тоқтата тұру және қайта бастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z410" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      329) салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтер ұсыну қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z411" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      330) цифрлық майнингтік пулдарды аккредиттеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z412" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      331) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша цифрлық майнинг жөніндегі қызметті лицензиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z413" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      332) цифрлық майнингтік пулдарды аккредиттеуді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">333) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334) цифрлық майнинг саласында мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z768" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334-1) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мақсатында ақша аудару қызметтерін көрсететін пошта операторлары үшін ішкі бақылау қағидаларына қойылатын талаптарды қаржылық мониторинг жөніндегі уәкілетті органмен келісу арқылы белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">335) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      336) цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z418" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      337) цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және оның тізілімін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">338) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">339) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      340) жасанды интеллект саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z422" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      341) жасанды интеллект технологияларын дамыту саласындағы нормативтік құқықтық реттеу бойынша ұсыныстар әзірлеу және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z423" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342) жасанды интеллект саласында салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z777" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-1) мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары мен мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының заңнамасына сәйкес жасанды интеллект саласындағы мемлекеттік саясатты қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z778" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-2) жасанды интеллект жүйелеріне арналған құжаттаманың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z779" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-3) ақпараттандыру объектілерін жасанды интеллект жүйелеріне жатқызу өлшемшарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z780" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-4) орталық мемлекеттік органдармен бірлесіп жасанды интеллектіні ендіру үшін экономиканың басымдық берілетін секторларының тізбесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z781" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-5) Машина оқитын нысандарды әзірлеу, қолдану және тарату қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z782" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-6) Салалық мемлекеттік органдардың жасанды интеллект жүйелеріне деген сенімді қамтамасыз ету және оларды тиісті салада (аяда) қолданудың үздік практикаларын тарату мақсатында қауіп-қатер дәрежесі жоғары жасанды интеллектінің сенімді жүйелерінің тізбелерін қалыптастыру және оларды мемлекеттік органдардың интернет-ресурстарында тұрақты негізде жариялап отыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z783" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-7) Жасанды интеллектінің платформалық бағдарламалық өнімдерін, модельдерін әзірлеу, жасанды интеллектінің ұлттық платформасында орналастыру үшін жасанды интеллектінің ұлттық платформасында қызметтер көрсету шеңберінде жасанды интеллектінің ұлттық платформасы операторының жеке және заңды тұлғалармен өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z784" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-8) Жасанды интеллектінің ұлттық платформасы операторының есептеу ресурстарына қолжетімділік беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z785" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-9) есептеу ресурстарына басым тәртіппен қолжетімділік алу үшін тұлғалардың санаттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z786" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-10) жасанды интеллектіні ендіру үшін экономиканың басымдық берілетін секторларының тізбесін ескере отырып, құзыреті шегінде мемлекеттік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z424" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      343) жасанды интеллект саласындағы сараптама кеңесінің құрамын және оның қызметі туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z425" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      344) Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын жасанды интеллектті дамыту бөлігінде келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      345) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      345) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша Интернетке қол жеткізудің бірыңғай шлюзінің және "электрондық үкіметтің" электрондық поштасының бірыңғай шлюзінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z427" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      346) дербес деректерді жинау және өңдеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z428" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      347) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z429" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      348) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисімен интеграциялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z430" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      349) дербес деректер және оларды қорғау мәселелері жөніндегі консультативтік кеңес құру, сондай-ақ оны қалыптастыру және оның қызметінің тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z431" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      350) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      351) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      351) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде көзделген мақсаттарда "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына субъектілердің құқықтары мен заңды мүдделерінің бұзылу тәуекеліне алып келетін дербес деректер қауіпсіздігінің бұзылуы туралы ақпаратты жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      352) дербес деректер субъектілерін дербес деректер қауіпсіздігінің бұзылуы туралы хабардар етуді жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      353) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      353) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша электрондық ақпараттық ресурстарда қамтылған, қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуді зерттеп-қарауды жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      354) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      354) дербес деректерді қорғау жөнінде қажетті шаралар қабылдай отырып, Қазақстан Республикасының аумағында орналасқан серверлік үй-жайдағы немесе деректерді өңдеу орталығындағы электрондық базада меншік иесі және (немесе) оператор, сондай-ақ үшінші тұлға жүзеге асыратын электрондық ақпараттық ресурстарда қамтылған дербес деректерді сақтау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      355) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      355) ақпаратқа қол жеткізу саласындағы мемлекеттік саясатты ақпараттандыру объектілерінде қамтылған электрондық ақпараттық ресурстарды жасау, іздеу, жинау, жинақтау, сақтау, өңдеу, алу, пайдалану, өзгерту, көрсету, тарату және беру бөлігінде іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      356) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      356) қолжетімділігі шектелген ақпаратты қоспағанда, ақпаратқа қол жеткізу саласындағы уәкілетті органмен келісу бойынша ашық деректердің интернет-порталында мемлекеттік органдардың ақпараттандыру объектілерінде қамтылған деректерді кейіннен орналастыру мақсатында оларға талдау жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      357) белгіленген құзырет шеңберінде тиісті техникалық регламенттер талаптарының сақталуына Қазақстан Республикасының Кәсіпкерлік кодексінде айқындалған тәртіппен мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z439" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      358) техникалық реттеу саласында сараптама кеңестерін құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z440" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      359) техникалық реттеу саласындағы сараптама кеңестерінің құрамын және олар туралы ережелерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z441" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      360) техникалық регламенттерді, оның ішінде Еуразиялық экономикалық одақтың техникалық регламенттерін іске асыру жөніндегі іс-шаралар жоспарларын әзірлеу және орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z442" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      361) ғарыш қызметi саласындағы жобаларға салалық сараптаманы жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z443" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      362) техникалық регламенттерді немесе техникалық регламенттерге өзгерістерді және (немесе) толықтыруларды әзірлеу туралы ұсыныстар дайындау және оларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен техникалық реттеу саласындағы уәкілетті органға енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z444" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      363) Қазақстан Республикасының заңнамасына сәйкес лицензиялануға жататын қызметтiң жекелеген түрлерiн лицензиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z445" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      364) өз құзыретi шегiнде техникалық регламенттер мен ұлттық стандарттарды әзірлеу жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z367" w:id="360"/>
-[...15 lines deleted...]
-      286) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша белгілеу;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      365) Қазақстан Республикасының атынан жасалатын Қазақстан Республикасының халықаралық шарттары бойынша міндеттемелерді орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z368" w:id="361"/>
-[...15 lines deleted...]
-      287) сенім білдірілген бағдарламалық қамтылымның және электрондық өнеркәсіп өнімінің тізілімін қалыптастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      366) ұлттық қауіпсіздік жүйесін жетілдіру жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z369" w:id="362"/>
-[...15 lines deleted...]
-      288) қазақстандық тауар өндірушілер тізіліміне енгізу үшін бағдарламалық қамтылымды қазақстандық өндірушіні растау тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      367) ғарыш объектiлерiн және оларға құқықтарды мемлекеттiк тiркеудi жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z370" w:id="363"/>
-[...15 lines deleted...]
-      289) қазақстандық тауар өндірушілер тізіліміндегі бағдарламалық қамтылымды қазақстандық өндірушілерге тоқсан сайынғы мониторинг жүргізу және оның нәтижелері туралы өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органды хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      368) ғарыш объектiлерiнiң тiркелiмiн жүргiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z371" w:id="364"/>
-[...15 lines deleted...]
-      290) жұмылдыру дайындығы саласындағы уәкілетті органға жұмылдыру дайындығын жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      369) Қазақстан Республикасының заңнамасына сәйкес ғарыш айлағы персоналының, Байқоңыр қаласы тұрғындарының, лауазымды адамдардың, делегациялардың, бұқаралық ақпарат құралдары өкілдерінің, туристердің, қалаға жеке істері бойынша келетін азаматтардың – Қазақстан Республикасы азаматтарының және Ресей Федерациясы азаматтарының Қазақстан Республикасының қарамағындағы "Байқоңыр" кешенiнiң объектiлерiне кiруiне рұқсат беру туралы шешiм қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z372" w:id="365"/>
-[...15 lines deleted...]
-      291) Қазақстан Республикасының жұмылдыру жоспарын және тауарларды өндірудің, жұмыстарды орындаудың және қызметтер көрсетудің тиісті кезеңге арналған жоспарын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370) Ресей Федерациясы жалға алған "Байқоңыр" кешенiндегi объектiлердiң сақталуын және пайдаланылу шарттарын бақылауды жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z452" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) ғарыш қызметiн жүзеге асыру кезiнде өз құзыретi шегiнде iздестiру, авариялық-құтқару жұмыстарын ұйымдастыруға, сондай-ақ аварияларды тергеп-тексеруге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z453" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) ғарыш қызметi саласында мемлекеттiк бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z454" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) Қазақстан Республикасы үшiн жасалатын ғарыш техникасы өндiрiсiне арналған мемлекеттiк тапсырмалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z455" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) ғарыштық орналастыруды және қашықтан зондтаудың (ғарыш мониторингінің) бақылау құралдарын пайдалана отырып, қоршаған ортаның жай-күйiн бақылау жүйесiнің жұмыс істеуін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z456" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) "Байқоңыр" кешенiнiң зымыран-ғарыш қызметiнің әсеріне ұшырайтын аумақтарда қоршаған ортаның жай-күйiн бақылау жүйесiнің жұмыс істеуін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z457" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) Қазақстан Республикасының аумағынан, сондай-ақ ғарыш қызметіне қазақстандық қатысушылар жүзеге асыратын жағдайда одан тыс жерлерде ғарыш объектілерін ұшыру туралы шешімдерді келісу және қабылдау тәртібін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z458" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) 1994 жылғы 10 желтоқсандағы Қазақстан Республикасының Үкiметi мен Ресей Федерациясының Үкiметi арасындағы "Байқоңыр" кешенiн жалға беру шарты бойынша жұмыстарды үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z459" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378) ғарышкерлікке үміткерлерді даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі қызметті ұйымдастыру және үйлестіру, сондай-ақ ғарыш қызметі саласындағы кадрлардың біліктілігін арттыру және қайта даярлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z460" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) өзіндік ерекшелігі бар тауарларды бақылау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z461" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8143,5323 +21983,6713 @@
         </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақты 291-1), 291-2) және 291-3) тармақшалармен көзделген - ҚР Үкіметінің 25.12.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      381) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың орындалуына мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      382) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) мемлекеттік органдардың ақпараттық жүйелері мен телекоммуникация желілерінің орнықты жұмыс істеуін қамтамасыз ету үшін ақпараттық қауіпсіздік қатерлерін анықтау, талдау және болдырмау бөлігінде ақпаратты қорғау құралдарын әзірлеу жөніндегі қызметті үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) мерзімдік тексерулер жүргізу жоспарын тексерулер жүргізілетін жылдың алдындағы жылдың 1 желтоқсанынан кешіктірмей бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      384) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) ақпараттық-коммуникациялық инфрақұрылым объектілерін ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жатқызу қағидалары мен өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      385) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z467" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) мемлекеттік құпияларды қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      387) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      388) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) ақпараттандыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      389) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) Қазақстан Республикасының ақпараттық қауіпсіздікті қамтамасыз ету саласындағы заңнамасы талаптарының бұзылғаны анықталған кезде орындау үшін ұйғарымдар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      390) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қоюдың дағдарысқа қарсы ұлттық жоспарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      391) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) мемлекеттік техникалық қызмет сараптамаларының негізінде инвестициялық ұсыныстарға және бюджеттік инвестициялардың қаржылық-экономикалық негіздемелеріне ақпараттық қауіпсіздікті қамтамасыз ету саласында қорытындылар беру, сондай-ақ мемлекеттік техникалық қызмет сараптамаларының негізінде "электрондық үкіметтің" ақпараттандыру объектісін құруға және дамытуға арналған техникалық тапсырмалардың ақпараттық қауіпсіздік талаптарына сәйкестігін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      392) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) электрондық ақпараттық ресурстарды алу, көшiрмесін түсіру, тарату, түрлендіру, жою немесе бұғаттау бойынша құқыққа сыйымсыз әрекеттердi болдырмауды қоса алғанда, ақпараттық-коммуникациялық технологияларды қауiпсiз пайдалану мәселелерiнде ақпараттандыру объектілерінің меншiк иелерiне, иеленушілері мен пайдаланушыларына жәрдемдесуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z474" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) құзыреті шегінде табиғи монополиялар салаларында реттеу мен бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z475" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394) арнаулы мақсаттағы телекоммуникация желілерінің объектілерін қоспағанда, байланыс саласындағы қызметті жүзеге асыратын және радиожиілік спектрін пайдаланатын шаруашылық жүргізуші субъектілердің байланыс объектілеріне белгіленген тәртіппен тексерулер жүргізу үшін қызметтік куәлікті не сәйкестендіру картасын көрсету арқылы кіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      395) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395) радиожиілік спектрін бөліп беру және пайдалану мәселелері, радиоэлектрондық құралдар мен жоғары жиiлiктi құрылғыларды пайдалану жөнiндегi нормативтiк құқықтық актiлердi өз құзыреті шегінде әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 395-1), 395-2) және 395-3) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z477" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396) радиоәуесқойлық қызметтердің радиоэлектрондық құралдары мен жоғары жиілікті құрылғыларын қоса алғанда, радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z478" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397) Қазақстан Республикасының аумағында азаматтық мақсаттағы радиоэлектрондық құралдар және (немесе) жоғары жиiлiктi құрылғылар үшін радиожиілік спектрін пайдалануға рұқсат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z479" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398) радиоэлектрондық құралдар мен жоғары жиілікті құрылғылар белгіленген стандарттар мен техникалық нормаларға сәйкес келмеген, азаматтардың қауіпсіздігіне, қоршаған ортаға қауіп төндірген жағдайда, сондай-ақ аса маңызды жұмыстар мен іс-шараларды орындаған кезде оларды пайдалануды Қазақстан Республикасының заңнамасына сәйкес тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z480" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      399) радиоэлектрондық құралдарға, оның ішінде халықаралық ұйымдар мен шет мемлекеттердің халықаралық шарттарға сәйкес жұмыс істейтін радиоэлектрондық құралдарына радиобөгеуілдерді жою жөніндегі іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z481" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400) азаматтық мақсаттағы иелікке берілген радиожиiлiктер белдеулерiнің электрондық дерекқорын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z482" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      401) нөмірлеудің бөлінген және резервтік ресурстарының тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z483" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      402) жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) иелікке беруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z484" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403) конкурс (немесе аукцион) өткізу арқылы бөліп беру үшін радиожиілік органдары айқындаған диапазондарда Қазақстан Республикасында жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) бөліп беру жөніндегі конкурстарды (немесе аукциондарды) ұйымдастыру және өткізу, конкурстар (немесе аукциондар) шарттарын, оларға қатысушыларға қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z485" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      404) Қазақстан Республикасындағы электромагниттік жағдайды көрсететін радиожиілік спектрінің республикалық дерекқорын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z486" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405) импорттан өзгеше жағдайларда, азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды Қазақстан Республикасының аумағына әкелуге қорытындылар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z487" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406) азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғылардың импортына лицензиялар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z488" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407) ұлттық ресурстардың және байланыс операторларының тізілімдерін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z489" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) азаматтық пайдаланушыларға жиіліктер белдеуін, радиожиілікті (радиожиілік арнасын) бөлу, иелікке беру (тағайындау), шақыру сигналын иелікке беруді қоса алғанда, кеме станциясына рұқсаттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z490" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      409) радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны туралы хабарлама болмаған және (немесе) техникалық сипаттамалары белгіленген нормаларға сәйкес келмеген жағдайда азаматтық мақсаттағы радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды өшіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z491" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      410) бөлінетін жиілік белдеулерінің, радиожиіліктердің (радиожиілік арналарын) техникалық сараптамасы жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z492" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) радиобақылауды жүзеге асыру және байланыс саласындағы қызметтi жүзеге асыратын жеке және заңды тұлғалардың радиожиiлiк спектрiн пайдалануына және байланыс операторларының байланыс саласында қызмет көрсетуді жүзеге асыратын субъектілерге қойылатын біліктілік талаптарын және байланыс қызметтерін көрсету қағидаларын сақтауына тексеру жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z493" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) радиожиiлiк спектрiн пайдалана отырып, байланыс саласындағы қызметтердi көрсету жөнiндегi кәсiпкерлiк қызметтi жүзеге асырғаны үшiн біржолғы төлемақы мөлшерлерiн айқындау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z494" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      413) Қазақстан Республикасының байланыс саласындағы заңнамасы талаптарының бұзылғаны анықталған кезде нұсқамалар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 414-1) және 414-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414) байланыс операторлары көрсететін байланыс қызметтерінің сапасын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z496" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) Халықаралық электр байланыс одағының радиобайланыс регламентіне сәйкес радиожиіліктерді халықаралық үйлестіру жөніндегі іс-шараларды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z497" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) байланыс саласындағы мемлекеттік монополия субъектілері өндіретін және өткізетін көрсетілетін қызметтерге бағаларды реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z498" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап қызметтеріне бағалардың шекті деңгейін реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      418) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен Қазақстан Республикасының уәкілетті мемлекеттік органдарының, Мемлекеттік күзет қызметінің (президенттік байланыстың мұқтаждығын қоспағанда), әскери басқару, ұлттық қауіпсіздік және ішкі істер органдарының, сондай-ақ "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымы операторының мұқтаждығы үшін байланыс желілері мен арналарын, кабельдік кәріздегі арналарды және техникалық құралдарды орналастыру үшін қажетті алаңдарды беру бағаларын (тарифтерін) реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z500" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) байланыс құралдарын, сондай-ақ талшықты-оптикалық байланыс желілерін тарту үшін электр берудің әуе желілерінің тіреуіштерін орналастыру үшін орындарды мүліктік жалдауға (жалға беруге) арналған шекті тарифтерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z501" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) телекоммуникация желілерінде Қазақстан Республикасының балаларды денсаулығы мен дамуына зардабын тигізетін ақпараттан қорғау туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z502" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) Ұлттық пошта операторының пошта байланысының көрсетілетін қызметтерін жүзеге асыруы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z503" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) Қазақстан Республикасының пошта байланысының көрсетілетін қызметтерін ұсыну жөніндегі заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z504" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      424) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасының сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      425) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) жеке және заңды тұлғалардың жолданымдарын қабылдау және өңдеу бойынша ақпараттық жүйені сүйемелдеуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z507" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) Министрлікке және оның ведомстволарына, сондай-ақ ведомстволық бағынысты ұйымдарға жолданған, жеке және заңды тұлғалардың жолданымдарында, сұрау салуларында, ұсыныстарында, үн қосулар мен хабарларында көтерілетін жүйелі мәселелерді қарау, талдау, мониторингілеу және айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      427) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) мемлекеттік органдардың ақпараттық-коммуникациялық технологияларды қолдану жөніндегі қызметінің тиімділігін бағалауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      428) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) Қазақстан Республикасының ақпараттандыру туралы заңнамасының талаптары бұзылғаны анықталған кезде ұйғарымдар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      429) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) ақпараттандыру саласындағы стандарттау және сәйкестікті растау жөніндегі жұмыстарға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 3-бабы 2-тармағының 7) тармақшасында көзделген ерекшеліктер ескеріле отырып, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген рұқсаттарды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z512" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарау, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат сыныптауыштарын және стандарттау жөніндегі ұсынымдарды әзірлеу, өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z513" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) геодезиялық және картографиялық қызмет субъектiлерiнiң қызметiн үйлестiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z514" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) геодезиялық пункттердi бұзуға немесе қайта салуға (орнын ауыстыруға) рұқсаттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z515" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) мемлекеттік мақсаттағы геодезиялық және картографиялық жұмыстарды орындауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z516" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы заңнамасына сәйкес геодезиялық өлшем құралдарының бiрлiгi мен дәлдiгiн қамтамасыз ету жөнiндегi қызметтi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z517" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) Қазақстан Республикасындағы геодезиялық және картографиялық қызметті мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      437) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) геодезия, картография және кеңістіктік деректер саласындағы рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) Қазақстан Республикасының Қорғаныс министрлiгiмен өзара келісілген жұмыс жоспарына сәйкес Қазақстан Республикасының қорғанысы мен ұлттық қауіпсіздігін қамтамасыз ету мүддесіндегі геодезиялық және картографиялық қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z520" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерді жасау мен дамытуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z521" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) топографиялық карталар мен жоспарларды жасау және жаңартып отыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z522" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) Ұлттық кеңістіктік деректер инфрақұрылымын құру және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z523" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) ғылыми-зерттеу, тәжірибелік-конструкторлық жұмыстарды жүргізу және қазіргі заманғы технологияларды ендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z524" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) Ұлттық кеңістіктік деректер инфрақұрылымына кеңістіктік деректерді ұсыну қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z525" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) мемлекеттік есептеу жүйелері мен картографиялық проекцияларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z526" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      445) мемлекеттік органдар мен ұйымдарға электрондық құжат және электрондық цифрлық қолтаңба мәселелері бойынша практикалық және әдістемелік көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z527" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес орталық мемлекеттік органдардың, жергілікті атқарушы органдардың мемлекеттік қызметтер көрсету реинжинирингі жөніндегі қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      447) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      447) мемлекеттік басқаруды цифрлық трансформациялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z529" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсетілетін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z530" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) құзыреті шегінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z531" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін ұйымдастыруды және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z532" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша әріптестік келісім жасасу үшін кәсіпкерлік субъектілеріне қойылатын талаптарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z533" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z534" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеуді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z535" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) жасырын мемлекеттік көрсетілетін қызметтерді анықтау және оларды мемлекеттік көрсетілетін қызметтердің тізіліміне енгізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z536" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) әріптестік ұйымдар мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыра алатын мемлекеттік көрсетілетін қызметтерді мемлекеттік көрсетілетін қызметтердің тізілімінен іріктеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z537" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) үлгілік әріптестік келісімді әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z538" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін және оның көрсетілетін қызметті берушілермен өзара іс-қимылын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z539" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) бірыңғай байланыс орталығының жұмысын ұйымдастыру және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z540" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) әкімшілік органдардың байланыс орталықтарының жұмысын ұйымдастыру жөніндегі үлгілік талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z541" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) әкімшілік органдардың байланыс орталықтарының жеке және заңды тұлғаларды хабардар ету және олардың жұмысын ұйымдастыру жөніндегі үлгілік талаптарды іске асыру бойынша жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z542" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      461) "111" байланыс орталығының қызметін ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      462) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) мемлекеттік көрсетілетін қызметтерді автоматтандыру процестерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) мемлекеттік көрсетілетін қызметтер тізілімін әзірлеуді және жүргізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z545" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z546" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу бойынша орталық мемлекеттік органдардың қызметіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">466) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 466-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      467) меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z549" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) дербес деректерді қорғау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z550" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) дербес деректер субъектісінің дербес деректер мазмұнының және оларды өңдеу тәсілдерінің оларды өңдеу мақсаттарына сәйкестігі туралы өтініштерін қарау және тиісті шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z551" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) техникалық реттеу саласындағы уәкілетті органмен келісу бойынша құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z552" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын бұзуға жол берген тұлғаларды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z553" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      472) меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан анық емес немесе заңсыз жолмен алынған дербес деректерді нақтылауды, бұғаттауды немесе жоюды талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z554" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) субъектілер құқықтарын қорғауды жетілдіруге бағытталған шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      474) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) мемлекеттік емес ақпараттандыру объектілерінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерімен дербес деректерді беру жүзеге асырылатын және (немесе) дербес деректерге қолжетімділік берілетін интеграциялануын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z557" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z558" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z559" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z560" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z561" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультациялық, әдістемелік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z562" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) өздерінің құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар беру және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z563" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z564" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      483) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z565" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) стратегиялық әріптестерді конкурстық іріктеуді жүргізу және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z566" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z567" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      487) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      487) деректерді өңдеу орталықтары операторларының, бұлттық есептеулер қызметтерін берушілердің, интернет-трафикпен алмасу нүктелерінің қызметін реттеуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға атау беру, олардың атауларын өзгерту, атауларының транскрипциясын нақтылау мен өзгерту және оларға жеке адамдардың есімдерін беру туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      489) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) деректерді өңдеу орталықтарының халықаралық немесе ұлттық техникалық аудиттен өту қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      490) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) деректерді өңдеу орталығының қызметін ұйымдастыру қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 490-1), 490-2), 490-3), 490-4), 490-5), 490-6) және 490-7) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">491) алып тасталды - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z573" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="366"/>
-[...1915 lines deleted...]
-      386) мемлекеттік құпияларды қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Министрдің мәртебесі және өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z468" w:id="462"/>
-[...15 lines deleted...]
-      387) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министрлікті Министр басқарады, ол Министрлікке жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z469" w:id="463"/>
-[...15 lines deleted...]
-      388) ақпараттандыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Министр Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z470" w:id="464"/>
-[...15 lines deleted...]
-      389) Қазақстан Республикасының ақпараттық қауіпсіздікті қамтамасыз ету саласындағы заңнамасы талаптарының бұзылғаны анықталған кезде орындау үшін ұйғарымдар беру;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрдің Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z471" w:id="465"/>
-[...15 lines deleted...]
-      390) Ақпараттық қауіпсіздіктің оқыс оқиғаларына ден қоюдың дағдарысқа қарсы ұлттық жоспарын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министрдің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z472" w:id="466"/>
-[...15 lines deleted...]
-      391) мемлекеттік техникалық қызмет сараптамаларының негізінде инвестициялық ұсыныстарға және бюджеттік инвестициялардың қаржылық-экономикалық негіздемелеріне ақпараттық қауіпсіздікті қамтамасыз ету саласында қорытындылар беру, сондай-ақ мемлекеттік техникалық қызмет сараптамаларының негізінде "электрондық үкіметтің" ақпараттандыру объектісін құруға және дамытуға арналған техникалық тапсырмалардың ақпараттық қауіпсіздік талаптарына сәйкестігін келісу;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетiн саладағы мемлекеттiк саясатты қалыптастыру жөнiнде ұсыныстар әзiрлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z473" w:id="467"/>
-[...15 lines deleted...]
-      392) электрондық ақпараттық ресурстарды алу, көшiрмесін түсіру, тарату, түрлендіру, жою немесе бұғаттау бойынша құқыққа сыйымсыз әрекеттердi болдырмауды қоса алғанда, ақпараттық-коммуникациялық технологияларды қауiпсiз пайдалану мәселелерiнде ақпараттандыру объектілерінің меншiк иелерiне, иеленушілері мен пайдаланушыларына жәрдемдесуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z580" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз орынбасарларының өкiлеттiктерiн айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z474" w:id="468"/>
-[...15 lines deleted...]
-      393) құзыреті шегінде табиғи монополиялар салаларында реттеу мен бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z581" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведомстволар актiлерiнiң қолданылуын толық немесе iшiнара тоқтатады немесе тоқтата тұрады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z475" w:id="469"/>
-[...15 lines deleted...]
-      394) арнаулы мақсаттағы телекоммуникация желілерінің объектілерін қоспағанда, байланыс саласындағы қызметті жүзеге асыратын және радиожиілік спектрін пайдаланатын шаруашылық жүргізуші субъектілердің байланыс объектілеріне белгіленген тәртіппен тексерулер жүргізу үшін қызметтік куәлікті не сәйкестендіру картасын көрсету арқылы кіру;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Министрлік атынан Қазақстан Республикасының Парламентiнде, мемлекеттiк органдарда және өзге де ұйымдарда өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z476" w:id="470"/>
-[...15 lines deleted...]
-      395) радиожиілік спектрін бөліп беру және пайдалану мәселелері, радиоэлектрондық құралдар мен жоғары жиiлiктi құрылғыларды пайдалану жөнiндегi нормативтiк құқықтық актiлердi өз құзыреті шегінде әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің жұмыс регламентiн бекiтедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z477" w:id="471"/>
-[...15 lines deleted...]
-      396) радиоәуесқойлық қызметтердің радиоэлектрондық құралдары мен жоғары жиілікті құрылғыларын қоса алғанда, радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдау;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Министрлікке келiсуге келiп түскен нормативтiк құқықтық актiлердiң жобаларын келiседi және қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z478" w:id="472"/>
-[...15 lines deleted...]
-      397) Қазақстан Республикасының аумағында азаматтық мақсаттағы радиоэлектрондық құралдар және (немесе) жоғары жиiлiктi құрылғылар үшін радиожиілік спектрін пайдалануға рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z585" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Министрлікте сыбайлас жемқорлыққа қарсы күрес бойынша шаралар қабылдайды және оған дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z479" w:id="473"/>
-[...15 lines deleted...]
-      398) радиоэлектрондық құралдар мен жоғары жиілікті құрылғылар белгіленген стандарттар мен техникалық нормаларға сәйкес келмеген, азаматтардың қауіпсіздігіне, қоршаған ортаға қауіп төндірген жағдайда, сондай-ақ аса маңызды жұмыстар мен іс-шараларды орындаған кезде оларды пайдалануды Қазақстан Республикасының заңнамасына сәйкес тоқтата тұру;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Үкімет тиісті шешім қабылдаған жағдайда жарғылық капиталына мемлекет қатысатын коммерциялық ұйымның басшылық органының немесе байқаушы кеңестің құрамына кіреді, сондай-ақ Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z480" w:id="474"/>
-[...15 lines deleted...]
-      399) радиоэлектрондық құралдарға, оның ішінде халықаралық ұйымдар мен шет мемлекеттердің халықаралық шарттарға сәйкес жұмыс істейтін радиоэлектрондық құралдарына радиобөгеуілдерді жою жөніндегі іс-шараларды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр болмаған кезеңде оның өкiлеттiктерiн орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z481" w:id="475"/>
-[...15 lines deleted...]
-      400) азаматтық мақсаттағы иелікке берілген радиожиiлiктер белдеулерiнің электрондық дерекқорын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Министр өз орынбасарларының өкiлеттiктерiн қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z482" w:id="476"/>
-[...15 lines deleted...]
-      401) нөмірлеудің бөлінген және резервтік ресурстарының тізілімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z483" w:id="477"/>
-[...15 lines deleted...]
-      402) жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) иелікке беруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z590" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z484" w:id="478"/>
-[...15 lines deleted...]
-      403) конкурс (немесе аукцион) өткізу арқылы бөліп беру үшін радиожиілік органдары айқындаған диапазондарда Қазақстан Республикасында жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) бөліп беру жөніндегі конкурстарды (немесе аукциондарды) ұйымдастыру және өткізу, конкурстар (немесе аукциондар) шарттарын, оларға қатысушыларға қойылатын талаптарды айқындау;</w:t>
+    <w:bookmarkStart w:name="z591" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z485" w:id="479"/>
-[...15 lines deleted...]
-      404) Қазақстан Республикасындағы электромагниттік жағдайды көрсететін радиожиілік спектрінің республикалық дерекқорын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z592" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z486" w:id="480"/>
-[...15 lines deleted...]
-      405) импорттан өзгеше жағдайларда, азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды Қазақстан Республикасының аумағына әкелуге қорытындылар беру;</w:t>
+    <w:bookmarkStart w:name="z593" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министрлікке бекiтіп берілген мүлiк республикалық меншiкке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z487" w:id="481"/>
-[...15 lines deleted...]
-      406) азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғылардың импортына лицензиялар беру;</w:t>
+    <w:bookmarkStart w:name="z594" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Министрлік өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z488" w:id="482"/>
-[...15 lines deleted...]
-      407) ұлттық ресурстардың және байланыс операторларының тізілімдерін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z595" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z489" w:id="483"/>
-[...15 lines deleted...]
-      408) азаматтық пайдаланушыларға жиіліктер белдеуін, радиожиілікті (радиожиілік арнасын) бөлу, иелікке беру (тағайындау), шақыру сигналын иелікке беруді қоса алғанда, кеме станциясына рұқсаттар беру;</w:t>
+    <w:bookmarkStart w:name="z596" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z490" w:id="484"/>
-[...15 lines deleted...]
-      409) радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны туралы хабарлама болмаған және (немесе) техникалық сипаттамалары белгіленген нормаларға сәйкес келмеген жағдайда азаматтық мақсаттағы радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды өшіру;</w:t>
+    <w:bookmarkStart w:name="z597" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің және оның ведомстволарының қарамағындағы ұйымдардың тізбесi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z491" w:id="485"/>
-[...15 lines deleted...]
-      410) бөлінетін жиілік белдеулерінің, радиожиіліктердің (радиожиілік арналарын) техникалық сараптамасы жөніндегі жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z598" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z492" w:id="486"/>
-[...15 lines deleted...]
-      411) радиобақылауды жүзеге асыру және байланыс саласындағы қызметтi жүзеге асыратын жеке және заңды тұлғалардың радиожиiлiк спектрiн пайдалануына және байланыс операторларының байланыс саласында қызмет көрсетуді жүзеге асыратын субъектілерге қойылатын біліктілік талаптарын және байланыс қызметтерін көрсету қағидаларын сақтауына тексеру жүргiзу;</w:t>
+    <w:bookmarkStart w:name="z599" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z493" w:id="487"/>
-[...15 lines deleted...]
-      412) радиожиiлiк спектрiн пайдалана отырып, байланыс саласындағы қызметтердi көрсету жөнiндегi кәсiпкерлiк қызметтi жүзеге асырғаны үшiн біржолғы төлемақы мөлшерлерiн айқындау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z494" w:id="488"/>
-[...15 lines deleted...]
-      413) Қазақстан Республикасының байланыс саласындағы заңнамасы талаптарының бұзылғаны анықталған кезде нұсқамалар жіберу;</w:t>
+    <w:bookmarkStart w:name="z601" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Ұлттық ақпараттық технологиялар" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z495" w:id="489"/>
-[...15 lines deleted...]
-      414) байланыс операторлары көрсететін байланыс қызметтерінің сапасын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z602" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z496" w:id="490"/>
-[...15 lines deleted...]
-      415) Халықаралық электр байланыс одағының радиобайланыс регламентіне сәйкес радиожиіліктерді халықаралық үйлестіру жөніндегі іс-шараларды орындау;</w:t>
+    <w:bookmarkStart w:name="z603" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z497" w:id="491"/>
-[...15 lines deleted...]
-      416) байланыс саласындағы мемлекеттік монополия субъектілері өндіретін және өткізетін көрсетілетін қызметтерге бағаларды реттеу;</w:t>
+    <w:bookmarkStart w:name="z604" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Мемлекеттік радиожиілік қызметі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z498" w:id="492"/>
-[...15 lines deleted...]
-      417) ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап қызметтеріне бағалардың шекті деңгейін реттеу;</w:t>
+    <w:bookmarkStart w:name="z605" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z499" w:id="493"/>
-[...15 lines deleted...]
-      418) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен Қазақстан Республикасының уәкілетті мемлекеттік органдарының, Мемлекеттік күзет қызметінің (президенттік байланыстың мұқтаждығын қоспағанда), әскери басқару, ұлттық қауіпсіздік және ішкі істер органдарының, сондай-ақ "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымы операторының мұқтаждығы үшін байланыс желілері мен арналарын, кабельдік кәріздегі арналарды және техникалық құралдарды орналастыру үшін қажетті алаңдарды беру бағаларын (тарифтерін) реттеу;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z500" w:id="494"/>
-[...15 lines deleted...]
-      419) байланыс құралдарын, сондай-ақ талшықты-оптикалық байланыс желілерін тарту үшін электр берудің әуе желілерінің тіреуіштерін орналастыру үшін орындарды мүліктік жалдауға (жалға беруге) арналған шекті тарифтерді бекіту;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z501" w:id="495"/>
-[...15 lines deleted...]
-      420) телекоммуникация желілерінде Қазақстан Республикасының балаларды денсаулығы мен дамуына зардабын тигізетін ақпараттан қорғау туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z608" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z502" w:id="496"/>
-[...15 lines deleted...]
-      421) Ұлттық пошта операторының пошта байланысының көрсетілетін қызметтерін жүзеге асыруы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z609" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Бәйтерек" Қазақстан-Ресей бірлескен кәсіпорны" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z503" w:id="497"/>
-[...15 lines deleted...]
-      422) Қазақстан Республикасының пошта байланысының көрсетілетін қызметтерін ұсыну жөніндегі заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z610" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z504" w:id="498"/>
-[...15 lines deleted...]
-      423) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қазақстан Ғарыш Сапары" ұлттық компаниясы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z505" w:id="499"/>
-[...15 lines deleted...]
-      424) Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасының сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z506" w:id="500"/>
-[...15 lines deleted...]
-      425) жеке және заңды тұлғалардың жолданымдарын қабылдау және өңдеу бойынша ақпараттық жүйені сүйемелдеуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық мемлекеттік кәсіпорын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z507" w:id="501"/>
-[...15 lines deleted...]
-      426) Министрлікке және оның ведомстволарына, сондай-ақ ведомстволық бағынысты ұйымдарға жолданған, жеке және заңды тұлғалардың жолданымдарында, сұрау салуларында, ұсыныстарында, үн қосулар мен хабарларында көтерілетін жүйелі мәселелерді қарау, талдау, мониторингілеу және айқындау;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z508" w:id="502"/>
-[...15 lines deleted...]
-      427) мемлекеттік органдардың ақпараттық-коммуникациялық технологияларды қолдану жөніндегі қызметінің тиімділігін бағалауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z615" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапкершілігі шектеулі серіктестіктер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z509" w:id="503"/>
-[...15 lines deleted...]
-      428) Қазақстан Республикасының ақпараттандыру туралы заңнамасының талаптары бұзылғаны анықталған кезде ұйғарымдар беру;</w:t>
+    <w:bookmarkStart w:name="z616" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Ғалам" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z510" w:id="504"/>
-[...15 lines deleted...]
-      429) ақпараттандыру саласындағы стандарттау және сәйкестікті растау жөніндегі жұмыстарға қатысу;</w:t>
+    <w:bookmarkStart w:name="z617" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z511" w:id="505"/>
-[...15 lines deleted...]
-      430) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 3-бабы 2-тармағының 7) тармақшасында көзделген ерекшеліктер ескеріле отырып, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген рұқсаттарды беру;</w:t>
+    <w:bookmarkStart w:name="z618" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Ионосфера институты" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z512" w:id="506"/>
-[...15 lines deleted...]
-      431) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарау, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат сыныптауыштарын және стандарттау жөніндегі ұсынымдарды әзірлеу, өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар дайындау;</w:t>
+    <w:bookmarkStart w:name="z619" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z513" w:id="507"/>
-[...15 lines deleted...]
-      432) геодезиялық және картографиялық қызмет субъектiлерiнiң қызметiн үйлестiру;</w:t>
+    <w:bookmarkStart w:name="z620" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық мемлекеттік мекеме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z514" w:id="508"/>
-[...15 lines deleted...]
-      433) геодезиялық пункттердi бұзуға немесе қайта салуға (орнын ауыстыруға) рұқсаттар беру;</w:t>
+    <w:bookmarkStart w:name="z621" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Байқоңыр баланс" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z515" w:id="509"/>
-[...15 lines deleted...]
-      434) мемлекеттік мақсаттағы геодезиялық және картографиялық жұмыстарды орындауды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z622" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитеті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z516" w:id="510"/>
-[...15 lines deleted...]
-      435) Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы заңнамасына сәйкес геодезиялық өлшем құралдарының бiрлiгi мен дәлдiгiн қамтамасыз ету жөнiндегi қызметтi жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z623" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z517" w:id="511"/>
-[...15 lines deleted...]
-      436) Қазақстан Республикасындағы геодезиялық және картографиялық қызметті мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z624" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Қостанай және Солтүстік Қазақстан облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z518" w:id="512"/>
-[...15 lines deleted...]
-      437) геодезия, картография және кеңістіктік деректер саласындағы рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z625" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Шығыс Қазақстан, Павлодар және Абай облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z519" w:id="513"/>
-[...15 lines deleted...]
-      438) Қазақстан Республикасының Қорғаныс министрлiгiмен өзара келісілген жұмыс жоспарына сәйкес Қазақстан Республикасының қорғанысы мен ұлттық қауіпсіздігін қамтамасыз ету мүддесіндегі геодезиялық және картографиялық қызметті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z626" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Ақтөбе, Батыс Қазақстан, Маңғыстау және Атырау облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z520" w:id="514"/>
-[...15 lines deleted...]
-      439) мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерді жасау мен дамытуды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z627" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Шымкент қаласы, Жамбыл, Түркістан және Қызылорда облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z521" w:id="515"/>
-[...15 lines deleted...]
-      440) топографиялық карталар мен жоспарларды жасау және жаңартып отыру;</w:t>
+    <w:bookmarkStart w:name="z628" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Алматы қаласы, Алматы және Жетісу облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z522" w:id="516"/>
-[...15 lines deleted...]
-      441) Ұлттық кеңістіктік деректер инфрақұрылымын құру және дамыту;</w:t>
+    <w:bookmarkStart w:name="z629" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Астана қаласы, Ақмола, Қарағанды және Ұлытау облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z523" w:id="517"/>
-[...2194 lines deleted...]
-    <w:bookmarkEnd w:id="623"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13551,348 +28781,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z631" w:id="624"/>
+    <w:bookmarkStart w:name="z631" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z632" w:id="625"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z632" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық меншіктегі ұйымдар акцияларының мемлекеттік пакеттері мен мемлекеттік үлестеріне иелік ету және пайдалану жөніндегі құқықтарды беру туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 27 мамырдағы № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z633" w:id="626"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z633" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z634" w:id="627"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z634" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігіне" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z635" w:id="628"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z635" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z636" w:id="629"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z636" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z637" w:id="630"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z637" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 376-5-жол алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z638" w:id="631"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z638" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитетіне" деген кіші бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z639" w:id="632"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z639" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z640" w:id="633"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z640" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитетіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z641" w:id="634"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z641" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ғылым және жоғары білім министрлігіне:" деген бөлім мынадай мазмұндағы реттік нөмірі 406-32-4-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z642" w:id="635"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z642" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "406-32-4. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z643" w:id="636"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z643" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ғарыш кеңістігін пайдалану саласындағы қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар мен "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу туралы куәлік" екінші санаттағы рұқсатын беретін уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 17 маусымдағы № 437 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkEnd w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13905,150 +29135,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="637"/>
+    <w:bookmarkStart w:name="z645" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z646" w:id="638"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z646" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті ғарыш кеңістігін пайдалану саласындағы қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z647" w:id="639"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z647" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу туралы куәлік" екінші санаттағы рұқсатын беретін уәкілетті орган болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z648" w:id="640"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z648" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Байланыс саласында қызметтер көрсету бойынша қызметті лицензиялауды жүзеге асыру жөніндегі лицензиарды және байланыс саласындағы екінші санаттағы рұқсаттарды беруге уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 16 шілдедегі № 543 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14061,150 +29291,264 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z650" w:id="641"/>
+    <w:bookmarkStart w:name="z650" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z651" w:id="642"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z651" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) байланыс саласында қызметтер көрсету бойынша қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z652" w:id="643"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z652" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыға қосымшаға сәйкес байланыс саласындағы екінші санаттағы рұқсаттарды беруге уәкілетті орган болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z653" w:id="644"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Үкіметінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Электрондық үкіметтің" сервистік интеграторын айқындау туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 25 мамырдағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14217,150 +29561,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="645"/>
+    <w:bookmarkStart w:name="z655" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны "электрондық үкіметтің" сервистік интеграторы болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z656" w:id="646"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z656" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z657" w:id="647"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z657" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkEnd w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14373,70 +29717,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z659" w:id="648"/>
+    <w:bookmarkStart w:name="z659" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Ғылым және жоғары білім министрлігі (бұдан әрі – Министрлік) жоғары және жоғары оқу орнынан кейінгі білім беру, тіл саясаты, ғылым, ғылым саласындағы сапаны қамтамасыз ету, жоғары және жоғары оқу орнынан кейінгі білім беру, ғылымды, жоғары және жоғары оқу орнынан кейінгі білім беруді цифрландыру, инновациялық қызмет саласындағы басшылық жасауды жүзеге асыратын мемлекеттік орган болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkEnd w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14505,150 +29849,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z662" w:id="649"/>
+    <w:bookmarkStart w:name="z662" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) жоғары және жоғары оқу орнынан кейінгі білім беру, ғылым және ғылыми-техникалық қызмет, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында бірыңғай мемлекеттік саясатты қалыптастыру және іске асыру, салааралық үйлестіруді жүзеге асыру, жоғары және жоғары оқу орнынан кейінгі білім және ғылым саласында халықаралық бағдарламаларды әзірлеу және іске асыру, сондай-ақ мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары мен мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының заңнамасына сәйкес мемлекеттік білім беру жинақтау жүйесі, тілдерді дамыту салаларындағы мемлекеттік саясатты қалыптастыру және іске асыру, инновациялық қызметті мемлекеттік қолдау саласын қалыптастыру және оның дамуын қамтамасыз ету, инновациялық қызмет саласындағы елішілік құндылықты дамыту;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z663" w:id="650"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z663" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 5), 6) және 7) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z664" w:id="651"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z664" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) инновациялық жүйені жоспарлау, мониторингілеу, ынталандыру және дамыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z665" w:id="652"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z665" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инновациялық қызметті мемлекеттік қолдау саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z666" w:id="653"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z666" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік технологиялық саясатты қалыптастыру және іске асыру.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14661,690 +30005,690 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 177-30), 177-31) 177-32), 177-33), 177-34), 177-35), 177-36), 177-37), 177-38), 177-39), 177-40), 177-41), 177-42), 177-43), 177-44), 177-45), 177-46), 177-47), 177-48), 177-49), 177-50), 177-51), 177-52), 177-53), 177-54) және 177-55) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z668" w:id="654"/>
+    <w:bookmarkStart w:name="z668" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "177-30) инновациялық жобаларды сынамалауға арналған эксперименттік режимдерге бастама жасау қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z669" w:id="655"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z669" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-31) инновациялық гранттар берудің басым бағыттарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z670" w:id="656"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z670" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-32) Қазақстан Республикасының Үкіметіне инновациялық даму саласындағы ұлттық даму институтын және Қазақстан Республикасының заңнамасына сәйкес инновациялық қызметті мемлекеттік қолдау шараларын іске асыруға уәкілетті, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей не жанама түрде мемлекетке тиесілі өзге де заңды тұлғалардың тізбесін айқындау жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z671" w:id="657"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z671" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-33) салаларды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z672" w:id="658"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z672" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-34) технологияларды коммерцияландыруға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z673" w:id="659"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z673" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-35) жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z674" w:id="660"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z674" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-36) инновациялық гранттар беру кезінде инновациялық даму саласындағы ұлттық даму институты көрсететін қызметтерге ақы төлеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z675" w:id="661"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z675" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-37) инновациялық қызмет сыныптамасын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z676" w:id="662"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z676" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-38) инновациялық қызметті дамытудың ұлттық индексін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z677" w:id="663"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z677" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-39) инновациялық даму саласындағы ұлттық даму институтын тарта отырып, инновациялық гранттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z678" w:id="664"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z678" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-40) инновациялық даму саласындағы ұлттық даму институтымен жасалатын шарт негізінде инновациялық гранттар беруге қаражат бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z679" w:id="665"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z679" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-41) жобалардың инновациялылығы өлшемшарттарын айқындау жөніндегі әдістемені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z680" w:id="666"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z680" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-42) инновациялық қызметті мемлекеттік қолдау шараларын іске асыру тиімділігін бағалау әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z681" w:id="667"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z681" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-43) өнеркәсіптік-инновациялық қызмет субъектілеріне қосылған құнның жаһандық тізбектеріне кіру бойынша, оның ішінде тауарлардың жаңа түрлерін өндіруге арналған техникалық құжаттаманы және нақты тауарлар бойынша көш бастап тұрған жетекші әлемдік өндірушілердің әлемдік өндірістік франшизаларын пайдалану арқылы жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z682" w:id="668"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z682" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-44) өнеркәсіптік-инновациялық қызмет субъектілері ұсынатын мамандарға деген қажеттілік туралы мәліметтер негізінде экономиканың басым секторлары үшін мамандар даярлау талап етілетін мамандықтар тізбесін айқындау жөніндегі ұсыныстарды қалыптастыру және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z683" w:id="669"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z683" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-45) ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларын, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғалардың, олармен үлестес заңды тұлғалардың, ұлттық басқарушы холдингтердің (Ұлттық әл-ауқат қорын қоспағанда), ұлттық холдингтердің, ұлттық компаниялардың (Ұлттық әл-ауқат қорының тобына кіретін ұлттық компанияларды қоспағанда) және олармен үлестес заңды тұлғалардың даму жоспарларын және іс-шаралар жоспарларын технологиялар мен инновацияларды дамыту бөлігінде келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z684" w:id="670"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z684" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-46) Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын инновациялық және технологиялық даму бөлігінде келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z685" w:id="671"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z685" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-47) Қазақстан Республикасы Үкіметінің жанындағы Технологиялық саясат жөніндегі кеңес туралы ережені әзірлеу және Қазақстан Республикасының Үкіметіне оның құрамын қалыптастыру жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z686" w:id="672"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z686" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-48) бизнес-инкубациялауды дамытуға жәрдемдесу бойынша қызметтер көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z687" w:id="673"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z687" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-49) технологиялық болжауды жүзеге асырудың, салалық технологиялық құзырет орталықтарының жұмыс істеуінің, технологиялық платформаларды ұйымдастырудың және нысаналы технологиялық бағдарламаларды әзірлеудің әдістемесі мен өлшемшарттарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z688" w:id="674"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z688" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-50) цифрлық трансформация және 4.0 индустриясын енгізу жөніндегі мемлекеттік саясатты қалыптастыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z689" w:id="675"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z689" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-51) Технологиялық саясат жөніндегі кеңесте қарау үшін жетекшілік ететін бағыттардағы салалық технологиялық құзырет орталықтарын, нысаналы технологиялық бағдарламаларды айқындау және технологиялық платформаларды ұйымдастыру жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z690" w:id="676"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z690" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-52) өңірлерде мемлекеттік технологиялық саясаттың іске асырылуын мониторингтеуді жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z691" w:id="677"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z691" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-53) құзыреті шегінде әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z692" w:id="678"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z692" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-54) құзыреті шегінде өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z693" w:id="679"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z693" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-55) құзыреті шегінде бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z694" w:id="680"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z694" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ғылым және жоғары білім министрлігіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі мынадай мазмұндағы реттік нөмірі 2-1-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z695" w:id="681"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z695" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z696" w:id="682"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z696" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Үкіметінің регламенті туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 6 қаңтардағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z697" w:id="683"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z697" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы Үкіметінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регламентінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkEnd w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15357,70 +30701,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z699" w:id="684"/>
+    <w:bookmarkStart w:name="z699" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) ақпараттандыру және мемлекеттік басқаруды цифрлық трансформациялауды салааралық үйлестіру саласындағы уәкілетті орган ретінде Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігімен келісілуге тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkEnd w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15433,130 +30777,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші және екінші бөліктері мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z701" w:id="685"/>
+    <w:bookmarkStart w:name="z701" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49. Жобаларды 5 (бес) жұмыс күні ішінде келісетін Әділет, Қаржы, Ұлттық экономика, ақпараттандыру және мемлекеттік басқаруды цифрлық трансформациялауды салааралық үйлестіру саласындағы уәкілетті орган ретінде Жасанды интеллект және цифрлық даму министрліктерін қоспағанда, мемлекеттік органдар жобаларды (Парламент Мәжілісіне заңнамалық актілердің жобаларын енгізуді көздейтін Үкімет қаулыларынан басқа) 3 (үш) жұмыс күні ішінде келіседі. Халықаралық шартқа қол қою, оны бекіту, қабылдау мәселелері бойынша және оған қосылу туралы жобаларды Сыртқы істер министрлігі 5 (бес) жұмыс күні ішінде келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z702" w:id="686"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z702" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоба мемлекеттік органда 3 (үш) жұмыс күнінен (Әділет, Қаржы, Ұлттық экономика, Сыртқы істер, Жасанды интеллект және цифрлық даму министрліктерінде 5 (бес) жұмыс күнінен) артық келісуде болған және ол бойынша жауап ұсынылмаған жағдайда мұндай жоба әдепкі қалпы бойынша "келісілді" деп саналады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z703" w:id="687"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z703" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиарды айқындау туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 13 сәуірдегі № 293 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkEnd w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15569,110 +30913,182 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z705" w:id="688"/>
+    <w:bookmarkStart w:name="z705" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Жасанды интеллект және деректерді басқару комитеті цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиар болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z706" w:id="689"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды - ҚР Үкіметінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 402</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z709" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. "Қамтамасыз етілген цифрлық активтерді шығаруға және олардың айналысына екінші санаттағы рұқсаттар беруге уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 25 сәуірдегі № 325 </w:t>
+      9. "Ақпараттық қауіпсіздікті қамтамасыз ету саласындағы ұлттық даму институтын айқындау туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 6 мамырдағы № 311 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkEnd w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15685,186 +31101,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z708" w:id="690"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z711" w:id="692"/>
+    <w:bookmarkStart w:name="z711" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ақпараттық қауіпсіздікті қамтамасыз ету саласындағы ұлттық даму институты болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15988,168 +31288,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z713" w:id="693"/>
+    <w:bookmarkStart w:name="z713" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық мемлекеттік заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z714" w:id="694"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z714" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Мемлекеттік радиожиілік қызметі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z715" w:id="695"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z715" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z716" w:id="696"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z716" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z717" w:id="697"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z717" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргiзу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z718" w:id="698"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z718" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Байқоңыр баланс" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkEnd w:id="588"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16241,1808 +31541,1808 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z720" w:id="699"/>
+    <w:bookmarkStart w:name="z720" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған  кейбiр шешiмдерiнiң тiзбесi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z721" w:id="700"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z721" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z722" w:id="701"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z722" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Мемлекеттік көрсетілетін қызметтер комитетін құру және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 15 қазандағы № 765 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z723" w:id="702"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z723" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Білім және ғылым министрлігінің Ғылым комитеті "Қолданбалы математика институты" республикалық мемлекеттік қазыналық кәсіпорнының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 10 желтоқсандағы № 914 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z724" w:id="703"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z724" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 21 ақпандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z725" w:id="704"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z725" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 15 сәуірдегі № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z726" w:id="705"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z726" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі Геодезия және картография комитетінің қарамағындағы кейбір республикалық мемлекеттік кәсіпорындарды қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 8 қыркүйектегі № 559 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z727" w:id="706"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z727" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Қаржы министрлігі "Байқоңырбаланс" мемлекеттік мекемесінің кейбір мәселелері және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 3 желтоқсандағы № 817 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z728" w:id="707"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z728" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 қаңтардағы № 12 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z729" w:id="708"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z729" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 145 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z730" w:id="709"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z730" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 наурыздағы № 172 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z731" w:id="710"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z731" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің "Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын бекіту туралы" 2013 жылғы 3 қыркүйектегі № 909 және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" 2019 жылғы 12 шілдедегі № 501 қаулыларына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 сәуірдегі № 285 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z732" w:id="711"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z732" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің шешіміне өзгеріс енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 6 мамырдағы № 295 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z733" w:id="712"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z733" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 14 тамыздағы № 559 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z734" w:id="713"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z734" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Қолданбалы математика институты" республикалық мемлекеттiк қазыналық кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 15 қарашадағы № 815 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z735" w:id="714"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z735" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерiс енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 31 желтоқсандағы № 992 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z736" w:id="715"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z736" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Қолданбалы математика институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттiк кәсіпорнының атауын өзгерту және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 4 ақпандағы № 51 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z737" w:id="716"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z737" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасының Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 8 сәуірдегі № 197 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z738" w:id="717"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z738" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қазақстан Республикасы Үкіметінің "Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын бекіту туралы" 2013 жылғы 3 қыркүйектегі № 909 және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" 2019 жылғы 12 шілдедегі № 501 қаулыларына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 14 сәуірдегі № 219 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z739" w:id="718"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z739" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Қазақстан Республикасының Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 13 мамырдағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z740" w:id="719"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z740" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасы Президентінің "Қазақстан Республикасының әкімшілік-аумақтық құрылысының кейбір мәселелері туралы" 2022 жылғы 3 мамырдағы № 886 және "Қазақстан Республикасының әкімшілік-аумақтық құрылысының кейбір мәселелері туралы" 2022 жылғы 3 мамырдағы № 887 жарлықтарын іске асыру жөніндегі кейбір мәселелер туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 11 шілдедегі № 471 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z741" w:id="720"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z741" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "В.Г. Фесенков атындағы астрофизикалық институт" еншілес жауапкершілігі шектеулі серіктестігінің қатысу үлесін сыйға тарту шарты бойынша жеке меншіктен республикалық меншікке қабылдау және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 тамыздағы № 535 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z742" w:id="721"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z742" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Зерде" ұлттық инфокоммуникация холдингі" акционерлік қоғамының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 тамыздағы № 540 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z743" w:id="722"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z743" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 26 қыркүйектегі № 749 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z744" w:id="723"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z744" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 қазандағы № 834 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z745" w:id="724"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z745" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Ионосфера институты" және "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі еншілес серіктестіктерінің қатысу үлестерін сыйға тарту шарты бойынша жеке меншіктен республикалық меншікке қабылдау және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 31 қазандағы № 857 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiс пен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z746" w:id="725"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z746" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 30 қарашадағы № 965 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z747" w:id="726"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z747" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Денсаулық сақтау саласында цифрландыруды дамытудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 28 желтоқсандағы № 1080 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z748" w:id="727"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z748" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 16 ақпандағы № 133 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z749" w:id="728"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z749" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 15 наурыздағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z750" w:id="729"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z750" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 2 мамырдағы № 347 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z751" w:id="730"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z751" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 11 мамырдағы № 361 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z752" w:id="731"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z752" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 тамыздағы № 644 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z753" w:id="732"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z753" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 1 қыркүйектегі № 762 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z754" w:id="733"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z754" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 26 қыркүйектегі № 835 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z755" w:id="734"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z755" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 12 наурыздағы № 169 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z756" w:id="735"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z756" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 27 сәуірдегі № 342 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z757" w:id="736"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z757" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 9 шілдедегі № 538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z758" w:id="737"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z758" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 9 қазандағы № 835 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z759" w:id="738"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z759" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. "Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 29 қазандағы № 902 қаулысының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z760" w:id="739"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z760" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 31 желтоқсандағы № 1155 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z761" w:id="740"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z761" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 6 наурыздағы № 128 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z762" w:id="741"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z762" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 14 мамырдағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z763" w:id="742"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z763" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 19 мамырдағы № 349 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z764" w:id="743"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z764" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 27 маусымдағы № 486 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>