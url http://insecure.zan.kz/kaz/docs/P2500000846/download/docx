--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3271a1" w14:textId="f3271a1">
+    <w:p w14:paraId="9c17092" w14:textId="9c17092">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -872,27824 +872,15732 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Жасанды интеллект және  цифрлық даму министрлігі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі (бұдан әрі – Министрлік) цифрландыру, жасанды интеллект, аэроғарыш және электрондық өнеркәсіп, елдің ғылыми-техникалық дамуы, геодезия, картография және кеңістіктік деректер, киберқауіпсіздікті қамтамасыз ету, "цифрлық үкімет", дербес деректер және оларды қорғау, цифрлық майнинг, жобалық басқару салаларында, сондай-ақ байланыс, мемлекеттік және әлеуметтік жауапты қызметтерді көрсету саласында (бұдан әрі – реттелетін салалар) басшылық жасауды және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Министрліктің мынадай ведомстволары бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Аэроғарыш комитеті" республикалық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Ақпараттық қауіпсіздік комитеті" республикалық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Телекоммуникациялар комитеті" республикалық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Мемлекеттік көрсетілетін қызметтер комитеті" республикалық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Цифрлық активтер және серпінді технологиялар комитеті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Министрлік өз қызметiн Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президентi мен Үкiметiнiң актiлерiне, өзге де нормативтiк құқықтық актiлерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Министрлік мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және қазақ тілінде өз атауы бар мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Министрлік азаматтық-құқықтық қатынастарға өз атынан түседi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер Министрлікке Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, оның мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуына құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Министрлік өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Министрлік басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Министрліктің құрылымы мен штат санының лимитi Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Министрліктің орналасқан жері: Қазақстан Республикасы, 010000, Астана қаласы, Есiл ауданы, Мәңгілік Ел даңғылы, № 55/5-ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Министрліктің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Министрліктің қызметiн қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Министрліктің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Министрлікке кәсіпкерлік субъектілерімен шарттық қарым-қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Министрлікке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетін салаларда тиімді мемлекеттік саясатты қалыптастыру және жүргізу, сондай-ақ бәсекеге қабілетті аэроғарыш өнеркәсібін дамыту және цифрландыру саласындағы киберқауіпсіздікті қамтамасыз ету, ғарыш қызметі саласында, дербес деректер мен оларды қорғау саласында, байланыс саласында ұлттық ресурстарды бөлу мен пайдалануды қоса алғанда, байланыс саласында мемлекеттік саясатты іске асыру, сондай-ақ өз құзыреті шегінде техникалық реттеу, өлшем бірлігін қамтамасыз ету саласына және байланыс саласындағы стандарттау саласына қатысу және оны іске асыруды қамтамасыз ету, цифрлық инфрақұрылымды, геодезияны, картографияны және кеңістіктік деректерді дамыту, елдің ғылыми-техникалық дамуы саласын қалыптастыру мен қамтамасыз ету, байланыс қызметтері нарығының тиімді дамуы мен жұмыс істеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Министрліктің құзыретiне жатқызылған қызмет саласында басшылықты жүзеге асыру және мемлекеттiк органдарды салааралық үйлестiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттелетiн салалардағы мемлекеттiк басқару және мемлекеттік бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде Қазақстан Республикасы заңнамасының сақталуын бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының ғарыш саласын қалыптастыру және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ғарыштық технологиялар мен көрсетілетін қызметтер нарығын қалыптастыру үшін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасында ғарыш қызметінің заңнамалық және шарттық-құқықтық базасын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде "Байқоңыр" кешенін Ресей Федерациясының жалға алуы жөніндегі жұмыстарды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пошта және байланыс саласындағы үйлестіру, сондай-ақ Қазақстан Республикасының аумағында пошта саласындағы қызметті және байланыс саласында қызметтер көрсететін немесе оларды пайдаланатын тұлғалардың қызметін реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) цифрландыру және "цифрлық үкімет" саласындағы басшылықты және салааралық үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) деректерді басқару бойынша салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">12) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік органдарды, мемлекеттік заңды тұлғаларды, квазимемлекеттік сектор субъектілерін цифрлық трансформациялауды салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік және әлеуметтік жауапты қызметтер көрсету саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының байланыс инфрақұрылымын қалыптастыруды, дамытуды және қамтамасыз етуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) радиожиілік спектрін бөліп беру, сондай-ақ радиожиіліктерді және байланыс спутниктерінің орбиталық позицияларын тиімді пайдалану саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде реттелетiн салалардағы халықаралық ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) цифрландыру және байланыс салаларындағы мемлекеттік саясатты қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік басқарудың тиісті саласына (аясына) басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) геодезия, картография және кеңістіктік деректер саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) инновациялық жүйені жоспарлауға, мониторингілеуге, ынталандыруға және дамытуға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) дербес деректер және оларды қорғау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) байланыс қызметтері нарығының тиімді жұмыс істеуі үшін байланыс саласындағы мемлекеттік саясатты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) өз құзыреті шегінде байланыс саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) жобалық басқару саласындағы мемлекеттік саясатты қалыптастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жасанды интеллект саласындағы мемлекеттік саясатты қалыптастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) өз құзыреті шегінде пошта саласында стратегиялық, реттеушілік функцияларды және бақылау функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) Қазақстан Республикасының заңнамасына сәйкес мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары және мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін пошта байланысы саласындағы мемлекеттік саясатты қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараіыз) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыретi шегiнде орындауға мiндеттi нормативтiк құқықтық актiлердi қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгiленген тәртiппен мемлекеттiк органдардан, ұйымдардан, олардың лауазымды адамдарынан қажеттi ақпарат пен материалдарды сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президентіне және Үкіметіне Министрлік реттейтін салалардағы қызметті жетілдіру бойынша ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықаралық шарттар (келісімдер) жасасу бойынша ұсыныстар енгізеді, шет елдердің тиісті ведомстволарымен, халықаралық ұйымдармен және шетелдік заңды тұлғалармен келіссөздер жүргізеді, шарттар (келісімдер) жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұлттық қауіпсіздік жүйесін жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне алып келетін лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатын бірыңғай бюджеттік сыныптамаға, жасалған азаматтық-құқықтық мәмілелерге, оларға сай бюджет қаражаты бөлінген нормативтік құқықтық актілерге сәйкес пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) алған таза табысын бөлу туралы шешімнің уақтылы қабылдануын және акционерлік қоғамның (жауапкершілігі шектеулі серіктестіктің) мемлекетке тиесілі акцияларға (жауапкершілігі шектеулі серіктестіктің жарғылық капиталындағы қатысу үлестеріне) арналған дивидендтерді (жауапкершілігі шектеулі серіктестіктің таза табысының бір бөлігін) жалғыз акционер (қатысушы) шешім қабылдаған күннен бастап он күн ішінде аударуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге сәйкес мемлекеттік қызметтер көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетiн салалардағы мемлекеттiк саясатты қалыптастыруды және iске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стратегиялық, реттеушілік функцияларды, іске асыру және бақылау функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реттелетiн салалардағы біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы нормативтік құқықтық актілерді әзірлеу, рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу және қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реттелетiн салалардағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп, тексеру парақтарын, тәуекел дәрежесін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде терроризмге қарсы іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өз құзыреті шегінде реттелетін салалардағы нормативтік құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реттелетiн салаларда салааралық үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының Үкіметі бекітетін мемлекеттік органдардың бірінші басшылары мен олардың цифрлық орынбасарларының цифрландыру саласындағы қызметінің түйінді көрсеткіштерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының Үкіметі бекітетін әдістемеге сәйкес мемлекеттік органдардың бірінші басшылары мен олардың цифрлық орынбасарларының цифрландыру саласындағы қызметтің түйінді көрсеткіштеріне қол жеткізуін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының Үкіметіне мемлекеттік органдар басшыларының цифрландыру мәселелеріне жетекшілік ететін орынбасарларына тәртіптік жауаптылық не көтермелеу шараларын қолдану туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру саласындағы қызметінің түйінді көрсеткіштерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру саласындағы қызметінің түйінді көрсеткіштеріне қол жеткізуін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының басшыларына облыстар, республикалық маңызы бар қалалар және астана әкімдіктерінің цифрландыру мәселелеріне жетекшілік ететін құрылымдық бөлімшелерінің басшыларына тәртіптік жауаптылық не көтермелеу шараларын қолдану туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес соттарға талап-арыздар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) құзыреті шегінде жеке кәсіпкерлік мүдделерін қозғайтын нормативтік құқықтық актілердің жобаларына, реттеушілік саясаттың консультативтік құжаттарына, Қазақстан Республикасының халықаралық шарттарының жобаларына, сондай-ақ Қазақстан Республикасы қатысушысы болуға ниеттенетін халықаралық шарттарға сараптама жүргізуге қатысуға үміткер жеке кәсіпкерлік субъектілерінің бірлестіктерін аккредиттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) цифрландыру саласындағы сараптама кеңесінің құрамын және оның қызметі туралы ережені бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес жеке кәсіпкерлік мәселелері жөніндегі сараптама кеңесін құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттелетін салаларда шет елдермен ынтымақтастық жөніндегі бірлескен үкіметаралық комиссиялардың (комитеттердің, кеңестердің) және олардың кіші комиссияларының (кіші комитеттердің, жұмыс топтарының) қазақстандық бөлігін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) реттелетін салаларда кадрлар қажеттігін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Қазақстан Республикасы Үкіметінің шешімі бойынша мемлекеттік акциялар пакетіне (жарғылық капиталдағы қатысу үлестеріне) иелік ету және пайдалану құқығын, сондай-ақ республикалық мемлекеттік кәсіпорындар мен мемлекеттік мекемелерге, сондай-ақ сенімгерлік басқарудағы ұйымдарға қатысты мемлекеттік басқарудың тиісті саласына (аясына) басшылық ету жөніндегі уәкілетті органның функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Министрлікте мемлекеттік құпиялардың және таратылуы шектелген қызметтік ақпараттың қорғалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысу және шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z769" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) құқық бұзушылықтың алдын алуға, оны анықтауға және тіркеп-белгілеуге бағытталған цифрлық технологияларды дамытуға ықпал ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z770" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2) құқық бұзушылықтың профилактикасы мақсатында халықтың цифрлық сауаттылығын арттыру жөніндегі шараларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z771" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-3) мемлекеттік органдардың қолда бар цифрлық жүйелерін интеграциялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z772" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-4) қауіпсіздікті қамтамасыз етудің цифрлық инфрақұрылымын дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-5) тұрмыстық зорлық-зомбылықтан жәбір көрген азаматтарға әртүрлі коммуникация арналары арқылы консультация беру, психологиялық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар жүргізуді қоса алғанда, ғарыш қызметі саласындағы жобалар мен бағдарламалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ғарышкерлікке үміткерлерді іріктеу және ғарышкерлікке үміткер, ғарышкер мәртебесін беру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) қызметтiк мiндеттерiн атқару кезінде алған жарақатының, мертігуінің, ауруының салдарынан болған мүгедектік белгіленген кезде, сондай-ақ қызметтік міндеттерін атқаруға байланысты қаза тапқан (қайтыс болған) жағдайда ғарышкерлікке үміткерге, ғарышкерге бiржолғы өтемақы төлеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) ғарышкерлікке үміткерді, ғарышкерді жыл сайынғы профилактикалық тексерулермен, медициналық және санаторий-курорттық емделумен қамтамасыз ету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) ғарыш объектiлерiн және оларға құқықтарды мемлекеттiк тiркеу тәртiбiн бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Қазақстан Республикасының ғарышкерлер жасағы туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) жеке және (немесе) заңды тұлғаларға ғарыш аппараттары транспондерлерін ұсыну тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп Жердi қашықтан зондтаудың ғарыш жүйесі ұлттық операторының ғарыш түсірілімдерін жоспарлау, Жерді ғарыштан қашықтан зондтау деректерін алу, өңдеу және тарату тәртiбiн айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп дәлдiгi жоғары спутниктiк навигация жүйесi ұлттық операторының спутниктiк навигациялық қызметтердi ұйымдастыру және ұсыну тәртiбiн айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) ғарыш жүйелерінің ұлттық операторларын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) ғарыш инфрақұрылымы объектілерін жасау, пайдалану және дамыту шығындарын есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Қазақстан Республикасының аумағында, сондай-ақ ғарыш кеңістігінде ғарыш жүйелерін, Қазақстан Республикасының аумағында ғарыш зымыран кешендерін құру және пайдалану (қолдану) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) мүдделі мемлекеттік органдармен келісу бойынша Қазақстан Республикасында жерүсті ғарыш инфрақұрылымы объектілерінің күзет аймақтарын белгілеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) пайдаланудан шығарылған ғарыш объектілері мен техникалық құралдарды кәдеге жарату тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) ғарыш қызметі саласындағы аяқталған жобалар бойынша нәтижелерді қабылдау тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) ғарыш қызметi саласындағы халықаралық ынтымақтастықты жүзеге асыру және халықаралық ұйымдар мен шет мемлекеттерде Қазақстан Республикасының мүддесiн бiлдiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) ғарыш қызметi саласындағы мемлекеттік реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) халықаралық стандарттарға және Қазақстан Республикасының заңнамасына сәйкес ғарыш кеңістігіне ұшырылатын Қазақстан Республикасының ғарыш объектілерін таңбалау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) ғарыш қызметі саласындағы жобаларға салалық сараптаманы жүзеге асыру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ғарыш қызметі саласындағы және "Байқоңыр" кешені бойынша халықаралық шарттардан туындайтын Қазақстан Республикасының міндеттемелерін орындауды және құқықтарын жүзеге асыруды қамтамасыз ету, сондай-ақ халықаралық шарттардың басқа да қатысушыларының өз міндеттемелерін орындауын қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Ресей Федерациясы "Байқоңыр" ғарыш айлағынан жүзеге асыратын ғарыш аппараттарын ұшыру және (немесе) зымырандарды сынақтық ұшыру жоспарлары бойынша қорытындыларды әзірлеу, келісу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасы үшін жасалатын ғарыш техникасын өндіруге арналған мемлекеттік тапсырмалардың тізбесін Қазақстан Республикасының Үкіметіне бекітуге енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) ғарыш объектілері тіркелімінің нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z787" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48-1) ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған нысандарды мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ұлттық тіркелімдер тізбесін, олардың құрылымын, эталондық цифрлық деректердің құрамын, сондай-ақ оларды жүргізуге және жаңартып отыруға қойылатын талаптарды мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) ведомстволық статистикалық байқауларды жүргізу үшін статистикалық нысандарды және оларды толтыру жөніндегі нұсқаулықтарды мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) киберқауіпсіздікті қамтамасыз ету жөніндегі құқықтық, әкімшілік және өзге де шараларды әзірлеу, олардың іске асырылуы мен сақталуын бақылауды жүзеге асыру, сондай-ақ киберқауіпсіздікті қамтамасыз ету бойынша қызметті ведомствоаралық үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) "цифрлық үкіметтің" цифрлық объектілері мен аса маңызды цифрлық объектілердің киберқауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "цифрлық үкіметтің" цифрлық объектілерінің және аса маңызды цифрлық объектілердің киберқауіпсіздігін қамтамасыз ету мониторингін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың орындалуына мониторинг жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар, төтенше жағдай немесе соғыс жағдайы енгізілген кезде цифрлық объектілерді басқару жөніндегі қызметті үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) мемлекеттік органдар үшін жүйелі лицензиялық бағдарламалық қамтылымды сатып алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) Қазақстан Республикасының әкiмшiлiк құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкiмшiлiк құқық бұзушылықтар туралы хаттамалар толтыру, iстерді қарау және әкімшілік жаза қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) домендік атаулардың әкімшісін және тіркеуішін айқындау, Интернеттің қазақстандық сегментiнiң кеңістігінде домендiк атауларды тiркеу, пайдалану және бөлу қағидаларын бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасының жұмыс істеу қағидаларын, цифрлық аса маңызды объектілерінің цифрлық ресурстарын резервтік көшірудің кезеңділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 436</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) қорғау бейіндерін және қорғау бейіндерін әзірлеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) аса маңызды цифрлық объектілернің меншік иелерінің және (немесе) иеленушілерінің цифрлық ресурстардың резервтік көшірмелерін цифрлық ресурстарды сақтаудың бірыңғай ұлттық резервтік платформасына беру тәртібін және мерзімдерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) ақпараттық қауіпсіздікті басқару жүйелерінің бар-жоғы туралы, сондай-ақ ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптардың сақталуы туралы мәліметтерді банктердің Қазақстан Республикасының Ақпараттық қауіпсіздікті ұлттық үйлестіру орталығына ұсыну қағидалары мен мерзімдерін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) өз құзыреті шегінде ұлттық қауiпсiздiктi қамтамасыз ету жөнiндегi іс-шараларды жоспарлау және өткiзу бойынша ведомстволық бағынысты ұйымдардың қызметiне басшылық жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) Қазақстан Республикасының Үкiметiне киберқауiпсiздiктi қамтамасыз ету мәселелерiн құқықтық реттеу жөнiндегі ұсыныстарды, оның ішінде тиiстi шешiмдердiң жобаларын енгiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) киберқауіпсіздікті қамтамасыз ету мәселелері бойынша нормативтік құқықтық актілер талаптарының орындалмағаны үшін мемлекеттік органдар мен ұйымдар басшыларының жауапкершілігі туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z788" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66-1) цифрлық оқиғаларды журналға енгізуді жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша жыл сайынғы негізде кәсіптік біліктілікті тану саласындағы уәкілетті органға кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша жыл сайынғы негізде кәсіптік стандарттарды әзірлеу және (немесе) жаңарту жөнінде ұсыныстар әзірлеу және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) монополияға қарсы органмен келісу бойынша мемлекеттік монополия субъектісі өндіретін және (немесе) өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) кәсіптік біліктілік жөніндегі салалық кеңеспен келісу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға Кәсіптік біліктілік жөніндегі ұлттық кеңестің отырысында қарау үшін кәсіптік біліктілікті тану шарттары бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен салалық біліктілік шеңберлерін әзірлеу және (немесе) жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен Қазақстан Республикасының Ұлттық кәсіптер сыныптауышының, салалық біліктілік шеңберлерінің негізінде кәсіптік стандарттарды әзірлеу және (немесе) жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының қорытындысын ескере отырып, кәсіптік біліктілік жөніндегі салалық кеңеспен және кәсіптік біліктілікті тану саласындағы уәкілетті органмен келісу бойынша кәсіптік стандарттарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша жыл сайынғы негізде ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) байланыс желілерін салу, пайдалану және дамыту мәселелері жөнінде шешімдер қабылдау кезінде жеке және заңды тұлғалардың ұлттық қауіпсіздікті сақтау талаптарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) Қазақстан Республикасының радио қызметтері арасында барлық мақсаттағы радиоэлектрондық құралдарға арналған 3 кГц-тен 400 ГГц-ке дейінгі жиіліктер ауқымында жиіліктер белдеуін бөлу кестесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) күзетілетiн аймақтарды белгiлеу тәртiбі мен олардағы жұмыс режимiн қоса алғанда, Қазақстан Республикасындағы телекоммуникация желiлерiн күзету қағидаларын бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) жиiлiктер белдеулерiн, радиожиiлiктердi (радиожиiлiк арналарын) иелiкке беру, радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды пайдалану, сондай-ақ азаматтық мақсаттағы радиоэлектрондық құралдардың электромагниттiк үйлесiмдiлiгiн есептеудi жүргiзу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) радиожиілік спектрін пайдалануға арналған рұқсатты ресімдеу және беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) радиожиілік спектрінің конверсиясын жүргізу қағидалары мен радиожиілік спектрінің конверсиясын жүргізуге жұмсалатын шығындардың техникалық-экономикалық негіздемесінің әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) трафиктi өткiзу және өзара есеп айырысу тәртiбiн қоса алғанда, телекоммуникация желiлерiнің қосылу және өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) байланыс саласындағы техникалық регламенттерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) бірлесіп пайдалану тіреуіштеріне телекоммуникация құралдарын орналастыру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен, Қазақстан Республикасының Қорғаныс министрлігімен және Қазақстан Республикасының Ішкі істер министрлігімен келісу бойынша заңсыз пайдаланылатын радиоэлектрондық құралдардың, оның ішінде байланыс сигналдарын күшейткіштердің, жоғары жиілікті құрылғылардың, радиосигналды бұғаттауға арналған арнаулы техникалық жабдықтың жұмысын анықтау және оның жолын кесу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) Қазақстан Республикасының аумағында байланыс инфрақұрылымының қолжетімділігін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) нөмірлеу ресурсын бөлу және нөмірлерді беру, сондай-ақ оларды алып қою тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) "бір терезе" қағидаты бойынша өнеркәсіпті мемлекеттік ынталандыру шараларын ұсынуды ұйымдастыру кезінде мемлекеттік органдардың архитектурасын әзірлеуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) мемлекеттік цифрлық объектілерінің интеграциясы мәселелері бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) телекоммуникация желілері мен құралдарының техникалық үйлесімділігін қамтамасыз ететін нормаларды, байланыс қызметтерінің сапа көрсеткіштерін, тарифтеу бірліктері мөлшерлерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) Қазақстан Республикасының байланыс әкімшілігі ретінде өз құзыреті шегінде халықаралық байланыс одақтары мен ұйымдарында Қазақстан Республикасының мүдделерін білдіру және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) телекоммуникация желілері мен құралдары бүлінген кезде келтірілген шығындарды анықтау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) пошта байланысының қызметтерін көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) Халықаралық электр байланысы одағының радиобайланыс регламентіне сәйкес радиожиілік спектрін перспективалы пайдалану жоспарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) радиожиілік спектрін қайта бөліп беру (пайдалануды қайта орналастыру) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап көрсетілетін қызметтеріне бағалардың шекті деңгейін реттеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) Қазақстан Республикасының Үкіметі атынан және Қазақстан Республикасының Үкiметi айқындаған өкiлеттiктер шегiнде әрекет ету, басқа мемлекеттермен, халықаралық одақтармен және халықаралық ұйымдармен өзара іс-қимыл кезiнде Қазақстан Республикасының пошта байланысы саласындағы мүдделерiн бiлдiру және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) Ұлттық пошта операторын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) пошта төлемінің мемлекеттік белгілерін және филателиялық өнімді шығару, өткізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101) Қазақстан Республикасында пошта индекстерін беру жөніндегі қағидаларды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) өз құзыреті шегінде Қазақстан Республикасында пошта қызметін жетілдіруге және дамытуға бағытталған пошта саласындағы нормативтік құқықтық актілерді бекіту және олардың іске асырылуын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) ұлттық қауіпсіздік органдарымен келісу бойынша жедел-іздестіру, қарсы барлау іс-шараларын жүргізу мақсатында пошта байланысы желілері мен құралдарына қойылатын талаптарды, сондай-ақ Қазақстан Республикасының пошта желілерінде жедел-іздестіру, қарсы барлау іс-шараларын жүргізудің аппараттық-бағдарламалық және техникалық құралдарын енгізу және пайдалану кезіндегі өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) Қазақстан Республикасының Ұлттық қауіпсіздік комитеті айқындаған байланыс желілері мен құралдарына қойылатын талаптарды және жедел-іздестіру, қарсы барлау іс-шараларын техникалық тұрғыдан жүргізу үшін байланыс операторларының және (немесе) байланыс желілері иелерінің өздерінің телекоммуникациялық жабдығының функцияларын өз қаражаты немесе тартылған қаражат есебінен қамтамасыз ету тәртібін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) операторды тағайындау және тағайындалған оператордың өкілеттіктерін кері қайтарып алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) операторды тағайындау және тағайындалған оператордың өкілеттіктерін кері қайтарып алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) пошта байланысының әмбебап көрсетілетін қызметтерінің сапа көрсеткіштерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) Ұлттық пошта операторы ауылдық елді мекендерде көрсететін мемлекеттік қызметтер бойынша шығындарды өтеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) пошта операторларының қызметтер көрсетуіне қажетті және жеткілікті, пошта операторының көрсетілетін қызметтерін пайдаланушылардың дербес деректерінің бірыңғай тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) пошта төлемінің мемлекеттік белгілеріне қойылатын талаптарды Дүниежүзілік пошта одағының актілеріне сәйкес айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) куәландырушы орталықтарды аккредиттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) байланыс қызметтері сапасының техникалық өлшемдерін өлшеу әдістемелерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) байланыс саласындағы ұлттық ресурстарды басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 263</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">114) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) ұялы байланыс желілерінде абоненттік нөмірді көшіру қағидаларын және ұялы байланыс желілерінде абоненттік нөмірді көшіру қызметтерін енгізу күнін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) Қазақстан Республикасының аумағында қызметті жүзеге асыратын байланыс операторларының және (немесе) байланыс желілері иелерінің абоненттер және (немесе) байланыс қызметтерін пайдаланушылары туралы қызметтік ақпаратты жинауды және сақтауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) кабельдік арнаны пайдалануға беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) ұялы байланыстың абоненттік құрылғыларын тіркеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) кеден ісі саласындағы уәкілетті органмен келісу бойынша GSM-шлюздерді (сим-бокстарды) әкелу, тіркеу, өткізу және қолдану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) GSM-шлюздердің (сим-бокстардың) артық мөлшері туындаған жағдайда байланыс операторларының оларды қайта тіркеу немесе байланыс саласында көрсетілетін қызметтерді ұсынуға арналған лицензиясы бар басқа байланыс операторларына өткізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) қалааралық және (немесе) халықаралық байланыс операторы телекоммуникацияларының желілеріне қойылатын талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) әлеуметтік тұрғыдан қорғалатын азаматтарға телекоммуникация қызметтерін көрсеткені үшін абоненттік төлемақы тарифтерінің көтерілуіне өтемақы төлеудің қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) ұсыныстар әзірлеуді ұйымдастыру және Қазақстан Республикасының байланысын дамыту мен жетілдірудің, оның сапасын, қолжетімділігін және жұмыс істеуінің орнықтылығын арттырудың негізгі бағыттары мен басымдықтарын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) субсидиялау мөлшерін есептеуді және Министрліктің байланыс операторларына әмбебап қызметтер көрсету жөніндегі міндеттерді жүктеуі тәртібін қоса алғанда, әмбебап қызмет көрсету операторларын айқындау жөніндегі конкурсты өткізу қағидаларын, байланыс операторларына қойылатын байланыстың әмбебап қызметтерін көрсету жөніндегі талаптарды және байланыстың әмбебап көрсетілетін қызметтерінің тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) байланыс операторларының мемлекеттік органдардың бірыңғай көліктік ортасына кірмейтін және мемлекеттік органдарға байланыс қызметтерін көрсету кезінде радиоэлектрондық құралдарды пайдаланып, ақпарат беруді жүзеге асыратын байланыс желілері мен арналарында ақпаратты қорғау құралдарын қолдануды өтеусіз негізде қамтамасыз ету тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) байланыс саласындағы ұлттық қауіпсіздікті қамтамасыз етуге бағытталған талаптарды белгілейтін нормативтік құқықтық актілерді ұлттық қауіпсіздік органдарымен келісу, сондай-ақ ұлттық қауіпсіздік органдарымен бірлесіп байланыс операторларының байланыс саласындағы ұлттық қауіпсіздікті қамтамасыз ету мәселелері жөніндегі қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) тарифтерді қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) реттеліп көрсетілетін қызметтерді берудің үлгілік шарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) реттеліп көрсетілетін қызметтердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) пошта төлемiнiң мемлекеттiк белгiлерiнiң түрлерi мен шығарылу көлемiн бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) байланыс саласындағы қатынастарды реттеу мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133) радиоэлектрондық құралдарды, жоғары жиiлiктi құрылғыларды пайдалану, сондай-ақ оларды Қазақстан Республикасының аумағына әкелу қағидаларын және байланыс қызметтерiн көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) байланыс саласындағы ұлттық ресурстарды тарату және пайдалану, сондай-ақ өз құзыреті шегінде байланыс саласындағы техникалық реттеу, өлшем бірлігін қамтамасыз ету және стандарттау саласында қатысу және оның іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) бірыңғай кезекшілік-диспетчерлік "112" қызметіне қоңырау шалушы абоненттің орналасқан жерін анықтау және әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар қатері төнген немесе туындаған және қатері жойылған, төтенше жағдай енгізілген кезде қорғаныс, қауіпсіздік және құқық тәртібі мүддесінде халықтың ұялы байланыс телефондарына қысқа мәтіндік хабарламалар жіберу жөнінде байланыс операторларының желілерін пайдалану тәртібін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) ұялы байланыстың абоненттік құрылғылары арқылы табиғи және техногендік сипаттағы төтенше жағдайлар туралы халықты орталықтандырылған шұғыл хабардар етуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) байланыс қызметтері нарығының жұмыс істеуі үшін өз құзыреті шегінде жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша деректер беру желілерінің статикалық мекенжайларының тізілімін қалыптастыру және жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) цифрлық технологияларды енгізу мақсатында ауыл шаруашылығындағы және өнеркәсіп объектілеріндегі байланыстың көрсетілетін қызметтерін субсидиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) ұлттық қауіпсіздік органдарымен келісу бойынша геостационарлық емес спутниктерді қолдана отырып, байланыс желілерін пайдалану тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">141) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) телекоммуникациялар және пошта байланысы саласындағы нарық субъектілерінің тауарларына (жұмыстарына, көрсетілетін қызметтеріне) және инфрақұрылымына кемсітусіз қол жеткізуді қамтамасыз ету мақсатында тауар нарықтарына талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) өз құзыреті шегінде табиғи монополиялар саласындағы және реттелетін нарықтардағы телекоммуникациялар мен пошта байланысының әмбебап көрсетілетін қызметтері аясындағы реттеу мен бақылау саласындағы нормативтік құқықтық актілерді, оның ішінде табиғи монополиялар субъектілерінің кірістерді, шығындарды және қолданысқа енгізілген активтерді бөлек есепке алуды жүргізуі қағидаларын, қолданысқа енгізілген активтердің реттелетін базасына келетін пайда мөлшерлемесін есептеу жөніндегі нұсқаулықтарды әзірлеу және қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) пошта төлемінің мемлекеттік белгілерін қоспағанда, пошта операторының пошта төлемі белгілерін келісу, пошта операторының пошта төлемі белгілерін пайдалану тәртібін және оларға қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) пошта төлемi белгiлерiнiң мемлекеттiк коллекциясын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) пошта төлемiнiң мемлекеттiк белгілерiн айналымға енгізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) Қазақстан Республикасының аумағында пошта саласындағы қызметті реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) пошта жөнелтiлімдерiн iшкi су көлігімен тасымалдау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) пошта жөнелтілімдерін (пошта карточкасынан басқа) растаушы құжаттарды ұсыну арқылы беру кезінде жөнелтушінің олардың құнын жариялау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) филателиялық өнім ретінде пайдалану мақсатында пошта төлемінің мемлекеттік белгісін пошта айналымынан алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдай қатері төнген немесе туындаған, сондай-ақ төтенше жағдай енгізілген кезде Қазақстан Республикасының Үкіметі айқындайтын тізбе бойынша үкiметтiк байланысты, шұғыл қызметтердің байланыс желілері мен құралдарын қоспағанда, байланыс желiлерi мен құралдарын басымдықпен пайдалануға, сондай-ақ олардың қызметiн тоқтата тұруға құқығы бар мемлекеттік органдармен өзара іс-қимыл жасай отырып, байланыс желілерін басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) Қазақстан Республикасының аумағында қызметін жүзеге асыратын байланыс операторларының және (немесе) байланыс желілерін иеленушілердің дүлей зілзалалардан (жер сiлкiнiсi, сел, көшкiн, су тасқыны және басқалар), дағдарысты экологиялық жағдайлардан, табиғи өрттерден, эпидемиялардан болған әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың туындау қатері төнген және туындаған кезде біріктірілген деректерді беру қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне алып келетін лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) куәландырушы орталықтың электрондық цифрлық қолтаңба куәліктерін беру, сақтау, кері қайтарып алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) Қазақстан Республикасының сенім білдірілген үшінші тарапының электрондық цифрлық қолтаңбаның төлнұсқалығын растау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) Қазақстан Республикасының негізгі куәландырушы орталығының, Қазақстан Республикасы мемлекеттік органдарының куәландырушы орталығының, Қазақстан Республикасы ұлттық куәландырушы орталығының және Қазақстан Республикасы сенім білдірілген үшінші тарапының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) куәландырушы орталықтың электрондық цифрлық қолтаңбаның ашық кілті куәліктерін беру, сақтау, кері қайтарып алу, электрондық цифрлық қолтаңбаның ашық кілтінің тиесілілігі мен жарамдылығын растау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">158) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) шет мемлекеттердің куәландырушы орталықтарының, сенім білдірілген үшінші тараптарының Қазақстан Республикасының сенім білдірілген үшінші тарапымен өзара іс-қимылын тіркеу және тоқтату қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) электрондық цифрлық қолтаңбаны қалыптастыру және оның төлнұсқалығын тексеру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">161) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) куәландырушы орталықтарды аккредиттеу туралы куәлікті беру және кері қайтарып алу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) мемлекеттік органдардың цифрлық объектілерін құруға, дамытуға және қолдап отыруға арналған шығындарды есептеу әдістемесі мен олардың нормативтерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) цифрлық обектілер сапасының аудитін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) мемлекеттік қызметтер көрсету мониторингі цифлық жүйесінің цифрлық жүйелермен ақпараттық өзара іс-қимылы қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">166) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) "цифрлық үкімет" цифрлық объектісінің қолданыста болу циклінің кезеңдерін іске асыру қағидаларын мемлекеттік жоспарлау жөніндегі уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">168) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169) "цифрлық үкімет" операторының мемлекеттік органдарға, квазимемлекеттік сектор субъектілеріне көрсететін цифрлық қызметтер тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z251" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170) "цифрлық үкіметтің" цифрлық инфрақұрылымы объектілерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z252" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171) "цифрлық үкіметтің" цифрлық инфрақұрылымы объектілерінің тізбесін қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z253" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) цифрлық объектілердің сыныптауышын қалыптастыру және жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z254" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "цифрлық үкіметтің" цифрлық объектілерін интеграциялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z255" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) "цифрлық үкіметтің" жұмыс істеу қағидалары мен сыртқы шлюзіне қойылатын техникалық талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">175) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176) ұлттық анықтамалық ақпараттың элементтерін мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z258" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) Қазақстан Республикасының ұлттық шлюзі арқылы халықаралық (мемлекетаралық) ақпараттық өзара іс-қимыл жүзеге асырылатын цифрлық объектілердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z259" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) кәсіпкерлік жөніндегі орталық уәкілетті органмен бірлесіп Қазақстан Республикасының Ұлттық кәсіпкерлер палатасымен келісу бойынша мемлекеттік органдар мен ұйымдардың бизнес-әріптестердің тізілімімен интеграциялануға жататын цифрлық объектілерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z260" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179) мемлекеттің цифрлық архитектурасын қалыптастыру, дамыту және мониторингтеу қағидалары бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z261" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180) бюджеттік саясат саласындағы орталық уәкілетті органмен және бюджеттік жоспарлау саласындағы орталық уәкілетті органмен келісу бойынша цифрлық объектілерді құру және дамытуды көздейтін мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">181) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) "Астана Хаб" дербес кластерлік қоры қызметінің қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) "Астана Хаб" дербес кластерлік қорының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">184) алып тасталды - ҚР Үкіметінің 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z266" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) халықтың көші-қоны мәселелері жөніндегі уәкілетті органмен және Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша халықтың көші-қоны мәселелері жөніндегі уәкілетті органға және Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне ұсынылатын "Астана Хаб" дербес кластерлік қоры тартқан шетелдіктер мен азаматтығы жоқ адамдар туралы мәліметтерді ұсыну қағидаларын, олардың құрамы мен мерзімділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z765" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-1) ғылыми ұйымдар, тәуекелмен инвестицияланатын акционерлік инвестициялық қорлар, білім беру ұйымдары, технологиялық парктер, салалық конструкторлық бюролар, технологияларды коммерцияландыру орталықтары, ұлттық даму институттары, ұлттық басқарушы холдингтер, ұлттық холдингтер, ұлттық компаниялар мәртебесі бар заңды тұлғаларды, сондай-ақ инновациялық қызметті жүзеге асыратын заңды тұлғаларды инновациялық кластер қатысушыларының тізбесіне енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z766" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185-2) ұлттық инновациялық жүйенің даму мониторингін қамтамасыз ету қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z267" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) Бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z268" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z789" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187-1) киберқауіпсіздікті қамтамасыз ету саласындағы ұлттық даму институтының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z797" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187-2) цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы талаптарды сақтау бөлігінде бұзушылықтарды жою туралы нұсқама немесе акт белгіленген мерзімде орындалмаған жағдайда, субъектіні нұсқамада немесе актіде көрсетілген әрекеттерді жасауға мәжбүрлеу туралы сотқа талап қою беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z798" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187-3) "цифрлық үкіметтің" веб-порталында дербес деректер субъектілерін жеке кабинеті арқылы хабардар ету мақсатында қауіпсіздігі бұзылған дербес деректерді өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z799" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187-4) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша "цифрлық үкімет" платформасының киберқауіпсіздігін қамтамасыз ету регламентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша мемлекеттік органдардың цифрлық объектілерінің киберқауіпсіздік оқиғаларына мониторинг жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) мемлекеттік-жекешелік әріптестік жобасының конкурстық құжаттамасына, жекеше әріптесті айқындау жөніндегі тікелей келіссөздер кезінде мемлекеттік-жекешелік әріптестік жобасына бизнес-жоспарға салалық қорытынды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190) үлгілік конкурстық құжаттамаларды және мемлекеттік-жекешелік әріптестіктің үлгілік шарттарын қоса алғанда, салаларды (аяны) дамыту тұжырымдамалары, ұлттық жобалар шеңберінде жекеше әріптесті айқындау және мемлекеттік-жекешелік әріптестік шартын жасасу тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) мемлекеттік-жекешелік әріптестік жобаларын іске асыру жөніндегі ұсыныстарды қалыптастыру үшін әлеуметтік-экономикалық міндеттердің тізбесін қалыптастыру және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс арқылы жүгіну тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, өздері жүзеге асыратын міндеттерді орындауы үшін қажетті және жеткілікті дербес деректердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">194) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларын сәулет, қала құрылысы және құрылыс iстері жөніндегi уәкiлеттi органмен бірлесіп бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) есептілікті ұсыну тәртібі мен мерзімдерін және нысандарын, сондай-ақ цифрлық жүйелерді құру немесе дамытуға байланысты гранттарды пайдалану барысы мен нәтижелері туралы ұсынылатын ақпаратқа қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) "цифрлық үкіметтің" цифрлық объектілерін құруға және дамытуға арналған техникалық тапсырмаларды жасау және қарау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) цифрлық ортада қызметті ұйымдастыруға қатысты нарықтық тәсілдер негізінде инвестицияларды тарту және заманауи цифрлық технологияларды ендіру үшін қолайлы жағдай жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) цифрлық технологиялар саласын дамыту үшін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) Қазақстан Республикасының цифрландыру саласындағы заңнамасын жетiлдiру бойынша ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) Қазақстан Республикасының Ұлттық қауіпсіздік органдарының міндеттерін іске асыруға арналған цифрлық объектілерді қоспағанда, Қазақстан Республикасының цифрлық заңнамасына сәйкес техникалық тапсырма әзірленетін, "цифрлық үкіметтің" технологиялық жағынан күрделі цифрлық объектілерін құруды және дамытуды көздейтін бюджеттік инвестициялық жоба бойынша цифрландыру саласындағы қорытындыны беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) Қазақстан Республикасының Ұлттық қауіпсіздік органдарын қоспағанда, бюджеттік бағдарламалар әкімшілері ұсынған цифрландыру саласындағы тауарларды, жұмыстарды және көрсетілетін қызметтерді мемлекеттік сатып алуға арналған шығыстардың есеп-қисаптарын қарау және қорытынды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) "цифрлық үкіметтің" технологиялық жағынан күрделі цифрлық объектілері құруға және дамытуға арналған техникалық тапсырманы келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) "цифрлық үкіметтің" цифрлық объектілерін өнеркәсіптік пайдалануға енгізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) өтініш берушінің байланыс саласында қызметтер көрсету жөніндегі жұмысты жүзеге асыруға сәйкестігін растайтын біліктілік талаптарын және құжаттар тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) ұялы байланыс абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "цифрлық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) көрсетілетін қызметті алушыны аутентификациялау тәсілін айқындау үшін мемлекеттік көрсетілетін қызметтерді электрондық нысанда сыныптау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) ұялы байланыс абоненттік құрылғысы арқылы алынған электрондық нысандағы мемлекеттік және өзге де көрсетілетін қызметтер көрсету нәтижелерінің міндетті деректемелерін, сондай-ақ олардың анықтығын тексеру тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметі қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті органмен және монополияға қарсы органмен келісу бойынша жылжымайтын мүлікке құқықтарды, оның ішінде жеделдетілген тәртіппен мемлекеттік тіркеу және ғимараттарды, құрылысжайларды және (немесе) олардың құрамдастарын мемлекеттік техникалық зерттеп-қарау жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) монополияға қарсы органмен және жылжымалы мүлiк кепiлiн тiркеу органдарымен (тiркеушi органдар) келісу бойынша міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу, жылжымалы мүлік кепілінің тізілімінен үзінді көшірме беру түрінде ақпараттық қызмет көрсету, өтініш берушінің кінәсінен жіберілген тіркеу құжаттарындағы қателерді түзету жөніндегі қызметті жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) жер ресурстарын басқару жөніндегі орталық уәкілетті органмен және монополияға қарсы органмен келісу бойынша Қазақстан Республикасы Жер кодексінің 153-бабы 1-тармағының 2) тармақшасында көзделген іздестіру жұмыстарын қоспағанда, Қазақстан Республикасының мемлекеттік жер кадастрын жүргізу жөніндегі қызметін жүзеге асыру кезінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) денсаулық сақтау саласындағы уәкілетті органмен және монополияға қарсы органмен келісу бойынша міндетті әлеуметтік медициналық сақтандыру саласында "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) монополияға қарсы органмен және халықты әлеуметтік қорғау саласында басшылықты, Мемлекеттік әлеуметтік сақтандыру қорының қызметiн реттеуді, бақылау функцияларын жүзеге асыратын мемлекеттік органмен келісу бойынша міндетті әлеуметтік сақтандыру саласындағы "Азаматтарға арналған үкімет" мемлекеттік корпорациясы көрсететін қызметтердің бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) халықты әлеуметтік қорғау саласындағы басшылықты, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде салааралық үйлестіруді жүзеге асыратын мемлекеттік органмен және монополияға қарсы органмен келісу бойынша зейнетақымен қамсыздандыру саласында "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) монополияға қарсы органмен және бюджетке төленетін салықтар мен төлемдердің түсуін қамтамасыз ету саласында басшылықты жүзеге асыратын мемлекеттік органмен келісу бойынша бірыңғай жиынтық төлем шеңберінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін жұмыстардың және көрсетілетін қызметтердің бағаларын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217) әлеуметтік қамсыздандыру саласындағы уәкілетті орган айқындайтын бірыңғай төлемді, бірыңғай төлем бойынша өсімпұлды төлеу, аудару және оларды жеке табыс салығы мен әлеуметтік төлемдер (міндетті кәсіптік зейнетақы жарналарын қоспағанда), өсімпұл түрінде бөлу, сондай-ақ оларды қайтару тәртібін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) аймаққа бөлу коэффициентін есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы көрсететін қызметтерге баға белгілеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) Бірыңғай байланыс орталығы қызметінің және оның орталық мемлекеттік органдармен, облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен, сондай-ақ көрсетілетін қызметті берушілермен өзара іс-қимыл жасасу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z302" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) бірыңғай байланыс орталығын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z303" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) "111" байланыс орталығы қызметінің және оның орталық мемлекеттік органдармен, жергілікті атқарушы органдармен өзара іс-қимыл жасасу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z304" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223) автоматтандырылуға жататын және жатпайтын рұқсаттар тізбесін бекіту туралы рұқсаттар және хабарламалар саласындағы уәкілетті органмен бірлескен бұйрықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z305" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225) "әлеуметтік әмиян" цифрлық объектісі арқылы жүзеге асырылатын жеке тұлғаларды мемлекеттік қолдау шарасы туралы хабарлау (хабардар ету), осындай шараны есепке алу және (немесе) алу және жеке тұлғаны мемлекеттік қолдау шараларын өзге де цифрлық объектілері арқылы алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z307" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226) мемлекеттік қызметтер көрсетудің электрондық нысанын көздейтін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z308" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z309" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228) проактивті қызметтер көрсету тәртібін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z310" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) Қазақстан Республикасының Әділет министрлігімен және монополияға қарсы органмен келісу бойынша азаматтық хал актілерін мемлекеттік тіркеу қызметтерін көрсетуге ақы төлеу мөлшерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z311" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230) өз құзыреті шегінде петицияларды қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z312" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) қызмет көрсетушінің мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z790" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-1) "цифрлық үкімет" веб-порталының мазмұнына, жүргізілуіне және цифрлық деректермен және цифрлық жазбалармен ақпараттық толтырылуына қойылатын талаптарды бекіту";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z800" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-2) Қазақстан Республикасы азаматының цифрлық кеңістігіне қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z801" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-3) "цифрлық үкіметтің" веб-порталы және (немесе) "цифрлық үкіметтің" мобилді қосымшасы арқылы міндетті түрде қол жеткізді қамтамасыз ету үшін электрондық нысанда көрсетілетін өзге де қызметтердің сәйкес келу өлшемшарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233) өтініш берушіні біліктілік немесе рұқсат беру талаптарына сәйкестігі тұрғысынан тексеру және рұқсат беру не уәжді бас тарту рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінде өтініш берушіні тексерудің және рұқсат берудің автоматты режимінде жүзеге асырылатын рұқсаттар тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен және мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті органмен келісу бойынша мемлекеттік көрсетілетін қызметтер тізілімін бекіту және оған өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235) есептер мен көрсеткіштер (салалық деректер) тізілімін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) орталық және жергілікті мемлекеттік органдарда бизнес-процестердің реинжинирингін жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237) орталық және жергілікті мемлекеттік органдарда бизнес-процестердің реинжинирингі әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша азаматтардың дербес деректеріне қолжетімділігі бар, сондай-ақ мемлекеттік қызметтер көрсету процесіне қатысатын "Азаматтарға арналған үкімет" мемлекеттік корпорациясы қызметкерлерін тексеру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239) "цифрлық үкіметтің" архитектуралық порталында "цифрлық үкіметтің" цифрлық объектілері туралы мәліметтерді есепке алуды және "цифрлық үкіметтің" цифрлық объектілері техникалық құжаттамасының электрондық көшірмелерін, сондай-ақ мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің цифрлық объектілері техникалық құжаттамасының мәліметтері мен көшірмелерін орналастыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240) мемлекеттік көрсетілетін қызметтер тізілімін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">241) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242) геодезия, картография және кеңістіктік деректер саласында мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z324" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243) Қазақстан Республикасы ұлттық қауіпсіздігінің мүдделерін ескере отырып, геодезиялық, картографиялық және аэроғарыштық түсірілім жұмыстарының деректері мен материалдарын есепке алу, сақтау, көбейту және пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z325" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) бюджет қаражатының есебінен орындалатын аэротүсірілім, геодезиялық және картографиялық жұмыстардың құнын айқындау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z326" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) жергілікті координаттық есептеу жүйелерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z327" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформациялау мен өзгерту параметрлерін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z328" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) жергілікті координаттық есептеу жүйелерін белгілеу мен пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z329" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248) Ұлттық кеңістіктік деректер инфрақұрылымын пайдалану жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z330" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) Ұлттық кеңістіктік деректер инфрақұрылымының мемлекеттік органдардың цифрлық жүйелерімен өзара іс-қимыл жасау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z331" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелерінің арасындағы трансформациялау мен өзгерту параметрлерін айқындау және пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z332" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) тұрақты жұмыс істейтін референциялы станцияларды орнату қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z333" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) тұрақты жұмыс істейтін референциялы станцияларды мемлекеттік геодезиялық желілерге жатқызу және қолдану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z334" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) нивелирлеу жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z335" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерді жасау және дамыту жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z336" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) базалық кеңістіктік деректердің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z337" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256) жаһандық навигациялық спутниктік жүйелерді қолдана отырып, мемлекеттік геодезиялық желінің пассивті пункттерінің координаталарын спутниктік айқындауды жүргізу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z338" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) Қазақстан Республикасының мемлекеттік гравиметриялық желісі пункттерінде гравиметриялық жұмыстарды орындау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z339" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) кеңістіктік деректер тізілімін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z340" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) Қазақстан Республикасының кезекші анықтамалық картасын жүргізу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z341" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) Қазақстан Республикасының мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерінің пункттері мен белгілерін салу, зерттеп-қарау және қалпына келтіру жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z342" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) геодезиялық және картографиялық жұмыстарды жүргізуге арналған техникалық жобаларды жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z343" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) нивелирлеу пункттерінің биіктік каталогтарын жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z344" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) геодезиялық және картографиялық жұмыстар бойынша техникалық есептерді жасау жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z345" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) Қазақстан Республикасын мемлекеттік геодезиялық және картографиялық қамтамасыз етудің негізгі көрсеткіштерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z346" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) геодезиялық және картографиялық жұмыстардағы қауіпсіздік техникасы жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z347" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) қайта нивелирлеу материалдары бойынша жер бетінің қазіргі тік қозғалыстарының жылдамдығын есептеу жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z348" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) геодинамикалық полигондарда геодезиялық жұмыстар жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z349" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулықты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z350" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) бюджет қаражатының есебінен орындалатын геодезиялық, картографиялық және аэроғарыштық түсірілім жұмыстарының тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z351" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) Ұлттық кеңістіктік деректер қорының мәліметтерін қалыптастыру, жинау, сақтау, пайдалану және беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z352" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      271) геодезиялық пункттерді қорғау, бұзу немесе қайта салу (орнын ауыстыру) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z353" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша Қазақстан Республикасының Мемлекеттік шекарасын межелеу мен шегендеуді жүргізуді техникалық қамтамасыз ету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z354" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) бюджет қаражаты есебінен жасалатын картографиялық өнімді жаңартып отыру мерзімділігін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z355" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      274) бюджет қаражатының есебінен картографиялық өнімді жасау жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z356" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275) Ұлттық кеңістіктік деректер инфрақұрылымын құру және жаңартып отыру жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z791" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275-1) топографиялық-геодезиялық, картографиялық, аэрофототүсірілім жұмыстары материалдарының белгіленген мемлекеттік немесе жергілікті координаттық есептеу жүйелеріне сәйкестігі туралы қорытынды беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z792" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275-2) еңбек жөніндегі уәкілетті мемлекеттік органмен келісу бойынша геодезия, картография және кеңістіктік деректер саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z357" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      276) салалық көтермелеу жүйесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z358" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      277) білім беру саласындағы уәкілетті органмен бірлесіп бастауыш, негізгі орта және жалпы орта, арнаулы, техникалық және кәсіптік білімнің білім беру бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдары үшін компьютерлік және интерактивті жабдыққа қойылатын ең төмен талаптарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">278) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 436</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">279) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280) "Астана Хаб" дербеc кластерлік қорының Басқарушы комитетінің құрамын және ережесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">281) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15617 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="285"/>
+    <w:bookmarkStart w:name="z363" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       282) ақпараттық-коммуникациялық технологиялар саласындағы қызметтің басым түрлерінің тізбесін және өз өндірісінің өлшемшарттарын мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен, техникалық реттеу саласындағы уәкілетті органмен, инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z364" w:id="286"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z364" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       283) импорты қосылған құн салығынан босатылатын тауарлардың тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z365" w:id="287"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z365" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       284) ақпараттық-коммуникациялық технологиялар саласындағы басым қызмет түрлерін жүзеге асыру кезінде пайдалану мақсатында ғана әкелінген тауарлардың тізбесін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен, техникалық реттеу саласындағы уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z366" w:id="288"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z366" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       285) "Астана Хаб" дербес кластерлік қоры қатысушысының Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>741-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 3), 4) және 5) тармақшаларында көзделген ақпараттандыру саласында қызметтер көрсетуден түсетін кірістер бойынша корпоративтік табыс салығын 100 пайызға азайту жөніндегі шарттарға сәйкес келуін белгілеу тәртібін мемлекеттік жоспарлау жөніндегі орталық уәкілетті органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z367" w:id="289"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z367" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       286) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен және салықтар мен бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">287) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z369" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288) қазақстандық тауар өндірушілер тізіліміне енгізу үшін бағдарламалық қамтылымды қазақстандық өндірушіні растау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z370" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      289) қазақстандық тауар өндірушілер тізіліміндегі бағдарламалық қамтылымды қазақстандық өндірушілерге тоқсан сайынғы мониторинг жүргізу және оның нәтижелері туралы өнеркәсіпті мемлекеттік ынталандыру саласындағы уәкілетті органды хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z371" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290) жұмылдыру дайындығы саласындағы уәкілетті органға жұмылдыру дайындығын жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z372" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291) Қазақстан Республикасының жұмылдыру жоспарын және тауарларды өндірудің, жұмыстарды орындаудың және қызметтер көрсетудің тиісті кезеңге арналған жоспарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      287) тармақшаны алып тастау көзделген - ҚР Үкіметінің 28.05.2026 </w:t>
+        <w:t xml:space="preserve">      15-тармақты 291-1), 291-2) және 291-3) тармақшалармен көзделген - ҚР Үкіметінің 25.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 1143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 291-4), 291-5), 291-6), 291-7), 291-8), 291-9), 291-10) және 291-11) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z774" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-12) өз құзыреті шегінде тиiстi мемлекеттiк басқару саласында жұмылдыру дайындығы мен жұмылдыру үшiн жауап беру, сондай-ақ жұмылдыру органдарының қызметкерлерiне олардың өздерiне жүктелген мiндеттердi орындауы үшiн қажеттi жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z775" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-13) мемлекеттік басқарудың тиісті саласында жұмылдыру дайындығы мен жұмылдыру саласындағы нормативтік құқықтық актілерді әзірлеу және (немесе) бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z776" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291-14) әскери-экономикалық және командалық-штабтық оқулар өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z373" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      292) киберқауіпсіздікті қамтамасыз ету орталықтары, киберқауіпсіздіктің салалық орталықтары мен Киберқауіпсіздіктің ұлттық үйлестіру орталығы арасында киберқауіпсіздікті қамтамасыз ету үшін қажетті ақпарат алмасу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z374" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      293) ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілерінің жұмыс істеу қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z375" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      294) фискалдық деректер операторын тiзбеге (тізбеден) қосу (алып тастау) тәртібін, сондай-ақ фискалдық деректердің әлеуеттi операторына қойылатын бiлiктiлiк талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z376" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      295) мемлекеттік статистика саласындағы уәкілетті органмен бірлесіп цифрлық деректерді басқару жөніндегі талаптарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z377" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      296) жобалық басқаруды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z378" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      297) мемлекеттік органдарды жобалық басқарудың үлгілік регламентін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z379" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298) жобалардың басқарушы құжаттарын әзірлеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z380" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      299) жобаның жетілуін бағалау әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z381" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300) жобаның түйінді ұлттық индикаторға қол жеткізудегі үлесін және Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттарын орындау нәтижелерінің көрсеткіштерін айқындау әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z382" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      301) электрондық өнеркәсіп саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z383" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      302) ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстарды жүргізуді қоса алғанда, электрондық өнеркәсіп саласындағы жобалар мен бағдарламалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z384" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      303) электрондық өнеркәсіп саласындағы салалық сараптаманы жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z385" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      304) электрондық өнеркәсіп саласындағы жобалардың салалық сараптамасын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z386" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      305) электрондық өнеркәсіп саласында халықаралық ынтымақтастықты жүзеге асыру және халықаралық ұйымдар мен шет мемлекеттерде Қазақстан Республикасының мүдделерін білдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z387" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      306) сенім білдірілген цифрлық объектілердің тізілімін қалыптастыру және жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z388" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      307) мемлекеттік органдар мен жергілікті атқарушы органдардың біріздендірілген жұмыс орнына немесе терминалды жүйесіне қойылатын талаптарды, сондай-ақ цифрлық инфрақұрылым объектілерінің құрауыштарын біріздендіру жөніндегі талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z389" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      308) көмірсутектерді және уранды өндіру саласындағы уәкілетті органмен бірлесіп, көмірсутектерді және уран өндіру саласындағы цифрландыру жобаларын алдыңғы жылдың қорытындылары бойынша жер қойнауын пайдаланушының көмірсутектерді және уранды өндіру кезеңінде өндіру үшін шеккен шығындарының бір пайызы мөлшерінде қаржыландыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z390" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      309) ұлттық басқарушы холдингтермен, ұлттық холдингтермен, ұлттық компаниялармен және олармен үлестес заңды тұлғалармен технологиялық меморандумдар жасасу және сатып алынатын тауарлардың, жұмыстар мен көрсетілетін қызметтердің тізбесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z391" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      310) құзыреті шегінде өнеркәсіптік саясатты қалыптастыруға және іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z392" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      311) құзыреті шегінде Қазақстан Республикасының халықаралық мiндеттемелерiн ескере отырып, шикізаттық емес экспортты ілгерілету жөніндегі шаралар әзірлеу және оны ілгерілетуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z393" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      312) жетекшілік ететін салалардағы салалық технологиялық құзыреттер орталықтарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z394" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313) әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z395" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      314) өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z396" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      315) бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z397" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      316) құзыреті шегінде жұмыс істеп тұрған инвесторларды қайта инвестициялауды жүзеге асыруға ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z398" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      317) бірлескен өндірістерді құру үшін құзыретi шегiнде инвесторларды, оның ішінде шетелдік инвесторларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z399" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318) қосылған құнның жаһандық тізбектеріне кіру үшін құзыреті шегінде трансұлттық корпорацияларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z400" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      319) ұлттық инновациялық жүйенің "Бірыңғай терезе" цифрлық жүйесін басқаруды, жүргізуді, қолдап отыруды, оның жұмыс істеуін және пайдаланылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z401" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320) цифрлық құжаттар сервисінде электрондық құжаттарды көрсету және пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z793" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320-1) дербес деректерді қорғауды міндетті түрде қамтамасыз ете отырып, цифрлық құжаттар сервисі арқылы үшінші тұлғалардың цифрлық мәліметтерге қол жеткізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z402" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      321) "смарт-қалаларды" және "смарт-өңірлерді" салу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z403" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      322) меншік иелерінің келісімі болған кезде Түркістан қаласының аумағындағы азаматтар көп жиналатын орындарда бейнекамералар орнату және бейнебақылау мониторингін жүргізу қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z404" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323) мемлекеттік қызметтер көрсету кезінде жеке тұлғаларды биометриялық сәйкестендіру үшін олардың биометриялық деректерін жинау, өңдеу және сақтау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z405" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324) куәландырушы орталықта электрондық цифрлық қолтаңбаның жабық кілттерін жасау, пайдалану және сақтау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">325) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 436</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">326) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">327) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      328) цифрлық майнинг жөніндегі қызметті жүзеге асыруға лицензия беру, оның қолданысын тоқтата тұру және қайта бастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z410" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      329) салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті органмен келісу бойынша салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтер ұсыну қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z411" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      330) цифрлық майнингтік пулдарды аккредиттеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z412" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      331) рұқсаттар және хабарламалар саласындағы уәкілетті органмен келісу бойынша цифрлық майнинг жөніндегі қызметті лицензиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z413" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      332) цифрлық майнингтік пулдарды аккредиттеуді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">333) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334) цифрлық майнинг саласында мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z768" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334-1) қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл мақсатында ақша аудару қызметтерін көрсететін пошта операторлары үшін ішкі бақылау қағидаларына қойылатын талаптарды қаржылық мониторинг жөніндегі уәкілетті органмен келісу арқылы белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">335) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      336) цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z418" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      337) цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және оның тізілімін жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">338) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">339) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      340) жасанды интеллект саласындағы мемлекеттік саясаттың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z422" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      341) жасанды интеллект технологияларын дамыту саласындағы нормативтік құқықтық реттеу бойынша ұсыныстар әзірлеу және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z423" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342) жасанды интеллект саласында салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z777" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-1) мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары мен мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының заңнамасына сәйкес жасанды интеллект саласындағы мемлекеттік саясатты қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z778" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-2) жасанды интеллект жүйелеріне арналған құжаттаманың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z779" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-3) ақпараттандыру объектілерін жасанды интеллект жүйелеріне жатқызу өлшемшарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z780" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-4) орталық мемлекеттік органдармен бірлесіп жасанды интеллектіні ендіру үшін экономиканың басымдық берілетін секторларының тізбесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z781" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-5) Машина оқитын нысандарды әзірлеу, қолдану және тарату қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z782" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-6) Салалық мемлекеттік органдардың жасанды интеллект жүйелеріне деген сенімді қамтамасыз ету және оларды тиісті салада (аяда) қолданудың үздік практикаларын тарату мақсатында қауіп-қатер дәрежесі жоғары жасанды интеллектінің сенімді жүйелерінің тізбелерін қалыптастыру және оларды мемлекеттік органдардың интернет-ресурстарында тұрақты негізде жариялап отыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z783" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-7) Жасанды интеллектінің платформалық бағдарламалық өнімдерін, модельдерін әзірлеу, жасанды интеллектінің ұлттық платформасында орналастыру үшін жасанды интеллектінің ұлттық платформасында қызметтер көрсету шеңберінде жасанды интеллектінің ұлттық платформасы операторының жеке және заңды тұлғалармен өзара іс-қимыл жасау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z784" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-8) Жасанды интеллектінің ұлттық платформасы операторының есептеу ресурстарына қолжетімділік беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z785" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-9) есептеу ресурстарына басым тәртіппен қолжетімділік алу үшін тұлғалардың санаттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z786" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342-10) жасанды интеллектіні ендіру үшін экономиканың басымдық берілетін секторларының тізбесін ескере отырып, құзыреті шегінде мемлекеттік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z424" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      343) жасанды интеллект саласындағы сараптама кеңесінің құрамын және оның қызметі туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z425" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      344) Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын жасанды интеллектті дамыту бөлігінде келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z426" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      345) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша Интернетке қол жеткізудің бірыңғай шлюзінің және "цифрлық үкіметтің" электрондық поштасы бірыңғай шлюзінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z427" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      346) дербес деректерді жинау және өңдеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z428" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      347) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисінің жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z429" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      348) дербес деректерге қол жеткізуді мемлекеттік бақылау сервисімен интеграциялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z430" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      349) дербес деректер және оларды қорғау мәселелері жөніндегі консультативтік кеңес құру, сондай-ақ оны қалыптастыру және оның қызметінің тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z431" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      350) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z432" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      351) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде көзделген мақсаттарда "цифрлық үкіметтің" цифрлық инфрақұрылымы операторына субъектілердің құқықтары мен заңды мүдделерінің бұзылу тәуекеліне алып келетін дербес деректер қауіпсіздігінің бұзылуы туралы ақпаратты жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z433" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      352) дербес деректер субъектілерін дербес деректер қауіпсіздігінің бұзылуы туралы хабардар етуді жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z434" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      353) Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша цифрлық ресурстарда қамтылған, қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуді зерттеп-қарауды жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">354) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z436" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      355) ақпаратқа қол жеткізу саласындағы мемлекеттік саясатты цифрлық объектілерінде қамтылған цифрлық ресурстарды жасау, іздеу, жинау, жинақтау, сақтау, өңдеу, алу, пайдалану, өзгерту, көрсету, тарату және беру бөлігінде іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z437" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      356) қолжетімділігі шектелген ақпаратты қоспағанда, ақпаратқа қол жеткізу саласындағы уәкілетті органмен келісу бойынша ашық деректердің интернет-порталында мемлекеттік органдардың цифрлық объектілерінде қамтылған деректерді кейіннен орналастыру мақсатында оларға талдау жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z438" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      357) белгіленген құзырет шеңберінде тиісті техникалық регламенттер талаптарының сақталуына Қазақстан Республикасының Кәсіпкерлік кодексінде айқындалған тәртіппен мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z439" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      358) техникалық реттеу саласында сараптама кеңестерін құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z440" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      359) техникалық реттеу саласындағы сараптама кеңестерінің құрамын және олар туралы ережелерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z441" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      360) техникалық регламенттерді, оның ішінде Еуразиялық экономикалық одақтың техникалық регламенттерін іске асыру жөніндегі іс-шаралар жоспарларын әзірлеу және орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z442" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      361) ғарыш қызметi саласындағы жобаларға салалық сараптаманы жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z443" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      362) техникалық регламенттерді немесе техникалық регламенттерге өзгерістерді және (немесе) толықтыруларды әзірлеу туралы ұсыныстар дайындау және оларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен техникалық реттеу саласындағы уәкілетті органға енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z444" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      363) Қазақстан Республикасының заңнамасына сәйкес лицензиялануға жататын қызметтiң жекелеген түрлерiн лицензиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z445" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      364) өз құзыретi шегiнде техникалық регламенттер мен ұлттық стандарттарды әзірлеу жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z446" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      365) Қазақстан Республикасының атынан жасалатын Қазақстан Республикасының халықаралық шарттары бойынша міндеттемелерді орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z447" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      366) ұлттық қауіпсіздік жүйесін жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z448" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      367) ғарыш объектiлерiн және оларға құқықтарды мемлекеттiк тiркеудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z449" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      368) ғарыш объектiлерiнiң тiркелiмiн жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z450" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      369) Қазақстан Республикасының заңнамасына сәйкес ғарыш айлағы персоналының, Байқоңыр қаласы тұрғындарының, лауазымды адамдардың, делегациялардың, бұқаралық ақпарат құралдары өкілдерінің, туристердің, қалаға жеке істері бойынша келетін азаматтардың – Қазақстан Республикасы азаматтарының және Ресей Федерациясы азаматтарының Қазақстан Республикасының қарамағындағы "Байқоңыр" кешенiнiң объектiлерiне кiруiне рұқсат беру туралы шешiм қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z451" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370) Ресей Федерациясы жалға алған "Байқоңыр" кешенiндегi объектiлердiң сақталуын және пайдаланылу шарттарын бақылауды жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z452" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) ғарыш қызметiн жүзеге асыру кезiнде өз құзыретi шегiнде iздестiру, авариялық-құтқару жұмыстарын ұйымдастыруға, сондай-ақ аварияларды тергеп-тексеруге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z453" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) ғарыш қызметi саласында мемлекеттiк бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z454" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) Қазақстан Республикасы үшiн жасалатын ғарыш техникасы өндiрiсiне арналған мемлекеттiк тапсырмалардың іске асырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z455" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) ғарыштық орналастыруды және қашықтан зондтаудың (ғарыш мониторингінің) бақылау құралдарын пайдалана отырып, қоршаған ортаның жай-күйiн бақылау жүйесiнің жұмыс істеуін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z456" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) "Байқоңыр" кешенiнiң зымыран-ғарыш қызметiнің әсеріне ұшырайтын аумақтарда қоршаған ортаның жай-күйiн бақылау жүйесiнің жұмыс істеуін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z457" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) Қазақстан Республикасының аумағынан, сондай-ақ ғарыш қызметіне қазақстандық қатысушылар жүзеге асыратын жағдайда одан тыс жерлерде ғарыш объектілерін ұшыру туралы шешімдерді келісу және қабылдау тәртібін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z458" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) 1994 жылғы 10 желтоқсандағы Қазақстан Республикасының Үкiметi мен Ресей Федерациясының Үкiметi арасындағы "Байқоңыр" кешенiн жалға беру шарты бойынша жұмыстарды үйлестiрудi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z459" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378) ғарышкерлікке үміткерлерді даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі қызметті ұйымдастыру және үйлестіру, сондай-ақ ғарыш қызметі саласындағы кадрлардың біліктілігін арттыру және қайта даярлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z460" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) өзіндік ерекшелігі бар тауарларды бақылау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z461" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z462" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы бірыңғай талаптардың орындалуына мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">382) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) мерзімдік тексерулер жүргізу жоспарын тексерулер жүргізілетін жылдың алдындағы жылдың 1 желтоқсанынан кешіктірмей бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z465" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) цифрлық объектілерді аса маңызды объектілерге жатқызу қағидалары мен өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z466" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) аса маңызды цифрлық объектілердің тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z467" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) мемлекеттік құпияларды қорғау саласындағы заңнаманы сақтай отырып, ұлттық қауіпсіздіктің жай-күйі және оны қамтамасыз ету бойынша қабылданатын шаралар туралы халықты хабардар ету, насихаттау және қарсы насихаттау қызметін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z468" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы бірыңғай талаптарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z469" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) аса маңызды цифрлық объектілердің киберқауіпсіздігін қамтамасыз етуді қоспағанда, цифрландыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z470" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) Қазақстан Республикасының цифрландыру және киберқауіпсіздікті қамтамасыз ету салаларындағы заңнамасы талаптарының бұзылғаны анықталған кезде орындау үшін нұсқамалар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z471" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) киберқауіпсіздіктің оқыс оқиғаларына ден қоюдың дағдарысқа қарсы ұлттық жоспарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z472" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) мемлекеттік техникалық қызмет сараптамалары негізінде инвестициялық ұсыныстарға және бюджеттік инвестициялардың қаржылық-экономикалық негіздемелеріне киберқауіпсіздікті қамтамасыз ету саласында қорытындылар беру, сондай-ақ Қазақстан Республикасы арнаулы мемлекеттік органдарының цифрлық объектілерін қоспағанда, мемлекеттік техникалық қызметтің сараптамалары негізінде "цифрлық үкіметтің" цифрлық объектілерін құруға немесе дамытуға арналған техникалық құжаттаманы, оның ішінде техникалық тапсырманы киберқауіпсіздік талаптарына сәйкестігі тұрғысынан келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z473" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) цифрлық ресурстарды ресурстарды алу, көшiрмесін түсіру, тарату, түрлендіру, жою немесе бұғаттау бойынша құқыққа сыйымсыз әрекеттердi болдырмауды қоса алғанда, цифрлық технологияларды қауiпсiз пайдалану мәселелерiнде цифрлық объектілерінің меншiк иелерiне, иеленушілері мен пайдаланушыларына жәрдемдесуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z474" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) құзыреті шегінде табиғи монополиялар салаларында реттеу мен бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z475" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394) арнаулы мақсаттағы телекоммуникация желілерінің объектілерін қоспағанда, байланыс саласындағы қызметті жүзеге асыратын және радиожиілік спектрін пайдаланатын шаруашылық жүргізуші субъектілердің байланыс объектілеріне белгіленген тәртіппен тексерулер жүргізу үшін қызметтік куәлікті не сәйкестендіру картасын көрсету арқылы кіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z476" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395) радиоэлектрондық құралдар мен жоғарғы жиiлiктi құрылғыларды пайдалану бойынша радиожиілік спектрін бөліп беру, қайта бөліп беру (пайдалануды қайта құрылымдау) және пайдалану мәселелері жөнiндегi нормативтiк құқықтық актiлердi өз құзыреті шегінде әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z794" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395-1) Қазақстан Республикасының радио қызметтері арасында жиілік белдеулерін бөлудің ұлттық кестесін және радиожиілік спектрін перспективалы пайдалану жоспарын қайта қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z802" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395-2) тәуекелдерді басқару және ішкі бақылау жүйесін байланыс операторларымен қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z803" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395-3) байланыс операторының тәуекелдерді басқару және ішкі бақылау жүйесі туралы ақпаратты беру қағидалары мен мерзімдерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z477" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396) радиоәуесқойлық қызметтердің радиоэлектрондық құралдары мен жоғары жиілікті құрылғыларын қоса алғанда, радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны немесе тоқтатылғаны туралы хабарламаларды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z478" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397) Қазақстан Республикасының аумағында азаматтық мақсаттағы радиоэлектрондық құралдар және (немесе) жоғары жиiлiктi құрылғылар үшін радиожиілік спектрін пайдалануға рұқсат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z479" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398) радиоэлектрондық құралдар мен жоғары жиілікті құрылғылар белгіленген стандарттар мен техникалық нормаларға сәйкес келмеген, азаматтардың қауіпсіздігіне, қоршаған ортаға қауіп төндірген жағдайда, сондай-ақ аса маңызды жұмыстар мен іс-шараларды орындаған кезде оларды пайдалануды Қазақстан Республикасының заңнамасына сәйкес тоқтата тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z480" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      399) радиоэлектрондық құралдарға, оның ішінде халықаралық ұйымдар мен шет мемлекеттердің халықаралық шарттарға сәйкес жұмыс істейтін радиоэлектрондық құралдарына радиобөгеуілдерді жою жөніндегі іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z481" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400) азаматтық мақсаттағы иелікке берілген радиожиiлiктер белдеулерiнің электрондық дерекқорын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z482" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      401) нөмірлеудің бөлінген және резервтік ресурстарының тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z483" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      402) жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) иелікке беруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z484" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403) конкурс (немесе аукцион) өткізу арқылы бөліп беру үшін радиожиілік органдары айқындаған диапазондарда Қазақстан Республикасында жиіліктер белдеулерін, радиожиіліктерді (радиожиілік арналарын) бөліп беру жөніндегі конкурстарды (немесе аукциондарды) ұйымдастыру және өткізу, конкурстар (немесе аукциондар) шарттарын, оларға қатысушыларға қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z485" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      404) Қазақстан Республикасындағы электромагниттік жағдайды көрсететін радиожиілік спектрінің республикалық дерекқорын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z486" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405) импорттан өзгеше жағдайларда, азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды Қазақстан Республикасының аумағына әкелуге қорытындылар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z487" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406) азаматтық мақсаттағы, оның ішінде басқа тауарлардың құрамына кіріктірілген не кіретін радиоэлектрондық құралдар мен жоғары жиілікті құрылғылардың импортына лицензиялар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z488" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407) ұлттық ресурстардың және байланыс операторларының тізілімдерін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z489" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) азаматтық пайдаланушыларға жиіліктер белдеуін, радиожиілікті (радиожиілік арнасын) бөлу, иелікке беру (тағайындау), шақыру сигналын иелікке беруді қоса алғанда, кеме станциясына рұқсаттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z490" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      409) радиоэлектрондық құралдарды және (немесе) жоғары жиілікті құрылғыларды пайдаланудың басталғаны туралы хабарлама болмаған және (немесе) техникалық сипаттамалары белгіленген нормаларға сәйкес келмеген жағдайда азаматтық мақсаттағы радиоэлектрондық құралдар мен жоғары жиілікті құрылғыларды өшіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z491" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      410) бөлінетін жиілік белдеулерінің, радиожиіліктердің (радиожиілік арналарын) техникалық сараптамасы жөніндегі жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z492" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) радиобақылауды жүзеге асыру және байланыс саласындағы қызметтi жүзеге асыратын жеке және заңды тұлғалардың радиожиiлiк спектрiн пайдалануына және байланыс операторларының байланыс саласында қызмет көрсетуді жүзеге асыратын субъектілерге қойылатын біліктілік талаптарын және байланыс қызметтерін көрсету қағидаларын сақтауына тексеру жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z493" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) радиожиiлiк спектрiн пайдалана отырып, байланыс саласындағы қызметтердi көрсету жөнiндегi кәсiпкерлiк қызметтi жүзеге асырғаны үшiн біржолғы төлемақы мөлшерлерiн айқындау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z494" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      413) Қазақстан Республикасының байланыс саласындағы заңнамасы талаптарының бұзылғаны анықталған кезде нұсқамалар жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z495" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414-1) киберқауіпсіздіктің оқыс оқиғалары анықталған кезде байланыс қызметтерін көрсетуді тоқтата тұру тәртібінің қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z804" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414-2) байланыс желілерінде цифрландыру саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414) байланыс операторлары көрсететін байланыс қызметтерінің сапасын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z496" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) Халықаралық электр байланыс одағының радиобайланыс регламентіне сәйкес радиожиіліктерді халықаралық үйлестіру жөніндегі іс-шараларды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z497" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) байланыс саласындағы мемлекеттік монополия субъектілері өндіретін және өткізетін көрсетілетін қызметтерге бағаларды реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z498" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) ауылдық елді мекендерде көрсетілетін, субсидияланатын байланыстың әмбебап қызметтеріне бағалардың шекті деңгейін реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z499" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен Қазақстан Республикасының уәкілетті мемлекеттік органдарының, Мемлекеттік күзет қызметінің (президенттік байланыс мұқтаждығын қоспағанда), әскери басқару, ұлттық қауіпсіздік және ішкі істер органдарының, сондай-ақ "цифрлық үкімет" операторының мұқтаждығы үшін байланыс жолдары мен арналарын, кабельдік кәріздегі арналарды және техникалық құралдарды орналастыру үшін қажетті алаңдарды беру бағаларын (тарифтерін) реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z500" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) байланыс құралдарын, сондай-ақ талшықты-оптикалық байланыс желілерін тарту үшін электр берудің әуе желілерінің тіреуіштерін орналастыру үшін орындарды мүліктік жалдауға (жалға беруге) арналған шекті тарифтерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z501" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) телекоммуникация желілерінде Қазақстан Республикасының балаларды денсаулығы мен дамуына зардабын тигізетін ақпараттан қорғау туралы заңнамасының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z502" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) Ұлттық пошта операторының пошта байланысының көрсетілетін қызметтерін жүзеге асыруы кезінде оның қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы Қазақстан Республикасының заңнамасын сақтауын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z503" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) Қазақстан Республикасының пошта байланысының көрсетілетін қызметтерін ұсыну жөніндегі заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z504" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z505" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) электрондық құжат және электрондық цифрлық қолтаңба саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z506" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) жеке және заңды тұлғалардың жолданымдарын қабылдау және өңдеу бойынша цифрлық жүйені сүйемелдеуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z507" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) Министрлікке және оның ведомстволарына, сондай-ақ ведомстволық бағынысты ұйымдарға жолданған, жеке және заңды тұлғалардың жолданымдарында, сұрау салуларында, ұсыныстарында, үн қосулар мен хабарларында көтерілетін жүйелі мәселелерді қарау, талдау, мониторингілеу және айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z508" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) мемлекеттік органдардың цифрлық технологияларды қолдану жөніндегі қызметінің тиімділігін бағалауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z509" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) Қазақстан Республикасының цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы заңнамасының талаптары бұзылғаны анықталған кезде нұсқамалар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">429) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 3-бабы 2-тармағының 7) тармақшасында көзделген ерекшеліктер ескеріле отырып, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген рұқсаттарды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z512" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарау, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат сыныптауыштарын және стандарттау жөніндегі ұсынымдарды әзірлеу, өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z513" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) геодезиялық және картографиялық қызмет субъектiлерiнiң қызметiн үйлестiру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z514" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) геодезиялық пункттердi бұзуға немесе қайта салуға (орнын ауыстыруға) рұқсаттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z515" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) мемлекеттік мақсаттағы геодезиялық және картографиялық жұмыстарды орындауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z516" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) Қазақстан Республикасының өлшем бірлігін қамтамасыз ету туралы заңнамасына сәйкес геодезиялық өлшем құралдарының бiрлiгi мен дәлдiгiн қамтамасыз ету жөнiндегi қызметтi жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z517" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) Қазақстан Республикасындағы геодезиялық және картографиялық қызметті мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z518" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) геодезия, картография және кеңістіктік деректер саласындағы рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z519" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) Қазақстан Республикасының Қорғаныс министрлiгiмен өзара келісілген жұмыс жоспарына сәйкес Қазақстан Республикасының қорғанысы мен ұлттық қауіпсіздігін қамтамасыз ету мүддесіндегі геодезиялық және картографиялық қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z520" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерді жасау мен дамытуды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z521" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) топографиялық карталар мен жоспарларды жасау және жаңартып отыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z522" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) Ұлттық кеңістіктік деректер инфрақұрылымын құру және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z523" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) ғылыми-зерттеу, тәжірибелік-конструкторлық жұмыстарды жүргізу және қазіргі заманғы технологияларды ендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z524" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) Ұлттық кеңістіктік деректер инфрақұрылымына кеңістіктік деректерді ұсыну қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z525" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) мемлекеттік есептеу жүйелері мен картографиялық проекцияларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z526" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      445) мемлекеттік органдар мен ұйымдарға электрондық құжат және электрондық цифрлық қолтаңба мәселелері бойынша практикалық және әдістемелік көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z527" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес орталық мемлекеттік органдардың, жергілікті атқарушы органдардың мемлекеттік қызметтер көрсету реинжинирингі жөніндегі қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z528" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      447) цифрлық трансформациялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z529" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсетілетін мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z530" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) құзыреті шегінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z531" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін ұйымдастыруды және бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z532" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органмен келісу бойынша әріптестік келісім жасасу үшін кәсіпкерлік субъектілеріне қойылатын талаптарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z533" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z534" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) әріптестік келісім жасасу үшін кәсіпкерлік субъектілерін іріктеуді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z535" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) жасырын мемлекеттік көрсетілетін қызметтерді анықтау және оларды мемлекеттік көрсетілетін қызметтердің тізіліміне енгізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z536" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) әріптестік ұйымдар мемлекеттік қызметтер көрсетуге өтініштер қабылдауды және көрсетілетін қызметті алушыға олардың нәтижелерін беруді жүзеге асыра алатын мемлекеттік көрсетілетін қызметтерді мемлекеттік көрсетілетін қызметтердің тізілімінен іріктеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z537" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) үлгілік әріптестік келісімді әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z538" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін және оның көрсетілетін қызметті берушілермен өзара іс-қимылын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z539" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) бірыңғай байланыс орталығының жұмысын ұйымдастыру және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z540" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) әкімшілік органдардың байланыс орталықтарының жұмысын ұйымдастыру жөніндегі үлгілік талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z541" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) әкімшілік органдардың байланыс орталықтарының жеке және заңды тұлғаларды хабардар ету және олардың жұмысын ұйымдастыру жөніндегі үлгілік талаптарды іске асыру бойынша жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z542" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      461) "111" байланыс орталығының қызметін ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z543" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) мемлекеттік көрсетілетін қызметтерді цифрландыру процестерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z544" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) мемлекеттік көрсетілетін қызметтер тізілімін әзірлеуді және жүргізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z545" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің жобаларын келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z546" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу бойынша орталық мемлекеттік органдардың қызметіне мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">466) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466-1) мемлекеттік көрсетілетін қызметті цифрлық және проактивті форматтарға көшіруді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z548" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      467) меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z549" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) дербес деректерді қорғау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z550" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) дербес деректер субъектісінің дербес деректер мазмұнының және оларды өңдеу тәсілдерінің оларды өңдеу мақсаттарына сәйкестігі туралы өтініштерін қарау және тиісті шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z551" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) техникалық реттеу саласындағы уәкілетті органмен келісу бойынша құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z552" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын бұзуға жол берген тұлғаларды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z553" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      472) меншік иесінен және (немесе) оператордан, сондай-ақ үшінші тұлғадан анық емес немесе заңсыз жолмен алынған дербес деректерді нақтылауды, бұғаттауды немесе жоюды талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z554" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) субъектілер құқықтарын қорғауды жетілдіруге бағытталған шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z555" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) мемлекеттік емес цифрлық объектілерінің мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың цифрлық объектілерімен дербес деректерді беру жүзеге асырылатын және (немесе) дербес деректерге қолжетімділік берілетін интеграциялануын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z556" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z557" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z558" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z559" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z560" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z561" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультациялық, әдістемелік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z562" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) өздерінің құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар беру және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z563" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z564" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      483) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z565" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) стратегиялық әріптестерді конкурстық іріктеуді жүргізу және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z566" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z567" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">487) алып тасталды - ҚР Үкіметінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға атау беру, олардың атауларын өзгерту, атауларының транскрипциясын нақтылау мен өзгерту және оларға жеке адамдардың есімдерін беру туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z570" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) деректерді өңдеу орталықтарының ұлттық немесе халықаралық техникалық аудиттен өту қағидаларын Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z571" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) мемлекеттік цифрлық деректерді, қолжетімділігі шектеулі деректерді немесе аса маңызды цифрлық объектілерді қамтитын цифрлық объектілерді орналастыру үшін пайдаланылатын деректерді өңдеу орталықтарына қойылатын талаптарды, Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z796" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-1) цифрлық кондоминиумдарды құру, есепке алу, тоқтату және жұмыс істеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z805" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-2) цифрлық даму индексін айқындау әдістемесін Қазақстан Республикасының Жоғары аудиторлық палатасымен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z806" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-3) ұлттық биометриялық аутентификация жүйесінің жұмыс істеуі және оған қосылу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z807" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-4) "цифрлық үкіметтің" цифрлық объектілерін технологиялық жағынан күрделі цифрлық объектілеріне жатқызу өлшемшарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z808" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-5) ашық деректердің интернет-порталын пайдаланушылардың әрекеттерін журналға енгізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z809" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      490-6) экономиканы дамыту жөніндегі уәкілетті орган бекітетін цифрлық деректер өнімдерімен алмасу және олардың айналымы платформаларының жұмыс істеу қағидаларын келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z810" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-7) деректер экономикасын дамыту жөніндегі уәкілетті орган әзірлейтін және бекітетін мемлекеттік органдар, мемлекеттік заңды тұлғалар және квазимемлекеттік сектор субъектілері үшін цифрлық деректер өнімдерінің құнын бағалаудың үлгілік әдістемесін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">491) алып тасталды - ҚР Үкіметінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z573" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 25.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z574" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Министрдің мәртебесі және өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z575" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министрлікті Министр басқарады, ол Министрлікке жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z576" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Министр Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z577" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрдің Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z578" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министрдің өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z579" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетiн саладағы мемлекеттiк саясатты қалыптастыру жөнiнде ұсыныстар әзiрлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z580" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз орынбасарларының өкiлеттiктерiн айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z581" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведомстволар актiлерiнiң қолданылуын толық немесе iшiнара тоқтатады немесе тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z582" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Министрлік атынан Қазақстан Республикасының Парламентiнде, мемлекеттiк органдарда және өзге де ұйымдарда өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z583" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министрліктің жұмыс регламентiн бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z584" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Министрлікке келiсуге келiп түскен нормативтiк құқықтық актiлердiң жобаларын келiседi және қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z585" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Министрлікте сыбайлас жемқорлыққа қарсы күрес бойынша шаралар қабылдайды және оған дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z586" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Үкімет тиісті шешім қабылдаған жағдайда жарғылық капиталына мемлекет қатысатын коммерциялық ұйымның басшылық органының немесе байқаушы кеңестің құрамына кіреді, сондай-ақ Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z587" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр болмаған кезеңде оның өкiлеттiктерiн орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z588" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Министр өз орынбасарларының өкiлеттiктерiн қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z589" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z590" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z591" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z592" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z593" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министрлікке бекiтіп берілген мүлiк республикалық меншiкке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z594" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Министрлік өзіне бекітіп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z595" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z596" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z597" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министрліктің және оның ведомстволарының қарамағындағы ұйымдардың тізбесi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z598" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z599" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акционерлік қоғамдар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z600" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z601" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Ұлттық ақпараттық технологиялар" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z602" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z603" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республикалық мемлекеттік кәсіпорындар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z604" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Мемлекеттік радиожиілік қызметі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z605" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z606" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z607" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z608" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акционерлік қоғамдар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z609" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Бәйтерек" Қазақстан-Ресей бірлескен кәсіпорны" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z610" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z611" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Қазақстан Ғарыш Сапары" ұлттық компаниясы" акционерлік қоғамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z612" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z613" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республикалық мемлекеттік кәсіпорын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z614" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z615" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жауапкершілігі шектеулі серіктестіктер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z616" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Ғалам" жауапкершілігі шектеулі серіктестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z617" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z618" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Ионосфера институты" жауапкершілігі шектеулі серіктестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақты 291-1), 291-2) және 291-3) тармақшалармен көзделген - ҚР Үкіметінің 25.12.2025 </w:t>
+        <w:t xml:space="preserve">      4) тармақшаны алып тастау көзделген - ҚР Үкіметінің 10.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1143</w:t>
+        <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+        <w:t xml:space="preserve"> (01.03.2028 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...157 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z620" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...123 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республикалық мемлекеттік мекеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z621" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Байқоңыр баланс" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z622" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="297"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z623" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...9403 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Министрдің мәртебесі және өкілеттіктері</w:t>
-[...979 lines deleted...]
-    <w:bookmarkStart w:name="z624" w:id="511"/>
+        <w:t xml:space="preserve"> Республикалық мемлекеттік мекемелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z624" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Қостанай және Солтүстік Қазақстан облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z625" w:id="512"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z625" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Шығыс Қазақстан, Павлодар және Абай облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z626" w:id="513"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z626" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Ақтөбе, Батыс Қазақстан, Маңғыстау және Атырау облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z627" w:id="514"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z627" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Шымкент қаласы, Жамбыл, Түркістан және Қызылорда облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z628" w:id="515"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z628" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Алматы қаласы, Алматы және Жетісу облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z629" w:id="516"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z629" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Телекоммуникациялар комитетінің Астана қаласы, Ақмола, Қарағанды және Ұлытау облыстары бойынша өңіраралық байланыс инспекциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28781,348 +16689,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z631" w:id="517"/>
+    <w:bookmarkStart w:name="z631" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z632" w:id="518"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z632" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық меншіктегі ұйымдар акцияларының мемлекеттік пакеттері мен мемлекеттік үлестеріне иелік ету және пайдалану жөніндегі құқықтарды беру туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 27 мамырдағы № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z633" w:id="519"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z633" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z634" w:id="520"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z634" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігіне" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z635" w:id="521"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z635" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z636" w:id="522"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z636" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z637" w:id="523"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z637" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 376-5-жол алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z638" w:id="524"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z638" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитетіне" деген кіші бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z639" w:id="525"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z639" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z640" w:id="526"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z640" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитетіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z641" w:id="527"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z641" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ғылым және жоғары білім министрлігіне:" деген бөлім мынадай мазмұндағы реттік нөмірі 406-32-4-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z642" w:id="528"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z642" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "406-32-4. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z643" w:id="529"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z643" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ғарыш кеңістігін пайдалану саласындағы қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар мен "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу туралы куәлік" екінші санаттағы рұқсатын беретін уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 17 маусымдағы № 437 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkEnd w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29135,150 +17043,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="530"/>
+    <w:bookmarkStart w:name="z645" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z646" w:id="531"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z646" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті ғарыш кеңістігін пайдалану саласындағы қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z647" w:id="532"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z647" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті "Ғарыш объектілерін және оларға құқықтарды мемлекеттік тіркеу туралы куәлік" екінші санаттағы рұқсатын беретін уәкілетті орган болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z648" w:id="533"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z648" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Байланыс саласында қызметтер көрсету бойынша қызметті лицензиялауды жүзеге асыру жөніндегі лицензиарды және байланыс саласындағы екінші санаттағы рұқсаттарды беруге уәкілетті органды айқындау туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 16 шілдедегі № 543 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29291,264 +17199,282 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z650" w:id="534"/>
+    <w:bookmarkStart w:name="z650" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Телекоммуникациялар комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z651" w:id="535"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z651" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) байланыс саласында қызметтер көрсету бойынша қызметті лицензиялауды жүзеге асыру жөніндегі лицензиар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z652" w:id="536"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z652" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыға қосымшаға сәйкес байланыс саласындағы екінші санаттағы рұқсаттарды беруге уәкілетті орган болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Үкіметінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z656" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Электрондық үкіметтің" сервистік интеграторын айқындау туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 25 мамырдағы № 337 </w:t>
+      5. "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z657" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29561,1346 +17487,1378 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="537"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z659" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қазақстан Республикасы Ғылым және жоғары білім министрлігі (бұдан әрі – Министрлік) жоғары және жоғары оқу орнынан кейінгі білім беру, тіл саясаты, ғылым, ғылым саласындағы сапаны қамтамасыз ету, жоғары және жоғары оқу орнынан кейінгі білім беру, ғылымды, жоғары және жоғары оқу орнынан кейінгі білім беруді цифрландыру, инновациялық қызмет саласындағы басшылық жасауды жүзеге асыратын мемлекеттік орган болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="540"/>
+        <w:t>13-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақта</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>1) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z662" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жоғары және жоғары оқу орнынан кейінгі білім беру, ғылым және ғылыми-техникалық қызмет, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында бірыңғай мемлекеттік саясатты қалыптастыру және іске асыру, салааралық үйлестіруді жүзеге асыру, жоғары және жоғары оқу орнынан кейінгі білім және ғылым саласында халықаралық бағдарламаларды әзірлеу және іске асыру, сондай-ақ мемлекеттің ішкі және сыртқы саясатының Қазақстан Республикасының Президенті айқындаған негізгі бағыттары мен мемлекеттің әлеуметтік-экономикалық саясатының, оның қорғаныс қабілетінің, қауіпсіздігінің, қоғамдық тәртіпті қамтамасыз етудің Қазақстан Республикасының Үкіметі әзірлеген негізгі бағыттары негізінде және оларды орындау үшін Қазақстан Республикасының заңнамасына сәйкес мемлекеттік білім беру жинақтау жүйесі, тілдерді дамыту салаларындағы мемлекеттік саясатты қалыптастыру және іске асыру, инновациялық қызметті мемлекеттік қолдау саласын қалыптастыру және оның дамуын қамтамасыз ету, инновациялық қызмет саласындағы елішілік құндылықты дамыту;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z663" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 5), 6) және 7) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z664" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) инновациялық жүйені жоспарлау, мониторингілеу, ынталандыру және дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z665" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) инновациялық қызметті мемлекеттік қолдау саласындағы мемлекеттік саясатты қалыптастыру және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z666" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік технологиялық саясатты қалыптастыру және іске асыру.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) тармақша</w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="545"/>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 177-30), 177-31) 177-32), 177-33), 177-34), 177-35), 177-36), 177-37), 177-38), 177-39), 177-40), 177-41), 177-42), 177-43), 177-44), 177-45), 177-46), 177-47), 177-48), 177-49), 177-50), 177-51), 177-52), 177-53), 177-54) және 177-55) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z668" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "177-30) инновациялық жобаларды сынамалауға арналған эксперименттік режимдерге бастама жасау қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z669" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-31) инновациялық гранттар берудің басым бағыттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z670" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-32) Қазақстан Республикасының Үкіметіне инновациялық даму саласындағы ұлттық даму институтын және Қазақстан Республикасының заңнамасына сәйкес инновациялық қызметті мемлекеттік қолдау шараларын іске асыруға уәкілетті, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей не жанама түрде мемлекетке тиесілі өзге де заңды тұлғалардың тізбесін айқындау жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z671" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-33) салаларды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z672" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-34) технологияларды коммерцияландыруға инновациялық гранттар беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z673" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-35) жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z674" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-36) инновациялық гранттар беру кезінде инновациялық даму саласындағы ұлттық даму институты көрсететін қызметтерге ақы төлеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z675" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-37) инновациялық қызмет сыныптамасын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z676" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-38) инновациялық қызметті дамытудың ұлттық индексін есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z677" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-39) инновациялық даму саласындағы ұлттық даму институтын тарта отырып, инновациялық гранттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z678" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-40) инновациялық даму саласындағы ұлттық даму институтымен жасалатын шарт негізінде инновациялық гранттар беруге қаражат бөлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z679" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-41) жобалардың инновациялылығы өлшемшарттарын айқындау жөніндегі әдістемені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z680" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-42) инновациялық қызметті мемлекеттік қолдау шараларын іске асыру тиімділігін бағалау әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z681" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-43) өнеркәсіптік-инновациялық қызмет субъектілеріне қосылған құнның жаһандық тізбектеріне кіру бойынша, оның ішінде тауарлардың жаңа түрлерін өндіруге арналған техникалық құжаттаманы және нақты тауарлар бойынша көш бастап тұрған жетекші әлемдік өндірушілердің әлемдік өндірістік франшизаларын пайдалану арқылы жәрдем көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z682" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-44) өнеркәсіптік-инновациялық қызмет субъектілері ұсынатын мамандарға деген қажеттілік туралы мәліметтер негізінде экономиканың басым секторлары үшін мамандар даярлау талап етілетін мамандықтар тізбесін айқындау жөніндегі ұсыныстарды қалыптастыру және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z683" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-45) ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларын, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғалардың, олармен үлестес заңды тұлғалардың, ұлттық басқарушы холдингтердің (Ұлттық әл-ауқат қорын қоспағанда), ұлттық холдингтердің, ұлттық компаниялардың (Ұлттық әл-ауқат қорының тобына кіретін ұлттық компанияларды қоспағанда) және олармен үлестес заңды тұлғалардың даму жоспарларын және іс-шаралар жоспарларын технологиялар мен инновацияларды дамыту бөлігінде келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z684" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-46) Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын инновациялық және технологиялық даму бөлігінде келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z685" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-47) Қазақстан Республикасы Үкіметінің жанындағы Технологиялық саясат жөніндегі кеңес туралы ережені әзірлеу және Қазақстан Республикасының Үкіметіне оның құрамын қалыптастыру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z686" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-48) бизнес-инкубациялауды дамытуға жәрдемдесу бойынша қызметтер көрсету қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z687" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-49) технологиялық болжауды жүзеге асырудың, салалық технологиялық құзырет орталықтарының жұмыс істеуінің, технологиялық платформаларды ұйымдастырудың және нысаналы технологиялық бағдарламаларды әзірлеудің әдістемесі мен өлшемшарттарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z688" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-50) цифрлық трансформация және 4.0 индустриясын енгізу жөніндегі мемлекеттік саясатты қалыптастыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z689" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-51) Технологиялық саясат жөніндегі кеңесте қарау үшін жетекшілік ететін бағыттардағы салалық технологиялық құзырет орталықтарын, нысаналы технологиялық бағдарламаларды айқындау және технологиялық платформаларды ұйымдастыру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z690" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-52) өңірлерде мемлекеттік технологиялық саясаттың іске асырылуын мониторингтеуді жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z691" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-53) құзыреті шегінде әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z692" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-54) құзыреті шегінде өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z693" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-55) құзыреті шегінде бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z694" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ғылым және жоғары білім министрлігіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі мынадай мазмұндағы реттік нөмірі 2-1-жолмен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z695" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z696" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Қазақстан Республикасы Үкіметінің регламенті туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 6 қаңтардағы № 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z697" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасы Үкіметінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регламентінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
-[...651 lines deleted...]
-    <w:bookmarkEnd w:id="575"/>
+        <w:t>40-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z699" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) ақпараттандыру және мемлекеттік басқаруды цифрлық трансформациялауды салааралық үйлестіру саласындағы уәкілетті орган ретінде Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігімен келісілуге тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>40-тармақтың</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="576"/>
+        <w:t>49-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші және екінші бөліктері мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z701" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "49. Жобаларды 5 (бес) жұмыс күні ішінде келісетін Әділет, Қаржы, Ұлттық экономика, ақпараттандыру және мемлекеттік басқаруды цифрлық трансформациялауды салааралық үйлестіру саласындағы уәкілетті орган ретінде Жасанды интеллект және цифрлық даму министрліктерін қоспағанда, мемлекеттік органдар жобаларды (Парламент Мәжілісіне заңнамалық актілердің жобаларын енгізуді көздейтін Үкімет қаулыларынан басқа) 3 (үш) жұмыс күні ішінде келіседі. Халықаралық шартқа қол қою, оны бекіту, қабылдау мәселелері бойынша және оған қосылу туралы жобаларды Сыртқы істер министрлігі 5 (бес) жұмыс күні ішінде келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z702" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоба мемлекеттік органда 3 (үш) жұмыс күнінен (Әділет, Қаржы, Ұлттық экономика, Сыртқы істер, Жасанды интеллект және цифрлық даму министрліктерінде 5 (бес) жұмыс күнінен) артық келісуде болған және ол бойынша жауап ұсынылмаған жағдайда мұндай жоба әдепкі қалпы бойынша "келісілді" деп саналады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z703" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиарды айқындау туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 13 сәуірдегі № 293 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>49-тармақтың</w:t>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z703" w:id="579"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Жасанды интеллект және деректерді басқару комитеті цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиар болып айқындалсын.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Күші жойылды - ҚР Үкіметінің 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 402</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z709" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. "Цифрлық майнинг жөніндегі қызметті лицензиялауды жүзеге асыру бойынша лицензиарды айқындау туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 13 сәуірдегі № 293 </w:t>
+      9. "Ақпараттық қауіпсіздікті қамтамасыз ету саласындағы ұлттық даму институтын айқындау туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 6 мамырдағы № 311 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkEnd w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30913,258 +18871,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z705" w:id="580"/>
-[...187 lines deleted...]
-    <w:bookmarkStart w:name="z711" w:id="582"/>
+    <w:bookmarkStart w:name="z711" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ақпараттық қауіпсіздікті қамтамасыз ету саласындағы ұлттық даму институты болып айқындалсын.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -31288,168 +19058,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z713" w:id="583"/>
+    <w:bookmarkStart w:name="z713" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық мемлекеттік заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z714" w:id="584"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z714" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Мемлекеттік радиожиілік қызметі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z715" w:id="585"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z715" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Цифрлық үкіметті қолдау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z716" w:id="586"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z716" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z717" w:id="587"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z717" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргiзу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z718" w:id="588"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z718" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі Аэроғарыш комитетінің "Байқоңыр баланс" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkEnd w:id="704"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31541,1862 +19311,1862 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 846 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z720" w:id="589"/>
+    <w:bookmarkStart w:name="z720" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған  кейбiр шешiмдерiнiң тiзбесi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z721" w:id="590"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z721" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z722" w:id="591"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z722" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Мемлекеттік көрсетілетін қызметтер комитетін құру және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 15 қазандағы № 765 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z723" w:id="592"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z723" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Білім және ғылым министрлігінің Ғылым комитеті "Қолданбалы математика институты" республикалық мемлекеттік қазыналық кәсіпорнының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 10 желтоқсандағы № 914 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z724" w:id="593"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z724" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 21 ақпандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z725" w:id="594"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z725" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 15 сәуірдегі № 205 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z726" w:id="595"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z726" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі Геодезия және картография комитетінің қарамағындағы кейбір республикалық мемлекеттік кәсіпорындарды қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 8 қыркүйектегі № 559 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z727" w:id="596"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z727" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Қаржы министрлігі "Байқоңырбаланс" мемлекеттік мекемесінің кейбір мәселелері және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 3 желтоқсандағы № 817 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z728" w:id="597"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z728" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 қаңтардағы № 12 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z729" w:id="598"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z729" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 145 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің кейбір өкімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z730" w:id="599"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z730" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 наурыздағы № 172 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z731" w:id="600"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z731" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Үкіметінің "Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын бекіту туралы" 2013 жылғы 3 қыркүйектегі № 909 және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" 2019 жылғы 12 шілдедегі № 501 қаулыларына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 30 сәуірдегі № 285 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z732" w:id="601"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z732" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі Аэроғарыш комитетінің "Инфракос" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру және Қазақстан Республикасы Үкіметінің шешіміне өзгеріс енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 6 мамырдағы № 295 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z733" w:id="602"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z733" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 14 тамыздағы № 559 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z734" w:id="603"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z734" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Қолданбалы математика институты" республикалық мемлекеттiк қазыналық кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 15 қарашадағы № 815 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z735" w:id="604"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z735" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерiс енгiзу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 31 желтоқсандағы № 992 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z736" w:id="605"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z736" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Қолданбалы математика институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттiк кәсіпорнының атауын өзгерту және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 4 ақпандағы № 51 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z737" w:id="606"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z737" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасының Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 8 сәуірдегі № 197 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z738" w:id="607"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z738" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қазақстан Республикасы Үкіметінің "Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларын бекіту туралы" 2013 жылғы 3 қыркүйектегі № 909 және "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" 2019 жылғы 12 шілдедегі № 501 қаулыларына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 14 сәуірдегі № 219 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z739" w:id="608"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z739" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Қазақстан Республикасының Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 13 мамырдағы № 307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z740" w:id="609"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z740" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Қазақстан Республикасы Президентінің "Қазақстан Республикасының әкімшілік-аумақтық құрылысының кейбір мәселелері туралы" 2022 жылғы 3 мамырдағы № 886 және "Қазақстан Республикасының әкімшілік-аумақтық құрылысының кейбір мәселелері туралы" 2022 жылғы 3 мамырдағы № 887 жарлықтарын іске асыру жөніндегі кейбір мәселелер туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 11 шілдедегі № 471 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z741" w:id="610"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z741" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "В.Г. Фесенков атындағы астрофизикалық институт" еншілес жауапкершілігі шектеулі серіктестігінің қатысу үлесін сыйға тарту шарты бойынша жеке меншіктен республикалық меншікке қабылдау және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 тамыздағы № 535 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z742" w:id="611"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z742" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Зерде" ұлттық инфокоммуникация холдингі" акционерлік қоғамының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 5 тамыздағы № 540 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z743" w:id="612"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z743" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 26 қыркүйектегі № 749 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z744" w:id="613"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z744" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 қазандағы № 834 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z745" w:id="614"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z745" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. "Ионосфера институты" және "Ғарыштық техника және технологиялар институты" жауапкершілігі шектеулі еншілес серіктестіктерінің қатысу үлестерін сыйға тарту шарты бойынша жеке меншіктен республикалық меншікке қабылдау және Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 31 қазандағы № 857 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiс пен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z746" w:id="615"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z746" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 30 қарашадағы № 965 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z747" w:id="616"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z747" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. "Денсаулық сақтау саласында цифрландыруды дамытудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 28 желтоқсандағы № 1080 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z748" w:id="617"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z748" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 16 ақпандағы № 133 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z749" w:id="618"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z749" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 15 наурыздағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z750" w:id="619"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z750" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 2 мамырдағы № 347 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z751" w:id="620"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z751" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 11 мамырдағы № 361 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z752" w:id="621"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z752" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 тамыздағы № 644 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z753" w:id="622"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z753" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 1 қыркүйектегі № 762 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z754" w:id="623"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z754" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 26 қыркүйектегі № 835 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z755" w:id="624"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z755" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 12 наурыздағы № 169 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z756" w:id="625"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z756" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. "Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 27 сәуірдегі № 342 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z757" w:id="626"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z757" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 9 шілдедегі № 538 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z758" w:id="627"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z758" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 9 қазандағы № 835 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z759" w:id="628"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z759" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. "Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 29 қазандағы № 902 қаулысының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z760" w:id="629"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z760" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. "Қазақстан Республикасы Үкiметiнiң кейбiр шешiмдерiне өзгерiстер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 31 желтоқсандағы № 1155 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z761" w:id="630"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z761" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 6 наурыздағы № 128 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z762" w:id="631"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z762" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 14 мамырдағы № 337 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z763" w:id="632"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z763" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. "QazExpoCongress" ұлттық компаниясы" акционерлік қоғамының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 19 мамырдағы № 349 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z764" w:id="633"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z764" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысына өзгеріс пен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 27 маусымдағы № 486 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkEnd w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33722,31 +21492,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>