--- v0 (2025-11-07)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5b3068" w14:textId="d5b3068">
+    <w:p w14:paraId="d9bd298" w14:textId="d9bd298">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Есірткі және психотроптық заттарды өндірумен немесе дайындаумен байланысты емес өнеркәсіптік мақсаттарда өсіруге рұқсат етілген сора (каннабис) өсімдігін өсіру шарттарына және ондағы тетрагидроканнабинолдың жол берілетін құрамын айқындауға қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 26 қыркүйектегі № 797 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 26 қыркүйектегі № 797 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Есiрткi, психотроптық заттар, сол тектестер мен прекурсорлар және олардың заңсыз айналымы мен терiс пайдаланылуына қарсы iс-қимыл шаралары туралы" Қазақстан Республикасы Заңының 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -654,51 +654,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қорғау аймағы – сора (каннабис) егістіктерін өзге объектілерден (елді мекендермен, автомобиль жолдарынан, басқа да дақылдардың егістіктерінен) айырып тұратын, айқас тозаңданудың, рұқсатсыз қол жеткізудің алдын алу және санитариялық нормаларды сақтау мақсатында белгіленген аумақ учаскесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Селекциялық жетістіктердің мемлекеттік тізілімі (бұдан әрі – Мемлекеттік тізілім) – Қазақстан Республикасының қорғалатын өсімдік сорттарының мемлекеттік тізілімі, олар патент берілген сорттар мен тұқымдардан тұрады;</w:t>
+      4) Пайдалануға ұсынылатын селекциялық жетiстiктердiң мемлекеттiк тiзiлiмi (бұдан әрі – Мемлекеттік тізілім) – өндiрiсте шаруашылық мақсатта Пайдалану үшiн ұсынылатын сортты, тұқымды қамтитын Қазақстан Республикасының пайдалануға ұсынылатын селекциялық жетiстiктерiнiң мемлекеттiк тiзiлiмi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сот сараптамасы органы – заңнамада белгіленген тәртіппен сот-сараптама қызметін жүзеге асыратын мемлекеттік заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
@@ -778,50 +778,112 @@
         <w:t>
       9) тұқымдар – сорттың өсімін молайту үшiн пайдаланылатын генеративтiк және вегетативтiк органдар: тұқымның өзi, жемiстері, күрделi жемiстердiң бөлiгi, қосалқы жемiс, масақтар, көшеттер, жуашық, түйнек, қалемшелер, түзушi ұлпалар және басқалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) элиталық тұқымдар – ауыл шаруашылығы өсiмдiктерiнiң бiрегей немесе суперэлиталық тұқымнан алынған және Қазақстан Республикасының тұқым шаруашылығы туралы заңнамасының талаптарына сай келетiн тұқымдары. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Есiрткi, психотроптық заттар, сол тектестер мен прекурсорлар және олардың заңсыз айналымы мен терiс пайдаланылуына қарсы iс-қимыл шаралары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 22-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -974,368 +1036,502 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген лицензия негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Сора (каннабис) егістіктері елді мекендерден, жалпы пайдаланымдағы автомобиль жолдарынан және басқа да ауыл шаруашылығы дақылдарының егістіктерінен кемінде 1 (бір) километр қашықтықта қорғау аймағы қамтамасыз етіліп орналастырылады және учаскенің периметрі бойынша тор немесе тікенекті сыммен қоршалуы, тәулік бойғы күзетпен және кіріп-шығатын бір орынның орнатылуымен қамтамасыз етілуі қажет.</w:t>
+      5. Есірткі және психотроптық заттарды өндірумен немесе дайындаумен байланысты емес өнеркәсіптік мақсаттарда өсірілетін сора (каннабис) өсімдігінің егістері елді мекендерден, жалпы пайдаланымдағы автомобиль жолдарынан және басқа да ауыл шаруашылығы дақылдарының егістерінен кемінде 300 (үш жүз) метр қашықтықта, тұқым өндіру үшін өсірілетін сора (каннабис) өсімдігінің егістері кемінде 2 (екі) километр қашықтықта орналастырылуға тиіс және егіс алаңдарының шекаралары нақты айқындалған қорғау аймағымен қамтамасыз етіледі, учаскенің периметрі бойынша тор немесе тікенек сымды қоршау орнатылады, тәулік бойғы күзет қамтамасыз етіледі және кіріп-шығатын бір орын белгіленеді не санкциясыз кірудің алдын алуды қамтамасыз ететін күзет пен мониторингтің техникалық құралдары (бейнебақылау, пилотсыз ұшу аппараттары, сигнал беру жүйелері, GPS-бақылау) қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6. Пайдаланар алдында сора (каннабис) өсімдігінің тұқымдары міндетті түрде зерттеліп, ТГК құрамының осы қаулының 2-тармағында белгіленген нормадан аспайтыны расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      6. Пайдаланар алдында сора (каннабис) тұқымдары міндетті түрде зерттеліп, ТГК құрамының осы қаулының 2-тармағында белгіленген нормадан аспайтыны расталады. </w:t>
-[...19 lines deleted...]
-      Себуге дайын сора (каннабис) тұқымдарын зерттеу егіс жұмыстары басталғанға дейін жүргізіледі.</w:t>
+      Себуге дайын сора (каннабис) өсімдігінің тұқымдарын зерттеу егіс жұмыстары басталғанға дейін кемінде күнтізбелік 30 күн бұрын жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сора (каннабис) өсімдігінде ТГК-ның болуына зерттеу жүргізу вегетациялық кезең ішінде міндетті болып табылады және мына мерзімдерде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Сора (каннабис) өсімдігінде ТГК-ның болуына зерттеу жүргізу вегетациялық кезең ішінде міндетті болып табылады және мына мерзімдерде жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) белсенді өсу кезеңінде – сепкеннен кейін 40-45 күн ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) белсенді өсу кезеңінде – сепкеннен кейін 40-45 күн ішінде;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орып-жинау алдындағы кезеңде – сепкеннен кейін 90-120 күн ішінде/өнім жинауды бастар алдында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сора (каннабис) тұқымдары мен өсімдігінде ТГК-ның болуын зерттеуді сот сараптамасы органы лицензия негізінде сора (каннабис) өсімдігін өсірумен айналысатын заңды тұлғалардың қаражаты есебінен шарттық негізде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттеу нәтижелері бойынша сот сараптамасы органы сора (каннабис) тұқымдарында немесе өсімдігінде ТГК-ның болуына қатысты маманның қорытындысын ресімдейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеу нәтижелері бойынша TГК-ның болуы белгіленген деңгейден асып кеткен жағдайда барлық егіс алаңы тексерілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бүкіл егіс алаңында ТГК болуының белгіленген деңгейден асып кеткені анықталған жағдайда сот сараптамасы органы тиісті ақпаратты үш жұмыс күні ішінде есірткі, психотроптық заттар мен прекурсорлардың айналымын бақылау жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрамындағы ТГК айқындалған деңгейден асатын мөлшерде болғанда сора (каннабис) өсімдіктері Заңға сәйкес жойылуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Зерттеу жүргізу үшін сот сараптамасы органына зерттеу нысандары – сора (каннабис) тұқымдары мен өсірілген өсімдіктері ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған нысандардың құрамының өсімдік тектес заттардың қасиеттеріне байланысты өзгеру мүмкіндігін (органикалық компоненттердің тотығуы, құрамның түрленуі, шіру өзгерістеріне бейімділігі) жоққа шығару үшін сора (каннабис) өсімдіктерінен іріктеліп алынған үлгілерді арнайы зерттеуге дереу ұсыну қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаптама ретінде қағаз немесе талшықты материалды (қаптар, дорбалар және т.б.) пайдалану қажет, бұл объектілердің зақымдануын және тасымалдау мен сақтау шарттарында олардың өзгеруін болғызбау үшін жасалады. Қаптамалар нөмірленуге тиіс, өтініште жалпы егіс алаңы және осы нөмірленген объектілер алынған жерлер көрсетілуі қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1661,31 +1857,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>