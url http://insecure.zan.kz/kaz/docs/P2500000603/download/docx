--- v1 (2026-03-12)
+++ v2 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3bb081" w14:textId="a3bb081">
+    <w:p w14:paraId="8ba4b29" w14:textId="8ba4b29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1108,114 +1108,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қазынашылық уақытша бос бюджет ақшасын банктерге орналастыруды орналастыру жөніндегі комиссия айқындаған лимит шегінде жүзеге асырады. Лимит бірыңғай қазынашылық шоттан уақытша бос бюджет ақшасының жалпы қалдығынан айқындалады. Бір банкте орналастырудың жалпы сомасы бірыңғай қазынашылық шоттағы қаражаттың жалпы қалдығының жиырма пайызынан аспауға, бірақ орналастыруға сұраным берілген кездегі банктің меншікті капиталы мөлшерінің жиырма бес пайызынан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 мамырдағы № 272 бұйрығымен бекітілген 2025 қаржы жылына арналған бюджетті атқару және оған кассалық қызмет көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – № 272 қағидалар) сәйкес мемлекеттік қазынашылық:</w:t>
+      17. Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығымен бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рәсімдеріне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қазынашылық есепке алу және мониторинг рәсімдеріне (бұдан әрі – № 328 рәсімдер) сәйкес мемлекеттік қазынашылық:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлттық Банкке – бірыңғай қазынашылық шоттан уақытша бос бюджет ақшасын банктерде орналастыру нәтижелері, сондай-ақ банктер тарапынан міндеттемелерді орындамау фактілері туралы ақпаратты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджетті атқару жөніндегі орталық уәкілетті органға – банктерде орналастырылған бірыңғай қазынашылық шоттан уақытша бос бюджет ақшасы туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қазынашылық уақытша бос бюджет ақшасын банктерде орналастыру туралы жасалған келісімдер негізінде орналастыру туралы келісімде көрсетілген шоттарға ақша аудару арқылы және орналастыруға сұранымда көрсетілген мерзімдерде орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1248,74 +1310,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Өсімпұл түсімдерінің сомасы республикалық бюджет кірісінің есебіне жатқызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Банктерде орналастырылған бірыңғай қазынашылық шоттан уақытша бос бюджет ақшасын есепке алу № 272 </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларға</w:t>
+      21. Банктерде орналастырылған бірыңғай қазынашылық шоттан уақытша бос бюджет ақшасын есепке алу № 328 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рәсімдерге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2218,55 +2342,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2592,31 +2716,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>