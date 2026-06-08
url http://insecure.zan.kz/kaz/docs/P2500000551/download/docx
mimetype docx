--- v2 (2026-03-12)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b49c668" w14:textId="b49c668">
+    <w:p w14:paraId="c584e3d" w14:textId="c584e3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1029,74 +1029,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негіздеме мен есеп-қисаптарға аудандық (қалалық) бюджеттен, аудандық маңызы бар қала, ауыл, кент, ауылдық округ бюджетінен қаржыландырылатын атқарушы органның бірінші басшысы немесе ол уәкілеттік берген тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Қазақстан Республикасы Үкіметінің және жергілікті атқарушы органдардың резервтерінен бюджет қаражатын бөлу туралы қаулы қабылданғаннан кейін бюджеттік бағдарламалардың әкімшілері үш жұмыс күні ішінде тиісті қаржыландыру жоспарларына Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 мамырдағы № 272 бұйрығымен бекітілген 2025 қаржы жылына арналған бюджетті атқару және оған кассалық қызмет көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – № 272 қағидалар) сәйкес өзгерістер енгізеді.</w:t>
+      6. Қазақстан Республикасы Үкіметінің және жергілікті атқарушы органдардың резервтерінен бюджет қаражатын бөлу туралы қаулы қабылданғаннан кейін бюджеттік бағдарламалардың әкімшілері үш жұмыс күні ішінде тиісті қаржыландыру жоспарларына Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығымен бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдеріне, қазынашылық есепке алу және мониторинг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рәсімдеріне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № 328 рәсімдер) сәйкес өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасы Үкіметінің және облыстың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының резервтерінен төмен тұрған бюджетке бюджет қаражатын бөлу нысаналы трансферттер түрінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1108,122 +1170,102 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Үкіметінің және жергілікті атқарушы органдардың резервтерінен жоғары тұрған бюджеттен нысаналы трансферттер түрінде қаражат бөлінген жағдайда төмен тұрған бюджеттерге қаражатты алғаш аудару төлемдер бойынша жеке қаржыландыру жоспарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тиісті қаржыландыру жоспарына өзгерістер енгізу арқылы Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органның резервін қалпына келтіру арқылы ағымдағы қаржы жылының 20 желтоқсанына дейін қайтаруды қамтамасыз етеді.</w:t>
+        <w:t>
+      8. Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органдардың резервтерінен бөлінген бюджет қаражаты қаржы жылы ішінде үнемделген, пайдаланылмаған немесе ішінара пайдаланылған жағдайда бюджеттік бағдарламаның тиісті әкімшісі оны № 328 рәсімдерге сәйкес тиісті қаржыландыру жоспарларына өзгерістер енгізу арқылы Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органның резервін қалпына келтіру арқылы ағымдағы қаржы жылының 20 желтоқсанына дейін қайтаруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджет қаражаты Қазақстан Республикасы Үкіметінің және облыстың, ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органының резервтерінен төмен тұрған бюджетке нысаналы трансферттер түрінде бөлінген болса, осы тармақтың бірінші бөлігінде айқындалған жағдайларда төмен тұрған бюджеттің атқарушы органы бұл туралы қаражат бөлген жоғары тұрған бюджеттік бағдарламалардың әкімшісіне хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бюджеттік бағдарламалардың әкімшісі жоғары тұрған бюджеттің тиісті қаржыландыру жоспарларына өзгерістер енгізгеннен кейін төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган № 272 </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларға</w:t>
+      Бюджеттік бағдарламалардың әкімшісі жоғары тұрған бюджеттің тиісті қаржыландыру жоспарларына өзгерістер енгізгеннен кейін төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган № 328 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рәсімдерге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті жергілікті бюджетті түзетуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1233,90 +1275,194 @@
         <w:t>
       Жоғары тұрған бюджеттің резервінен алынған, пайдаланылмаған бюджет қаражатын, үнемделген ақшаны және (немесе) бюджет қаражатының пайдаланылмаған бөлігінің қалдығын қайтаруды төмен тұрған бюджетті атқару жөніндегі жергілікті уәкілетті орган бюджет түсімдері сыныптамасының тиісті кодынан жоғары тұрған бюджеттің бюджеттік бағдарламасы әкімшісінің кассалық шығыстарын қалпына келтіру арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көзделген бюджет қаражатын қайтару қорытындысы бойынша бюджеттік бағдарламаның әкімшісі үш жұмыс күні ішінде "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңына сәйкес электрондық құжат айналымы арқылы тиісінше бюджетті атқару жөніндегі орталық немесе жергілікті уәкілетті органды қайтарылған сома мен оның себебін көрсете отырып хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бастапқыда резервтерден қаражат бөлінгендегі валюта айырбастаудың нарықтық бағамына қайта есептей отырып қайтаруды қамтамасыз етеді.</w:t>
+        <w:t>
+      9. Қаржы жылы ішінде Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органдардың резервтерінен бөлінген және шетелдік валютаға айырбасталған бюджет қаражаты пайдаланылмаған немесе ішінара пайдаланылған жағдайда бюджеттік бағдарламаның әкімшісі шетелдік валютаның пайдаланылмаған бөлігін № 328 рәсімдерге сәйкес бастапқыда резервтерден қаражат бөлінгендегі валюта айырбастаудың нарықтық бағамына қайта есептей отырып қайтаруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 20 желтоқсаннан кейін Қазақстан Республикасы Үкіметінің резервтерінен төмен тұрған бюджеттерге нысаналы трансферттер түрінде қаражат бөлуге әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайларды жою кезінде Қазақстан Республикасының саяси, экономикалық және әлеуметтік тұрақтылығына немесе оның әкімшілік-аумақтық бірлігіне, сондай-ақ адамдардың өмірі мен денсаулығына қауіп төнген жағдайларда жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1685,54 +1831,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген шығыстарды одан әрі қаржыландыруды бюджетті атқару жөніндегі уәкілетті органдар бюджеттік бағдарламалар әкімшілерінің Қазақстан Республикасының азаматтық қорғау туралы заңнамасына сәйкес негіздеуші құжаттарды ұсынуына қарай жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Төтенше жағдайлардың салдарын жою бойынша ұзақ мерзімді іс-шараларды іске асыруға, сондай-ақ олардың алдын алуға арналған есеп-қисаптармен бірге шығындардың қажетті көлемін бюджеттік бағдарламалардың әкімшілері бюджеттік жоспарлау жөніндегі уәкілетті органның қарауына ұсынады.</w:t>
+      19. Төтенше жағдайлардың салдарын жою бойынша ұзақ мерзімді іс-шараларды іске асыруға, сондай-ақ олардың алдын алуға арналған есеп-қисаптармен бірге шығындардың қажетті көлемін бюджеттік бағдарламалардың әкімшілері бюджеттік жоспарлау жөніндегі орталық уәкілетті органның және (немесе) мемлекеттік жоспарлау жөніндегі жергілікті уәкілетті органның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Қазақстан Республикасы ресми гуманитарлық көмек көрсеткен және Қазақстан Республикасына ресми гуманитарлық көмек көрсетілген кезде төтенше резервті пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2865,74 +3073,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жергілікті атқарушы органдар өздерінің заңсыз қабылданған актілері, сондай-ақ әкімшілік басқару саласындағы лауазымды тұлғалардың заңсыз әрекеті үшін зиянды осы органдардың иелiгiндегi ақша есебiнен өтейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Облыстардың, республикалық маңызы бар қалалардың, астананың немесе аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының резервтерінен соттардың шешімдері бойынша тиісті жергілікті атқарушы органның міндеттемелерін орындауға бюджет қаражатын бөлу туралы тиісті жергілікті атқарушы органның қаулысының жобасын тиісті атқарушы орган дайындайды.</w:t>
+      41. Облыстардың, республикалық маңызы бар қалалардың, астананың немесе аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының резервтерінен соттардың шешімдері бойынша тиісті жергілікті атқарушы органның міндеттемелерін орындауға бюджет қаражатын бөлу туралы тиісті жергілікті атқарушы органның қаулысының жобасын бюджетті атқару жөніндегі жергілікті уәкілетті орган дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте облыстардың, республикалық маңызы бар қалалардың, астананың немесе аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының резервтерінен соттардың шешімдері бойынша тиісті жергілікті атқарушы органның міндеттемелерін орындауға бюджет қаражатын бөлу туралы қаулы жобасына Қазақстан Республикасының атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы заңнамасына сәйкес сот актілерінің және атқарушылық құжаттардың көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Резервтерді қолма-қол ақша тапшылығын жабуға пайдалану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -3596,55 +3866,137 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Есептілікті ұсыну және Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органдардың резервтерінен бөлінген қаражаттың пайдалануына бақылауды жүзеге асыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      54. Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органдардың резервтерінен бөлінген бюджет қаражатын алатын бюджеттік бағдарламалардың әкімшілері қаржы жылының қорытындысы бойынша "Бюджеттік есептілікті жасау және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 мамырдағы № 262 бұйрығына сәйкес тиісінше бюджетті атқару жөніндегі орталық немесе жергілікті уәкілетті органдарға олардың пайдаланылуы, орындалған жұмыстардың көлемі мен құны туралы есеп береді.</w:t>
+        <w:t xml:space="preserve">
+      54. Қазақстан Республикасы Үкіметінің немесе жергілікті атқарушы органдардың резервтерінен бөлінген бюджет қаражатын алатын бюджеттік бағдарламалардың әкімшілері қаржы жылының қорытындысы бойынша "Бюджеттік мониторинг жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 мамырдағы № 275 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісінше бюджетті атқару жөніндегі орталық немесе жергілікті уәкілетті органдарға олардың пайдаланылуы туралы есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Үкіметінің 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Сыртқы саяси қызмет жөніндегі орталық уәкілетті орган бюджетті атқару жөніндегі орталық уәкілетті органға және мемлекеттік материалдық резерв саласындағы уәкілетті органға алушы елдің Қазақстан Республикасы көрсеткен ресми гуманитарлық көмекті алғаны туралы тиісті ақпарат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z150" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5013,55 +5365,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5387,31 +5739,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>