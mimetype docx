--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5fd59eb" w14:textId="5fd59eb">
+    <w:p w14:paraId="13c01a1" w14:textId="13c01a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1480,51 +1480,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Үкіметі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы облыстарының, республикалық маңызы бар қалаларының, астанасының жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы органдар) тартатын Қазақстан Республикасының мемлекеттік қарыздары (бұдан әрі – мемлекеттік қарыздар);</w:t>
+      Қазақстан Республикасы астанасының, облыстарының, республикалық маңызы бар қалаларының жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы органдар) тартатын Қазақстан Республикасының мемлекеттік қарыздары (бұдан әрі – мемлекеттік қарыздар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының мемлекет кепілдік берген қарыздары (бұдан әрі – мемлекет кепілдік берген қарыздар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1656,51 +1656,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2004,75 +2024,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жергілікті атқарушы органдар тартқан қарыздарды есепке алу қарыз шартының негізгі есептік сипаттамаларын тіркеу журналына енгізу немесе мемлекеттік эмиссиялық бағалы қағаздарды (қарыздың нөмірі және ресімделген күні, қарыздың түрі, кредитор, қарыз валютасы және сомасы, қарыздың мерзімі, сыйақы мөлшерлемелері) шығару арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжатты қарыз шартына қол қойылғаннан немесе республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары мемлекеттік эмиссиялық бағалы қағаздарды орналастырғаннан кейін он бес жұмыс күні ішінде мемлекеттік қазынашылыққа ұсынады.</w:t>
+        <w:t>
+      15. Жергілікті атқарушы органдар өздері тартқан қарыздарды тіркеу үшін осы Қағидалардың 12-тармағында көрсетілген құжатты қарыз шартына қол қойылғаннан немесе астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары мемлекеттік эмиссиялық бағалы қағаздарды орналастырғаннан кейін он бес жұмыс күні ішінде мемлекеттік қазынашылыққа ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жергілікті атқарушы органдардың қарыздарын тіркеу осы Қағидалардың 12-тармағында көрсетілген құжат ұсынылғаннан кейін бес жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6753,55 +6815,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7127,31 +7189,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>