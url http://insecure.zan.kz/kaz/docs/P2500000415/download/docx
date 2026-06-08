--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5a358b" w14:textId="d5a358b">
+    <w:p w14:paraId="5383c2a" w14:textId="5383c2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республикалық бюджет комиссиясы туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 7 маусымдағы № 415 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 7 маусымдағы № 415 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Үкіметі туралы" Қазақстан Республикасының Конституциялық заңы 9-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1995,208 +1995,322 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – "Мемлекеттік құпиялар туралы" Заң) сәйкес мемлекеттік құпияларды құрайтын және (немесе) "Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – қаулы) айқындалған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, электрондық құжат айналымы жүйесі арқылы Комиссия ұсынымдарының көшірмелерін қосымшаларымен қоса Қазақстан Республикасы Үкіметінің Аппаратына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мемлекеттік құпиялар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік құпияларды құрайтын және (немесе) қаулымен айқындалған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, "Мемлекеттік жоспарлау" ақпараттық жүйесі арқылы Комиссия ұсынымдарынан үзінді көшірмелерді құзыретіне тиісті мәселелер кіретін орталық мемлекеттік органдарға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19.  Өзіне жүктелген міндеттерді орындау мақсатында қабылданған Комиссия ұсынымдарын барлық мемлекеттік органдар көрсетілген мерзімде міндетті түрде қарауға тиіс. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия отырыстарының арасындағы кезеңде оның қызметінің ұйымдық мәселелерін Комиссияның жұмыс органы шешеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      20. Комиссия отырыстарының арасындағы кезеңде оның қызметінің ұйымдық мәселелерін Комиссияның жұмыс органы шешеді.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия құзыретіне кіретін мәселелерді жұмыс органы құжаттар ұсынылған күннен бастап жиырма жұмыс күнінен асырмай қарайды және құжаттардың толық топтамасы болған жағдайда Комиссияның қарауына шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...15 lines deleted...]
-      Комиссия құзыретіне кіретін мәселелерді жұмыс органы құжаттар ұсынылған күннен бастап жиырма жұмыс күнінен асырмай қарайды және құжаттардың толық топтамасы болған жағдайда Комиссияның қарауына шығарады.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс органы Комиссия отырысында қарауға арналған материалдарды Комиссия мүшелеріне отырыс өткізілетін күнге дейін екі жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      Жұмыс органы Комиссия отырысында қарауға арналған материалдарды Комиссия мүшелеріне отырыс өткізілетін күнге дейін екі жұмыс күнінен кешіктірмей жібереді.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Комиссияның қызметін тоқтату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қазақстан Республикасы Үкіметінің Комиссия қызметін тоқтату туралы шешім қабылдауы оның қызметін тоқтату үшін негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2288,228 +2402,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық бюджет комиссиясының құзыреті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикалық бюджет комиссиясының құзыретіне мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Республикалық бюджет комиссиясының құзыретіне мыналар кіреді:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әлеуметтік-экономикалық даму болжамы, мемлекеттік органдардың даму жоспарларының жобалары немесе оларға өзгерістер мен толықтырулардың жобалары, бюджеттік бағдарламалардың әкімшілері шығыстарының лимиттері және бюджеттік бағдарламалар әкімшілері шығыстарының бағыттары бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      1. Әлеуметтік-экономикалық даму болжамы, мемлекеттік органдардың даму жоспарларының жобалары немесе оларға өзгерістер мен толықтырулардың жобалары, бюджеттік бағдарламалардың әкімшілері шығыстарының лимиттері және бюджеттік бағдарламалар әкімшілері шығыстарының бағыттары бойынша ұсыныстар тұжырымдау.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бюджет жобаларының көрсеткіштерін айқындау, бюджеттерді нақтылау, түзету бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Республикалық және (немесе) жергілікті бюджеттердің және (немесе)  Қазақстан Республикасы Ұлттық қорының түсімдерін қысқартуды немесе шығыстарын ұлғайтуды көздейтін нормативтік құқықтық актілердің жобалары бойынша, оның ішінде Қазақстан Республикасы Бюджет кодексінің (бұдан әрі – Бюджет кодексі) 73-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің бесінші абзацында көзделген жағдайда ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бюджет кодексінің ережелерін іске асыру үшін әзірлеген нормативтік құқықтық актілердің жобалары бойынша ұсыныстар тұжырымдау.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      4. Бюджет кодексінің ережелерін іске асыру үшін әзірлеген нормативтік құқықтық актілердің жобалары бойынша ұсыныстар тұжырымдау.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шығыстарға шолу, бюджеттік мониторинг нәтижелерін, нәтижелерге жүргізілген бағалауды қарау және олар бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      5. Шығыстарға шолу, бюджеттік мониторинг нәтижелерін, нәтижелерге жүргізілген бағалауды қарау және олар бойынша ұсыныстар тұжырымдау.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бюджет кодексінде және осы Ережеде көзделген өзге де өкілеттіктер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2601,408 +2715,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық бюджет комиссиясының құрамы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық Банкінің Төрағасы (келісу бойынша) Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Премьер-Министрінің орынбасарлары </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Қаржы вице-министрі, хатшы (дауыс беру құқығынсыз)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Қаржы вице-министрі, хатшы (дауыс беру құқығынсыз)</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің көмекшісі (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржы министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әділет министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Ұлттық экономика министрі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Көлік министрі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Көлік министрі</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Сенаты Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Сенаты Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Сенаты Экономикалық саясат, инновациялық даму және кәсіпкерлік комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Сенаты Экономикалық саясат, инновациялық даму және кәсіпкерлік комитетінің төрағасы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Мәжілісі Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Мәжілісі Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Парламентінің Мәжілісі Экономикалық реформа және өңірлік даму комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Парламентінің Мәжілісі Экономикалық реформа және өңірлік даму комитетінің төрағасы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Сот әкімшілігінің басшысы (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары (келісу бойынша)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары (келісу бойынша)</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық экономика және Қаржы вице-министрлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3094,498 +3208,498 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 6 қарашадағы № 720 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 481 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының Ұлттық Банкі Басқармасындағы Қазақстан Республикасы Үкіметінің өкілдері туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 27 қыркүйектегі № 596 және "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулыларына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 20 мамырдағы № 310 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 31 наурыздағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 29 сәуірдегі № 268 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 13 ақпандағы № 121 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 855 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгеріс енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 26 ақпандағы № 124 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11.  "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 шiлдедегi № 571 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>