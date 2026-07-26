--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5383c2a" w14:textId="5383c2a">
+    <w:p w14:paraId="c28a942" w14:textId="c28a942">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1995,322 +1995,290 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – "Мемлекеттік құпиялар туралы" Заң) сәйкес мемлекеттік құпияларды құрайтын және (немесе) "Мәліметтерді таратылуы шектелген қызметтік ақпаратқа жатқызу және онымен жұмыс істеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 24 маусымдағы № 429 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – қаулы) айқындалған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, электрондық құжат айналымы жүйесі арқылы Комиссия ұсынымдарының көшірмелерін қосымшаларымен қоса Қазақстан Республикасы Үкіметінің Аппаратына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Мемлекеттік құпиялар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік құпияларды құрайтын және (немесе) қаулымен айқындалған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, "Мемлекеттік жоспарлау" ақпараттық жүйесі арқылы Комиссия ұсынымдарынан үзінді көшірмелерді құзыретіне тиісті мәселелер кіретін орталық мемлекеттік органдарға жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік құпияларды құрайтын және (немесе) қаулымен айқындалған таратылуы шектелген қызметтік ақпаратты қамтитын мәліметтерді қоспағанда, Комиссия ұсынымдарынан үзінді көшірмелерді "Мемлекеттік жоспарлау" цифрлық жүйесі арқылы тиісті мәселелер құзыретіне кіретін орталық мемлекеттік органдарға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19.  Өзіне жүктелген міндеттерді орындау мақсатында қабылданған Комиссия ұсынымдарын барлық мемлекеттік органдар көрсетілген мерзімде міндетті түрде қарауға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комиссия отырыстарының арасындағы кезеңде оның қызметінің ұйымдық мәселелерін Комиссияның жұмыс органы шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құзыретіне кіретін мәселелерді жұмыс органы құжаттар ұсынылған күннен бастап жиырма жұмыс күнінен асырмай қарайды және құжаттардың толық топтамасы болған жағдайда Комиссияның қарауына шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс органы Комиссия отырысында қарауға арналған материалдарды Комиссия мүшелеріне отырыс өткізілетін күнге дейін екі жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Комиссияның қызметін тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қазақстан Республикасы Үкіметінің Комиссия қызметін тоқтату туралы шешім қабылдауы оның қызметін тоқтату үшін негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2402,228 +2370,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық бюджет комиссиясының құзыреті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық бюджет комиссиясының құзыретіне мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуметтік-экономикалық даму болжамы, мемлекеттік органдардың даму жоспарларының жобалары немесе оларға өзгерістер мен толықтырулардың жобалары, бюджеттік бағдарламалардың әкімшілері шығыстарының лимиттері және бюджеттік бағдарламалар әкімшілері шығыстарының бағыттары бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бюджет жобаларының көрсеткіштерін айқындау, бюджеттерді нақтылау, түзету бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Республикалық және (немесе) жергілікті бюджеттердің және (немесе)  Қазақстан Республикасы Ұлттық қорының түсімдерін қысқартуды немесе шығыстарын ұлғайтуды көздейтін нормативтік құқықтық актілердің жобалары бойынша, оның ішінде Қазақстан Республикасы Бюджет кодексінің (бұдан әрі – Бюджет кодексі) 73-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің бесінші абзацында көзделген жағдайда ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бюджет кодексінің ережелерін іске асыру үшін әзірлеген нормативтік құқықтық актілердің жобалары бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шығыстарға шолу, бюджеттік мониторинг нәтижелерін, нәтижелерге жүргізілген бағалауды қарау және олар бойынша ұсыныстар тұжырымдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бюджет кодексінде және осы Ережеде көзделген өзге де өкілеттіктер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2715,408 +2683,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республикалық бюджет комиссиясының құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Премьер-Министрі, төраға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық Банкінің Төрағасы (келісу бойынша) Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Премьер-Министрінің орынбасарлары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Қаржы вице-министрі, хатшы (дауыс беру құқығынсыз)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Президентінің көмекшісі (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Қаржы министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әділет министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Ұлттық экономика министрі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Көлік министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Өнеркәсіп және құрылыс министрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламентінің Сенаты Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламентінің Сенаты Экономикалық саясат, инновациялық даму және кәсіпкерлік комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламентінің Мәжілісі Қаржы және бюджет комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Парламентінің Мәжілісі Экономикалық реформа және өңірлік даму комитетінің төрағасы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Сот әкімшілігінің басшысы (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары (келісу бойынша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық экономика және Қаржы вице-министрлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3208,552 +3176,552 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 415 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 6 қарашадағы № 720 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 5 шілдедегі № 481 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының Ұлттық Банкі Басқармасындағы Қазақстан Республикасы Үкіметінің өкілдері туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 27 қыркүйектегі № 596 және "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулыларына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 20 мамырдағы № 310 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 18 наурыздағы № 154 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 31 наурыздағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Үкіметінің жанындағы консультативтік-кеңесші органдардың кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 29 сәуірдегі № 268 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 13 ақпандағы № 121 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 855 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Республикалық бюджет комиссиясы туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 15 қаңтардағы № 10 қаулысына өзгеріс енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 26 ақпандағы № 124 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11.  "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 17 шiлдедегi № 571 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне және Қазақстан Республикасы Премьер-Министрінің өкімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4079,31 +4047,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>