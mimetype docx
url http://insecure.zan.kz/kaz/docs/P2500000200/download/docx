--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1f1fd8" w14:textId="b1f1fd8">
+    <w:p w14:paraId="96b00f4" w14:textId="96b00f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қоғамда заң мен тәртіп идеологиясын ілгерілету жөніндегі 2025 – 2030 жылдарға арналған тұжырымдаманы бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 1 сәуірдегі № 200 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2025 жылғы 1 сәуірдегі № 200 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -591,588 +591,392 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамда заң мен тәртіп идеологиясын ілгерілету жөніндегі 2025 – 2030 жылдарға арналған тұжырымдама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тұжырымдама жаңа редакцияда - ҚР Үкіметінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 610</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қоғамда заң мен тәртіп идеологиясын ілгерілету жөніндегі 2025 – 2030 жылдарға арналған тұжырымдама</w:t>
+        <w:t>
+      Мазмұны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мазмұны:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бөлім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Тұжырымдаманың паспорты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-бөлім. Тұжырымдаманың паспорты.</w:t>
+        <w:t>2-бөлім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Ағымдағы ахуалды талдау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-бөлім. Ағымдағы ахуалды талдау.</w:t>
+        <w:t>3-бөлім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Халықаралық тәжірибеге шолу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-бөлім. Халықаралық тәжірибеге шолу.</w:t>
+        <w:t>4-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. Құқықтық мәдениетті дамыту пайымы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-бөлім. Құқықтық мәдениетті дамыту пайымы.</w:t>
+        <w:t>5-бөлім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Идеологияны дамытудың негізгі қағидаттары мен тәсілдері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бөлім. Идеологияны дамытудың негізгі қағидаттары мен тәсілдері.</w:t>
+        <w:t>6-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. Нысаналы индикаторлар және күтілетін нәтижелер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5.1. Заң үстемдігі және заңның жалпыға бірдейлігі қағидаты.</w:t>
-[...17 lines deleted...]
-      </w:t>
+        <w:t>7-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5.2. Ашықтық және есептілік қағидаты.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. Тұжырымдаманы іске асыру жөніндегі іс-қимыл жоспары (осы Тұжырымдамаға қосымша)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...257 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-бөлім. Тұжырымдаманың паспорты </w:t>
+        <w:t xml:space="preserve"> 1-бөлім. Тұжырымдаманың паспорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1219,69 +1023,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>жөніндегі 2025 – 2030 жылдарға арналған тұжырымдама</w:t>
+              <w:t>
+Қоғамда заң мен тәртіп идеологиясын ілгерілету жөніндегі 2025 – 2030 жылдарға арналған тұжырымдама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1299,339 +1086,333 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әзірлеу үшін негіздемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Қазақстан Республикасы Президентінің 2024 жылғы 2 қыркүйектегі "Әділетті Қазақстан: заң мен тәртіп, экономикалық өсім, қоғамдық оптимизм" атты </w:t>
+ Қазақстан Республикасы Президентінің 2024 жылғы 2 қыркүйектегі "Әділетті Қазақстан: заң мен тәртіп, экономикалық өсім, қоғамдық оптимизм" атты </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жолдауы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2) Қазақстан Республикасының құқықтық саясатының 2030 жылға дейінгі </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Қазақстан Республикасы Президентінің 2021 жылғы 15 қазандағы № 674 Жарлығымен бекітілген Қазақстан Республикасының құқықтық саясатының 2030 жылға дейінгі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұжырымдамасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Қазақстан Республикасы Президентінің 2021 жылғы 15 қазандағы № 674 Жарлығымен бекітілген);</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">4) Қазақстан Республикасының 2029 жылға дейінгі ұлттық </w:t>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Мемлекет басшысының Ұлттық құрылтайдың 2025 жылғы 14 наурыздағы төртінші отырысында сөйлеген сөзі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Қазақстан Республикасы Президентінің 2024 жылғы 30 шілдедегі № 611 Жарлығымен бекітілген Қазақстан Республикасының 2029 жылға дейінгі ұлттық </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даму жоспары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Қазақстан Республикасы Президентінің 2024 жылғы 30 шілдедегі № 611 Жарлығымен бекітілген);</w:t>
-[...27 lines deleted...]
-              <w:t>5) Қазақстан Республикасы Президентінің Әкімшілігі Басшысының 2024 жылғы 29 қазандағы № 24-02-1.26 тапсырмасы;</w:t>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Қазақстан Республикасы Президентінің Әкімшілігі Басшысының 2024 жылғы 29 қазандағы № 24-02-1.26 тапсырмасы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) Қазақстан Республикасы Үкіметінің 2017 жылғы 29 сәуірдегі № 790 қаулысымен бекітілген Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесінің </w:t>
+ Қазақстан Республикасы Үкіметінің 2017 жылғы 29 сәуірдегі № 790 қаулысымен бекітілген Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>83-тармақтары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>. </w:t>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Қазақстан Республикасы Президентінің Әкімшілігі Басшысының 2025 жылғы 2025 жылғы 23 қыркүйектегі №25-52-4/3 ҚБП тапсырмасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Қазақстан Республикасы Президентінің Әкімшілігі Басшысының 2026 жылғы 19 наурыздағы № 52-12.146 ПАБ-8 тапсырмасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұжырымдаманы әзірлеуге жауапты мемлекеттік органдар</w:t>
+Тұжырымдаманы әзірлеуге жауапты мемлекеттік орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1777,26221 +1558,46740 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2025 – 2030 жылдар</w:t>
+– 2030 жылдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">2-бөлім. Ағымдағы ахуалды талдау. </w:t>
+        <w:t xml:space="preserve"> 2-бөлім. Ағымдағы ахуалды талдау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соңғы жылдары Қазақстан Республикасында қоғамда құқықтық мәдениет пен құқықтық тәртіп деңгейі артуының оң үрдісі байқалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан "Халық үніне құлақ асатын мемлекет" тұжырымдамасының негізгі элементі болып табылатын заңдылық пен тәртіп қағидаттарын нығайтуға бағытталған реформаларды белсенді түрде жүргізуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысы 2024 жылғы 2 қыркүйектегі Қазақстан халқына Жолдауында мынаны атап өтті: "Соңғы бес жылда ауқымды реформалар жасалды. Еліміздің саяси жүйесі түбегейлі өзгерді. Жұрттың сана-сезімінде бетбұрыс болып жатыр. Халықтың құқықтық мәдениеті артып келеді. Азаматтардың бойында жаңа әдеттер, дағдылар қалыптасып, жаңа құндылықтар орнығуда.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәселен, Конституциялық Соттың құрылуы, Адам құқықтары жөніндегі уәкілге конституциялық мәртебенің берілуі, прокуратура органдарының рөлін күшейту маңызды оқиғалар болып табылады. Осы бағыттар бойынша азаматтар үшін бұзылған құқықтарды қалпына келтіру және осындай бұзушылықтардың алдын алу жөніндегі жаңа мүмкіндіктерді айқындайтын Қазақстан Республикасының "Қазақстан Республикасының Конституциялық Соты туралы", "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл туралы" және "Прокуратура туралы" конституциялық заңдары қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы 1 қаңтардан бастап Қазақстанда Конституциялық Сот өз жұмысын бастады, ол Қазақстан Республикасының бүкіл аумағында Қазақстан Республикасы Конституциясының үстемдігін қамтамасыз етеді. Барлық азаматтар, Бас Прокурор және Адам құқықтары жөніндегі уәкіл конституциялық бақылау органына жүгіну құқығын алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, конституциялық реформа Қазақстан тарихындағы жаңа дәуірдің бастауы болды. Бұл соңғы үш жылдағы саяси өзгерістерді бекемдеуге және мемлекеттілікті одан әрі нығайтуға берік негіз қалауға мүмкіндік берді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2023 жылғы наурызда Қазақстан Республикасы Ақпараттық доктринасының бекітілуі бұл бағыттағы маңызды қадамдардың бірі болды. Бұл құжат еліміздің ақпараттық кеңістігінің орнықты жұмыс істеуін және қауіпсіздігін қамтамасыз етуге, сондай-ақ жалған ақпаратқа және қоғамдық пікірді манипуляциялауға қарсы іс-қимылға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан басқа, 2020 жылғы тамызда Азаматтық қоғамды дамыту тұжырымдамасы қабылданды, оның мақсаты азаматтардың мемлекеттік істерді басқаруға белсенді қатысуы үшін қолайлы жағдай жасау және мемлекет пен азаматтық қоғам институттары арасындағы әріптестікті нығайту болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан "Халық үніне құлақ асатын мемлекет" тұжырымдамасының негізгі элементі болып табылатын заңдылық пен тәртіп қағидаттарын нығайтуға бағытталған реформаларды белсенді түрде жүргізуде.   </w:t>
+      Үкімет әлеуметтік жобалар мен гранттарды қаржыландыра отырып, азаматтарды құқықтық оқыту үшін үкіметтік емес ұйымдармен (бұдан әрі – ҮЕҰ) белсенді түрде ынтымақтастық жасайды. Жыл сайын негізінен құқықтық ағартуға бағытталған 2000-ға жуық әлеуметтік жоба іске асырылуда. ҮЕҰ реформалар мен ағарту жұмысын қолдай отырып, мемлекеттік органдар жанындағы қоғамдық кеңестерге қатысады. Адам құқықтары және бала құқықтары жөніндегі уәкілдер азаматтар мен балалардың құқықтарын қорғау үшін ҮЕҰ-мен тығыз өзара іс-қимыл жасайды. Мұндай ынтымақтастық елімізде халықтың құқықтық сана-сезімін жақсартуға және құқықтық мәдениетті арттыруға ықпал етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекет басшысы 2024 жылғы 2 қыркүйектегі Қазақстан халқына Жолдауында соңғы бес жылда ауқымды реформалар іске асырылғанын, саяси жүйе түбегейлі трансформациядан өткенін атап өтті. Қоғамдық санада түбегейлі өзгерістер орын алып, азаматтардың құқықтық мәдениетінің деңгейі артуда, қоғамда мінез-құлықтың жаңа моделі және жаңа құндылықтар орнығуда.  </w:t>
+      Соңғы бес жылда елімізде қылмыскерлік деңгейі төмендеуінің орнықты үрдісі байқалады. Ресми статистикаға сәйкес (ҚР БП ҚСжАЕК) қылмыстық құқық бұзушылықтардың саны 46,7 %-ға (2020 жылғы 236594-тен 2024 жылы 126039-ға дейін), оның ішінде қылмыстың басқа түрлері бойынша қысқарды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мәселен, Конституциялық Соттың құрылуы, Адам құқықтары жөніндегі уәкілге конституциялық мәртебенің берілуі, прокуратура органдарының рөлін күшейту маңызды оқиғалар болып табылады. Осы бағыттар бойынша азаматтар үшін бұзылған құқықтарды қалпына келтіру және осындай бұзушылықтардың алдын алу жөніндегі жаңа мүмкіндіктерді айқындайтын </w:t>
+      кісі өлтіру – 32,6 %-ға (839-дан 565-ке дейін); </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Қазақстан Республикасының Конституциялық Соты туралы"</w:t>
+        <w:t xml:space="preserve">
+      ұрлық – 54,8 %-ға (66864-тен 30180-ге дейін); </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">
+      тонау – 75,4 %-ға (6265-тен 1538-ге дейін); </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл туралы"</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Конституциялық заңдар қабылданды. </w:t>
+        <w:t xml:space="preserve">
+      қарақшылық шабуыл – 72 %-ға (457-ден 128-ге дейін); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2023 жылғы 1 қаңтардан бастап Қазақстанда Конституциялық Сот өз жұмысын бастады, ол Қазақстан Республикасының бүкіл аумағында Қазақстан Республикасы Конституциясының үстемдігін қамтамасыз етеді.</w:t>
+      бұзақылық – 72,5 %-ға (5770-ден 1582-ге дейін).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z44" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Барлық азаматтар, Бас прокурор және Адам құқықтары жөніндегі уәкіл конституциялық бақылау органына жүгіну құқығын алды.</w:t>
+      Қылмыскерліктің құрылымы да өзгерді. Дәстүрлі түрде мүліктік қылмыстар (ұрлық) неғұрлым кеңінен таралған болатын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осылайша, конституциялық реформа Қазақстан тарихындағы жаңа дәуірдің басталуын белгіледі. Бұл соңғы үш жылдағы саяси өзгерістерді бекемдеуге және мемлекеттілікті одан әрі нығайтуға берік негіз қалауға мүмкіндік берді.</w:t>
+      Алайда қылмыскерлік үнемі трансформациялауда болады. Мұндай өзгерістердің басты себептерінің бірі – әлеуметтік-экономикалық фактор және технологиялық прогресс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңға мойынсынатын азаматтар заманауи технологияларды даму немесе өнертабыстар үшін пайдаланатыны сияқты, қылмыстық әлем де қылмыстар жасауға мүмкіндік беретін механизмдерді табады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осының аясында алаяқтық – 39,6 %-ға (31433-тен 43890-ға дейін) және бопсалау – 71,7 %-ға (315-тен 541-ге дейін) – сияқты қылмыстардың саны артты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атап айтқанда, алаяқтықтың, әсіресе Интернет пен телефон алаяқтығының үлесі айтарлықтай өсті, соның салдарынан қылмыстың бұл түрі жалпы қылмыскерлік құрылымында жетекші орынға ие болып отыр.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2023 жылғы наурызда Қазақстан Республикасы Ақпараттық доктринасының бекітілуі бұл бағыттағы маңызды қадамдардың бірі болды. Бұл құжат еліміздің ақпараттық кеңістігінің тұрақты жұмыс істеуін және қауіпсіздігін қамтамасыз етуге, сондай-ақ жалған ақпаратқа және қоғамдық пікірді манипуляциялауға қарсы іс-қимылға бағытталған. </w:t>
+      Лудоманияға қарсы іс-қимыл бойынша қабылданған кешенді тәсілдерге қарамастан, проблема әлі де сақталуда. Ұлттық статистика бюросының мәліметтері бойынша 2020 – 2023 жылдар аралығында қазақстандықтар құмар ойындарға </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бұдан басқа, 2020 жылғы тамызда Азаматтық қоғамды дамыту тұжырымдамасы қабылданды, оның мақсаттары азаматтардың мемлекеттік істерді басқаруға белсенді қатысуы үшін қолайлы жағдай жасау және мемлекет пен азаматтық қоғам институттары арасында әріптестікті нығайту болып табылады. </w:t>
+        <w:t>1 трлн теңгеден астам қаражат жұмсаған, лудомания ажырасулардың 38 %-ына себеп болған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...280 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лудоманияға қарсы іс-қимыл бойынша қабылданған кешенді тәсілдерге қарамастан, проблема әлі де сақталуда. Ұлттық статистика бюросының мәліметтері бойынша 2020 – 2023 жылдар аралығында қазақстандықтар құмар ойындарға 1 трлн теңгеден астам қаражат жұмсаған, лудомания ажырасулардың 38 %-ына себеп болған.</w:t>
+      Қазіргі уақытта 400 мыңға жуық адам казино мен букмекерлік конторалардың тұрақты клиенттері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазіргі уақытта 400 мыңға жуық адам казино мен букмекерлік конторалардың тұрақты клиенттері болып табылады.  </w:t>
+        <w:t>
+      Қылмыскерліктің трансформациялануы есірткі мен психотроптық заттарды өткізудің жаңа әдістеріне алып келді. Интернет те есірткі сататын алаңға айналды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қылмыскерліктің трансформациялануы есірткі мен психотроптық заттарды өткізудің жаңа әдістеріне алып келді. Интернет те есірткі сататын алаңға айналды. </w:t>
+        <w:t>
+      Тиісінше, есірткіге байланысты қылмыстар саны 7 %-ға өсті (7243-тен 7754-ке дейін). Героинді синтетикалық есірткілер алмастырды, олардың құрамдас бөліктері еркін сатылымда. Бұл әлемдік үздік практикалар негізінде химиялық компоненттер мен прекурсорлардың заңды айналымын бақылауды қамтамасыз ету үшін тиімді құралдарды енгізуді талап етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тиісінше, есірткіге байланысты қылмыстар саны 7 %-ға өсті (7243-тен 7754-ке дейін). Героинді синтетикалық есірткілер алмастырды, олардың құрамдас бөліктері еркін сатылымда. Бұл әлемдік үздік практикалар негізінде химиялық компоненттер мен прекурсорлардың заңды айналымын бақылауды қамтамасыз ету үшін тиімді құралдарды енгізуді талап етеді. </w:t>
+        <w:t>
+      Қаскүнемдер ақпаратқа оны көпшілікке таратуға арналған ресурстары көп адам иелік етеді деген қорытындыға келді. Бұған мысал фейктік жаңалықтар мен жалған ақпаратты тарату болып табылады. Әлеуметтік желілер мен басқа да онлайн-платформалар арқылы жалған ақпарат тез таралып, қоғамдық көңіл-күй мен саяси процестерге әсер етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интернет радикалдандыру және террористерді арбау алаңына айналды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2020 – 2024 жылдар аралығында СТБТ-да 1541 қылмыстық құқық бұзушылық, оның ішінде әртүрлі экстремистік іс-әрекеттердің 755 фактісі және 786 терроризм актісі туралы жалған хабарлама тіркелді.</w:t>
+      Экстремистік ұйымдар өз насихатын тарату, шабуылдарды үйлестіру және жоспарлау үшін әлеуметтік желілер мен мессенджерлерді пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z70" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2020 – 2024 жылдар аралығында Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімінде (бұдан әрі – СТБТ) 1541 қылмыстық құқық бұзушылық, оның ішінде әртүрлі экстремистік іс-әрекеттердің 755 фактісі және 786 терроризм актісі туралы жалған хабарлама тіркелді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интернет пен әлеуметтік желілердің дамуымен балалар порнографиясы, онлайн жыныстық қудалау және сексуалдық қызметтер саудасы сияқты сексуалдық қылмыстардың жаңа түрлері пайда бола бастады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z71" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам саудасына байланысты тіркелген барлық қылмыстар: жылдар бойынша: 2020 жылы – 111; 2021 жылы – 103; 2022 жылы – 77; 2023 жылы – 152; 2024 жылы – 207 (оның ішінде кәмелетке толмағандар арасында – 2019 жылы – 12; 2020 жылы – 18; 2021 жылы – 12; 2022 жылы – 17; 2023 жылы – 24; 2024 жылы – 19).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қылмыскерліктің жай-күйі уақыт өте келе өзгеруде және қылмыстардың мазмұнына, үрдістеріне, себептері мен жағдайларына байланысты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда келтірілген мысалдар құқық қорғау жүйесін қазіргі әлемдегі қылмыскерліктің өзгермелі сипатына бейімдеудің маңыздылығын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен қатар халықтың мемлекеттік органдар институттарына деген сенім деңгейі айтарлықтай жоғары емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық статистика бюросының деректері бойынша әлеуметтік сауалнамалардың қорытындысы бойынша азаматтардың шамамен 66 %-ы құқықтық тәртіптің негізгі институттарына – құқық қорғау органдары мен соттарға толық сенім артады, ал қалғандары (шамамен 26 %-ы) не ішінара сенім білдіреді, не сенімсіздік білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл азаматтардың бәрі бірдей әділеттілік пен құқық қолдану тиімділігіне сенім білдіре бермейтінін көрсетеді. Сенімнің төмен деңгейі құқықтық сауаттылықтың маңыздылығын қабылдауға теріс әсер етіп, заңға немқұрайлы қарауды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарының зандылықты нығайту жолында жұмылдырлатын жұмысы ғана қоғамда әділдік орнатуы бәріне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен қатар Мемлекет басшысы: "Заң бәріне бірдей. Азаматтарымыз заңдылықты нығайту жолында жұдырықтай жұмылса ғана қоғамда әділдік орнайды" – деп атап өтті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алайда қоғамда заң идеологиясын нығайтуға кедергі келтіретін проблемалар сақталуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біріншіден, бұл лауазымды адамдар тарапынан сыбайлас жемқорлық және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теріс пайдалану жағдайлары, ол азаматтардың заң салтанат құрады деген сеніміне нұқсан келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екіншіден, құқық бұзушылық тәуекелін арттыратын және құқықтық нормаларға назар аударуды төмендететін жұмыссыздық, табыстың төмендігі және халықтың жекелеген топтарының білім деңгейі сияқты әлеуметтік- экономикалық факторлар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан басқа, өңірлік диспропорциялар (қала/ауыл) адамдардың құқықтық ақпарат пен сот төрелігі институттарына қолжетімділігіне әсер етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшіншіден, мәдени ерекшеліктер мен дәстүрлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мысалы, жекелеген өңірлерде дауларды шешудің формалды емес практикаларына (ақсақалдар кеңесі, туыстық байланыстар) жүгіну тән, бұл ресми құқықпен үнемі келісе бермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сондықтан заң қоғамдық өмірдің табиғи бөлігі ретінде қабылдануы үшін әділеттілік пен тәртіптің дәстүрлі құндылықтарын заманауи құқықтық мәдениетке интеграциялау талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-бөлім. Халықаралық тәжірибеге шолу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң мен тәртіп идеологиясын ілгерілету қоғамның тұрақтылығын қамтамасыз етуде, азаматтардың құқықтық санасын арттыруда және мемлекеттік институттарға деген сенімді нығайтуда шешуші рөл атқарады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Адам саудасына байланысты тіркелген барлық қылмыстар: жылдар бойынша – 2020 жылы – 111; 2021 жылы – 103; 2022 жылы – 77; 2023 жылы – 152; 2024 жылы – 207 (оның ішінде кәмелетке толмағандар арасында – 2019 жылы – 12; 2020 жылы – 18; 2021 жылы – 12; 2022 жылы – 17; 2023 жылы – 24; 2024 жылы – 19). </w:t>
+      Әртүрлі елдерде қолданылатын тәсілдер тарихи, мәдени және саяси </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қылмыскерліктің жай-күйі уақыт өте келе өзгеруде және қылмыстардың мазмұнына, үрдістеріне, себептері мен жағдайларына байланысты болады. </w:t>
+        <w:t>контекстке байланысты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...418 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Батыстың демократиялық модельдері құқықтық сана мен азаматтық белсенділікке баса назар аударады. Мәселен, АҚШ-та полиция мен қоғамның өзара іс-қимылына бағытталған бағдарламалар (Community Policing) белсенді дамып келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сондай-ақ жарқын мысалдардың бірі D.A.R.E. (DrugAbuseResistance Education) бағдарламасы болып табылады, ол  мектептердегі білім беру курстары арқылы жастардың бойында заңға мойынсынушылық мінез-құлқын қалыптастыруға бағытталған.</w:t>
+      Бағдарламаның негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Банк саласындағы кибералаяқтықты азайту үшін көпфакторлы аутентификациялау және барлық банктік операцияларды баяулату жасанды түрде енгізілді. </w:t>
+        <w:t>
+      азаматтар мен құқық қорғау органдары арасындағы сенімді нығайтуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ұлыбританияда заң мен тәртіп идеологиясы заң үстемдігі (Rule of Law) дәстүрімен тығыз байланысты. </w:t>
+        <w:t>
+      жергілікті қоғамдастықтарды қауіпсіздікті қамтамасыз етуге тартуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басты механизмдер: </w:t>
+        <w:t>
+      азаматтардың құқықтары мен міндеттерін түсіндіретін білім беру бастамаларын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      әділеттілікті қамтамасыз ететін қуатты сот жүйесі; </w:t>
+        <w:t>
+      Сондай-ақ жарқын мысалдардың бірі D.A.R.E. (DrugAbuseResistance Education) бағдарламасы болып табылады, ол мектептердегі білім беру курстары арқылы жастардың бойында заңға бағынатын мінез-құлықты қалыптастыруға бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      КЕҰ және құқық қорғау ұйымдары арқылы қоғамның белсенді қатысуы; </w:t>
+        <w:t>
+      Банк саласындағы кибералаяқтықты азайту үшін көпфакторлы аутентификациялау және барлық банктік операцияларды баяулату жасанды түрде енгізілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлыбританияда заң мен тәртіп идеологиясы заң үстемдігі (Rule of Law) дәстүрімен тығыз байланысты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басты механизмдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әділеттілікті қамтамасыз ететін қуатты сот жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммерциялық емес ұйымдар (бұдан әрі – КЕҰ) және құқық қорғау ұйымдары арқылы қоғамның белсенді қатысуы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жастарға заңнаманың негіздерін түсінуге көмектесетін "Street Law" сияқты ағартушылық науқандар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мұнда метро станцияларында вандализм деңгейін төмендету үшін классикалық музыка мен жарқын граффити қолданылады. Мұндай тәсілдің арқасында станциялар құқыққа қарсы іс-әрекеттерді жасау үшін тартымсыз болып қалды. </w:t>
+        <w:t>
+      Мұнда метро станцияларында вандализм деңгейін төмендету үшін классикалық музыка мен жарқын граффити қолданылады. Мұндай тәсілдің арқасында станциялар құқыққа қарсы іс-әрекеттерді жасау үшін тартымсыз болып қалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Осыған ұқсас әсерді қоғамдық аймақтарда бақылауда болу елесін тудыратын және агрессияны төмендететін айналарды қолдану қамтамасыз етеді. </w:t>
+        <w:t>
+      Осыған ұқсас әсерді қоғамдық аймақтарда бақылауда болу елесін тудыратын және агрессияны төмендететін айналарды қолдану қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z108" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Германияда заңдар мен адам құқықтарын құрметтеуге негізделген "құқықтық мемлекет" (Rechtsstaat) нақты тұжырымдамасы бар. </w:t>
+        <w:t>
+      Ұлыбританияда мектептердің 90 %-ы цифрлық қауіпсіздіктің стандартталған бағдарламаларын қолданады, бұл зиянды контентке тап болатын балалардың үлесін 10-16 %-ға төмендетіп, интернеттегі қауіп-қатерлер туралы хабардарлықты 20 %-ға арттырды (Ofcom коммуникациялар саласындағы ұлттық реттеушінің деректері бойынша).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z109" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мемлекет мыналарды: </w:t>
+        <w:t>
+      АҚШ-та, Канадада және Еуропада жыл сайынғы Walk Audit (жаяу жүргіншілер аудитін) және School Zone (мектеп аймақтарын) қамтитын Safe Routes to School ("Мектепке баратын қауіпсіз маршруттар") бағдарламасы іске асырылуда. Мұндай аудандарда мектеп жасындағы жаяу жүргіншілердің жарақаттану деңгейі 33-44 %-ға төмендеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      құқықтық сананы арттыру бағдарламаларын (мысалы, мектептердегі құқық курстары арқылы); </w:t>
+        <w:t>
+      Германияда заңдар мен адам құқықтарын құрметтеуге негізделген "құқықтық мемлекет" (Rechtsstaat) нақты тұжырымдамасы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқықтық сананы арттыру бағдарламаларын (мысалы, мектептердегі құқық курстары арқылы);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатаң, бірақ әділетті құқық қорғау жүйесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z112" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңның сақталуына қоғамдық бақылау тетіктерін (тәуелсіз БАҚ, полицияны қадағалау жөніндегі комиссиялар) белсенді іске асыруда.</w:t>
+      заңның сақталуына қоғамдық бақылау жасау тетіктерін (тәуелсіз бұқаралық ақпарат құралдары, полицияны қадағалау жөніндегі комиссиялар) белсенді іске асыруда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исландияның тәжірибесі жастар арасындағы қылмыстар профилактикасының маңыздылығын көрсетеді. Елде Youth in Iceland бағдарламасы бар, оның аясында:</w:t>
+      Медиацияны кәсібилендіру және оның нәтижелерін соттардың ескеруі рецидивті 15-25 %-ға төмендетті, ал түрмелердегі білім беру жауапкершілігін өңірлік органдарға беру бұрын сотталғандарды жұмысқа орналастыруды 10-15 %-ға арттырды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мемлекет жасөспірімдердің бос уақытты пайдалы өткізуіне арналған инфрақұрылым жасайды (спорт клубтары, шығармашылық студиялар, жастар орталықтары), көрсетілетін қызметтер тегін немесе қолжетімді бағада; </w:t>
+        <w:t>
+      Сонымен қатар академиялық адалдықтың бірыңғай стандарттарын енгізген неміс жоғары оқу орындарында студенттердің қайталанатын тәртіптік бұзушылықтарының 20-30 %-ға төмендегені тіркелді (German Rectors’ Conference – ректорлар бірлестігінің деректері бойынша).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z115" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      кәмелетке толмағандарға алкоголь мен темекі сатуға байланысты қатаң шектеулер енгізілді, коменданттық сағат қолданылады; </w:t>
+        <w:t>
+      Исландияның тәжірибесі жастар арасындағы қылмыстар профилактикасының маңыздылығын көрсетеді. Елде Youth in Iceland бағдарламасы бар, оның шеңберінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекет жасөспірімдердің бос уақытты пайдалы өткізуіне арналған инфрақұрылым жасайды (спорт клубтары, шығармашылық студиялар, жастар орталықтары), көрсетілетін қызметтер тегін немесе қолжетімді бағада;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәмелетке толмағандарға алкоголь мен темекі сатуға байланысты қатаң шектеулер енгізілді, коменданттық сағат қолданылады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ата-аналар отбасылық қатынастарды нығайту бойынша білім беру курстарына қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z117" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мексика мен Колумбияда үкіметтік емес ұйымдар мен діни ұйымдар бұқаралық ақпарат құралдарында заңды ұстану – өз қалаңды криминалдан қорғау деген идеяларды насихаттау үшін бірікті. </w:t>
+        <w:t>
+      Әлеуметтік желілердің белсенді дамуын және олардың қоғамдық санаға тікелей әсерін ескере отырып, әлеуметтік желілердегі контент сапасын арттыру және азаматтарды олардың теріс ықпалынан қорғау мәселелері өзекті болып табылады, сондықтан 2025 жылы Италияда (Code of Conduct), Үндістанда (IIGC), Қытайда, Норвегияда инфлюенсерлерге арналған мінез-құлық кодекстері қабылданды. Германияда Желілердің жауапкершілігі туралы заң (NetzDG) фейк контентке қатысты шағымдарды 25-30 %-ға азайтуға мүмкіндік берді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z118" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Тәжірибе көрсеткендей, мемлекеттік органдар, мектеп, бұқаралық ақпарат құралдары, діни және қоғамдық көшбасшылар бір-бірін күшейте отырып, келісілген түрде әрекет етсе, қоғамдық санадағы өзгерістер айтарлықтай жылдамырақ өтеді. </w:t>
+        <w:t>
+      Мексика мен Колумбияда үкіметтік емес және діни ұйымдар бұқаралық ақпарат құралдарында (бұдан әрі – БАҚ) заңды ұстану – өз қалаңды криминалдан қорғау деген идеяларды насихаттау үшін бірікті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Азиялық модельдер қоғамдық тәртіп пен тәртіптілікті сақтауға басымдық береді. </w:t>
+        <w:t>
+      Тәжірибе көрсеткендей, мемлекеттік органдар, мектеп, бұқаралық ақпарат құралдары, діни және қоғамдық көшбасшылар бір-бірін күшейте отырып, келісілген түрде әрекет етсе, қоғамдық санадағы өзгерістер айтарлықтай жылдамырақ өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қытайда "үйлесімді қоғам" идеологиясы үстемдік құрған. </w:t>
+        <w:t>
+      Азиялық модельдер қоғамдық тәртіп пен тәртіптілікті сақтауға басымдық береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z121" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ол ұжымдық жауапкершілік және үйлесімді қоғамдық тәртіп қағидаттарына негізделген. </w:t>
+        <w:t>
+      Қытайда "үйлесімді қоғам" идеологиясы үстемдік құрған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Негізгі құралдар: </w:t>
+        <w:t>
+      Ол ұжымдық жауапкершілік және үйлесімді қоғамдық тәртіп қағидаттарына негізделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      БАҚ пен әлеуметтік желілер арқылы жаппай құқықтық насихат; </w:t>
+        <w:t>
+      Негізгі құралдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z124" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      сыбайлас жемқорлықпен және құқық бұзушылықтармен күрес жөніндегі мемлекеттік науқандар; </w:t>
+        <w:t>
+      БАҚ пен әлеуметтік желілер арқылы жаппай құқықтық насихат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z125" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      азаматтарды заңға мойынсынушылық мінез-құлқына ынталандыратын әлеуметтік кредит жүйесі. </w:t>
+        <w:t>
+      сыбайлас жемқорлықпен және құқық бұзушылықтармен күрес жөніндегі мемлекеттік науқандар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жапонияда құқықтық сананы тәрбиелеу әлеуметтік институттар арқылы іске асырылады. </w:t>
+        <w:t>
+      азаматтарды заңға бағынатын мінез-құлыққа ынталандыратын әлеуметтік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мұнда заң мен тәртіпті насихаттау ұжымдық жауапкершілік пен тәртіптің терең орныққан мәдениетіне негізделген. </w:t>
+        <w:t>
+      кредит жүйесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Жүйенің маңызды элементтері: </w:t>
+        <w:t>
+      Жапонияда құқықтық сананы тәрбиелеу әлеуметтік институттар арқылы іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұнда заң мен тәртіпті насихаттау ұжымдық жауапкершілік пен тәртіптің терең орныққан мәдениетіне негізделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүйенің маңызды элементтері:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мектептер мен университеттердегі заңды құрметтеуді қалыптастыруға бағытталған білім беру бағдарламалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сингапур қатал заңдарымен және олардың орындалуын қатаң бақылаумен танымал.</w:t>
+      "Koban" жүйесі – тұрғын аудандардағы шағын полиция учаскелері, онда офицерлер жергілікті тұрғындармен тығыз байланыста жұмыс істейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Басты механизмдер: </w:t>
+        <w:t>
+      заң нормаларын ерікті түрде сақтауды көтермелейтін қоғамдық бастамалар мен бірлестіктер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z136" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      бұзушылықтар үшін қатаң жазалар (ауыр қылмыстар үшін жазалар мен өлім жазасын қоса алғанда); </w:t>
+        <w:t>
+      Жапонияда мұғалімдерді міндетті кәсіби дамыту жүйесіне құқықтық сауаттылық, қақтығыстар медиациясы бойынша модульдер енгізілген. Педагогтердің 40 %-ы курстардың оқыту сапасына, тәртіпті басқаруға және оқушылардың проблемалық мінез-құлқының профилактикасына тікелей оң әсерін тигізетінін атап өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан басқа, қатаң бақылау мен алдын алу шараларын қабылдауға негізделген авторитарлық және гибридті модельдер жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәселен, Сингапурда жазалаудың қатаң жүйесі мен заңға бағынатын тәрбиелеу тетігі жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басты механизмдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұзушылықтар үшін қатаң жазалар (ауыр қылмыстар үшін жазалар мен өлім жазасын қоса алғанда);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоғамдық мінез-құлықты жаппай бейнебақылау және цифрлық мониторингтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бейнебақылау камераларының жасанды интеллектімен интеграцияланған кең таралған желісін қамтитын "Ақылды Дубай" (Smart Dubai) жүйесін пайдалану (жүйеге азаматтар мен қонақтарды дәл сәйкестендіруді қамтамасыз ететін бақылаудың биометриялық параметрлері енгізілді. Осы және басқа да технологиялар қылмыстарды нақты уақыт режимінде анықтауға және қауіпсіздік қатерлерін болжауға көмектеседі);</w:t>
+      заңға бағынатын азаматтарды көтермелеу бағдарламалары (мысалы, салықтық жеңілдіктер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      арнайы бастамалар (құқық қорғау органдарындағы волонтерлік) арқылы азаматтық қатысуды ынталандыру. </w:t>
+        <w:t>
+      Осы елде қолданылатын жүйелерді (Smart Nation), биометрияны (SingPass Face Verification) және бірыңғай командалық орталықтарды интеграциялау ден қою уақытын 20 %-ға қысқартуға және цифрлық мемлекеттік көрсетілетін қызметтерге қанағаттанушылық деңгейін 90 %-ға дейін жеткізуге мүмкіндік берді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z145" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Әмірліктердің заңнамасы алкогольді, есірткіні қолдану мәселелерін және қылмыскерлікке ықпал ететін басқа да факторларды қатаң бақылайды. </w:t>
+        <w:t>
+      "Заң мен Тәртіп" қағидаты қатаң жеке жауапкершілік және нақты сыбайлас жемқорлық кейстерінің симуляциясын, этикалық тәуекелдердің цифрлық бағалауын қолдана отырып, мемлекеттік қызметшілерді міндетті түрде оқыту арқылы іске асырылады. Нәтижесінде билік институттарына деген сенім деңгейі тұрақты түрде 80 %-дан жоғары болып отыр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Осылайша, әр ел заң мен тәртіпті қамтамасыз етудің өзіндік жолын таңдайды, бірақ құқықтық ағартудың, қоғамның билікпен ынтымақтастығының үйлесімі және ақылға қонымды бақылау анағұрлым тиімді стратегия болып табылады. </w:t>
+        <w:t>
+      Біріккен Араб Әмірліктерінде (бұдан әрі – БАӘ) заң тұрақтылық құралы болып табылады, сондықтан заң мен тәртіп өркендеудің негізі ретінде қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Білім беру және құқықтық ағарту – заңды құрметтеуді қалыптастырудың кілті (Германия, АҚШ, Жапония). </w:t>
+        <w:t>
+      Негізгі тәсілдер мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Полиция мен қоғамның ынтымақтастығы – сенімді арттырады және қылмыстың алдын алады (Ұлыбритания, АҚШ, Жапония). </w:t>
+        <w:t>
+      қауіпсіздік пен қоғамдық тәртіпті қамтамасыз ететін қатал заңдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z149" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Цифрлық технологиялар мен мониторинг қауіпсіздікті қамтамасыз етуде тиімді, бірақ адам құқықтарымен тепе-теңдікті сақтауды талап етеді (Сингапур, Қытай, БАӘ). </w:t>
+        <w:t>
+      технологияларды белсенді пайдалану (мысалы, "Smart Police" жүйесі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z150" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қатаң заңдар мен жазалар тиімді болуы мүмкін, бірақ әділетті құқық қолдану практикасын қажет етеді (Сингапур, Қытай, БАӘ). </w:t>
+        <w:t>
+      бейнебақылау камераларының жасанды интеллектімен интеграцияланған кең таралған желісін қамтитын "Ақылды Дубай" (Smart Dubai) жүйесін пайдалану (жүйеге азаматтар мен меймандарды дәл сәйкестендіруді қамтамасыз ететін бақылаудың биометриялық параметрлері енгізілді, осы және басқа да технологиялар қылмыстарды нақты уақыт режимінде анықтауға және қауіпсіздік қатерлерін болжауға көмектеседі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z151" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қоғамдық қатысу бағдарламалары әлеуметтік жауапкершілік пен құқықтық тәртіпті нығайтады (Германия, Ұлыбритания, Жапония). </w:t>
+        <w:t>
+      арнайы бастамалар (құқық қорғау органдарындағы волонтерлік) арқылы азаматтық қатысуды ынталандыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z152" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БАӘ заңнамасы алкогольді, есірткіні қолдану мәселелерін және қылмыскерлікке ықпал ететін басқа да факторларды қатаң бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, әр ел заң мен тәртіпті қамтамасыз етудің өзіндік жолын таңдайды, бірақ құқықтық ағартудың, қоғамның билікпен ынтымақтастығының үйлесімі және ақылға қонымды бақылау анағұрлым тиімді стратегия болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру және құқықтық ағарту – заңды құрметтеуді қалыптастырудың кілті (Германия, АҚШ, Жапония).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полиция мен қоғамның ынтымақтастығы – сенімді арттырады және қылмыстың алдын алады (Ұлыбритания, АҚШ, Жапония).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық технологиялар мен мониторинг қауіпсіздікті қамтамасыз етуде тиімді, бірақ адам құқықтарымен тепе-теңдікті сақтауды талап етеді (Сингапур, Қытай, БАӘ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатаң заңдар мен жазалар тиімді болуы мүмкін, бірақ әділетті құқық қолдану практикасын қажет етеді (Сингапур, Қытай, БАӘ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық қатысу бағдарламалары әлеуметтік жауапкершілік пен құқықтық тәртіпті нығайтады (Германия, Ұлыбритания, Жапония).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерделенген шетелдік тәжірибенің жекелеген элементтерін ұзақ мерзімді институционалдық нәтижеге бағдарлана отырып, негізгі шарт – қажетті қаржылық, адами және уақытша ресурстарды бөлу сақталған жағдайда Қазақстанда да қолдануға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="130"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. Құқықтық мәдениетті дамыту пайымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқықтық мәдениеттегі ағымдағы ахуалды және халықаралық тәжірибені талдау кезінде анықталған проблемалық мәселелер негізінде Қазақстан Республикасындағы заң мен тәртіп идеологиясын қоғамда ілгерілету бойынша мынадай пайым айқындалды, ол мынадай түйінді жетістіктерде көрініс табады.</w:t>
+      Мемлекет басшысы Ұлттық құрылтайдың төртінші отырысында сөйлеген сөзінде мынаны белгілеп берді: "Біздің ұлтымыздың арман-мұраты әділетті, қауіпсіз, таза, қуатты Қазақстанды құру идеясынан бастау алады. Біз баршаға және әркімге зор мүмкіндік беретін мемлекет құрып жатырмыз. Бұл – әр азамат өз қабілетін шыңдап, адал еңбегімен отбасын асырай алатын ел болу деген сөз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z156" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстандықтар құқықтық мәдениеттің жоғары деңгейіне және заңдарды сақтаудың маңыздылығын ұғынуға қол жеткізеді. Олар адамның құқықтары мен міндеттері арасындағы байланысты түсінеді, қоғамдағы тұрақтылық пен әділеттілікті қамтамасыз ету үшін құқықтық нормалардың маңыздылығын ұғынады. Қоғам басқа адамдардың құқықтары мен құқықтық әдептілікті құрметтеуді белсенді түрде қолдана отырып, құқықтар мен заңдарға үстірт қараудан жауапты әрі саналы көзқарасқа ауысады.</w:t>
+      Заң мен тәртіп – біздің мызғымас тұғырымыз. Бұл, ең алдымен, еліміздің әр азаматына және барша халқымызға ортақ тәртіп. Ал біздің идеологиямыз – қарапайым әрі түсінікті. Бұл – жаһандағы аса күрделі геосаяси ахуалда елімізді жаңа даму деңгейіне көтеру үшін берік негіз қалау деген сөз. Мемлекетіміздің тағдыры мен ұлтымыздың берекелі өмірі осыған тікелей байланысты.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z157" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықтың құқықтық хабардарлығы деңгейі жоғары болады, бұл заңдар мен құқықтық нормаларды сақтауға бағытталған орнықты әдеттер мен мінез-құлықты қалыптастыруға ықпал етеді. Бұл, ең алдымен, барлық адамдардың және әрқайсысының жеке және ортақ тәртібін білдіреді. Біздің идеологиямыз қарапайым әрі түсінікті: заң мен әділеттілік әр азаматтың өмірінде бірінші орында болуға тиіс және оларды сақтау арқылы ғана күшті әрі берекелі қоғам құруға болады.</w:t>
+      Құқықтық мәдениеттегі ағымдағы ахуалды және халықаралық тәжірибені талдау кезінде анықталған проблемалық мәселелер негізінде Қазақстан Республикасындағы заң мен тәртіп идеологиясын қоғамда ілгерілету бойынша мынадай бағдарлар айқындалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z158" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Студенттерге арналған құқықтық ағарту практикасын енгізу шынайы жағдайларда құқықтық білімін тиімді қолдану дағдыларын дамытуға бағытталған оқытудың әртүрлі нысандарына белсенді қатысуды қамтиды. Студенттер заң клиникаларына қатысып, онда азаматтарға өзекті құқықтық мәселелер бойынша консультация бере алады, халық арасында құқықтық білімді тарату бойынша жобалар әзірлейді, сондай-ақ құқықтық сауаттылық бойынша іс-шаралар мен тренингтер ұйымдастырады. Бұл олардың теориялық білімдерін тереңдетіп қана қоймай, шынайы проблемаларды шешу үшін құқықты практикалық тұрғыда қолдануды үйренуге мүмкіндік береді.</w:t>
+      Біріншісі – адам құқықтық сана мен мәдениеттің маңыздылығын түсінуі тиіс. Яғни, құқықтық нормаларды үстірт қабылдаудан оларды саналы түрде сақтауға көшуге бағыт алған жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұдан басқа, жалпыға міндетті "Құқық негіздері" пәнінің оқу бағдарламасына өзгерістер енгізу білім алушылардың білімін практикалық тұрғыда қолдануына, практикалық дағдыларды дамытуға және өмірлік жағдайларды шешу үшін құқық нормаларын пайдалануға баса назар аударуға бағытталатын болады.</w:t>
+      Екіншісі – кез келген азамат мемлекеттің қауіпсіз орта қалыптастырып жатқанын, ал мемлекеттік органдар айқын қызметтер ұсыну және ашық диалогты қамтамасыз ету арқылы халықтың мүддесіне қызмет ететінін сезінуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z160" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқық бұзушылық профилактикасына және халыққа қызмет етуге баса назар аудара отырып, мемлекеттік және құқық қорғау органдары қызметінің сервистік моделінің тиімділігін арттыруға бағытталған тәсілдерді іске асыру бірнеше маңызды артықшылықтар береді.</w:t>
+      Сонымен қатар әрбір азамат, әсіресе мемлекеттік қызметші заңдылық пен құқықтық тәртіпті бұзғаны үшін жауаптылықтың бұлтартпастығын сезінуі керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z161" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Мемлекеттік және құқық қорғау органдарына деген сенімнің артуы.</w:t>
+      Үшіншісі – осындай жағдайлар болған кезде, адам тек заңдарды сақтауға ғана емес, сонымен бірге мұндай мінез-құлықты өз ортасында насихаттауға және қоғамның дамуына үлес қосуға ұмтылады деп күтуге болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z162" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтар билік органдарының олардың қажеттіліктеріне бағдарланатынын, ашық әрі қолжетімді қызметтерді ұсынатынын көрген жағдайда, олардың бұл құрылымдарға деген сенімі айтарлықтай артады. Ашықтық пен халықпен өзара іс-қимыл наразылық деңгейін төмендетуге және әлеуметтік шиеленісті азайтуға көмектеседі.</w:t>
+      Құқықтық түсіндіру жұмысы саласындағы мемлекеттік саясат құқықтық мәдениетті дамытуда және азаматтардың өз құқықтары мен міндеттері туралы хабардарлығын арттыруда маңызды рөл атқарады. Бұл қызмет құқықтық ақпараттың қолжетімділігін қамтамасыз етуге, заңнаманы дұрыс түсінуге және қолдануға көмектесуге, сондай-ақ қоғамның құқықтық сауаттылық деңгейін көтеруге бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z163" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Құқық бұзушылықтар деңгейінің төмендеуі.</w:t>
+      Құқық бұзушылық профилактикасы, жастармен және әлеуметтік осал топтармен жұмыс істеу қылмыс санын айтарлықтай азайтуға мүмкіндік береді. Дұрыс ұйымдастырылған профилактикалық жұмыс құқық бұзушылықтар орын алғанға дейін оларды жасау ықтималдығын төмендетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z164" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқық бұзушылық профилактикасы, жастармен және әлеуметтік жағынан осал топтармен жұмыс істеу қылмыстар санын айтарлықтай төмендетуі мүмкін. Дұрыс профилактикалық жұмыс құқық бұзушылықтар орын алғанға дейін оларды жасау ықтималдығын азайтады.</w:t>
+      Сервистік модельге көшу билік органдарын халықпен неғұрлым сапалы, тиімді және ашық өзара іс-қимыл жасауға бағдарлайды. Мемлекеттік көрсетілетін қызметтерді алудың қарапайымдылығы, іс-қимылдардың ашықтығы және азаматтардың сұрау салуларына жедел жауап беру мемлекеттік құрылымдардың оң имиджін қалыптастырады және халықтың қанағаттанушылығын арттырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z165" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Азаматтарға қызмет көрсету сапасының жақсаруы.</w:t>
+      Азаматтар билік органдарының олардың қажеттіліктеріне бағдарланатынын, ашық және қолжетімді қызметтер ұсынатынын көргенде, олардың осы құрылымдарға деген сенімі айтарлықтай артады. Ашықтық пен халықпен өзара іс-қимыл наразылық деңгейін төмендетуге және әлеуметтік шиеленісті азайтуға көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z166" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сервистік модельге көшу билік органдарын халықпен неғұрлым сапалы, тиімді және достық пейілдегі өзара іс-қимылға бағдарлайды. Мемлекеттік көрсетілетін қызметтерді алудың қарапайымдылығы, іс-қимылдардың ашықтығы және азаматтардың сұрау салуларына жылдам жауап беру мемлекеттік құрылымдардың оң имиджін қалыптастырады және халықтың қанағаттанушылығын арттырады.</w:t>
+      Процестерді цифрландыру мен автоматтандыру, құқық қорғау органдарының жұмысында жаңа технологияларды пайдалану (мысалы, қылмыскерлікті мониторингтеу немесе деректерді талдау үшін) олардың қызметін тиімдірек етеді. Бұл әкімшілік процестердің орындалуын жеделдетіп қана қоймай, жұмыс нәтижелілігін арттыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықпен белсенді ынтымақтастық, сондай-ақ азаматтармен байланыс орнатуға арналған бейнебақылау жүйелері немесе мобильді қосымшалар сияқты қауіпсіздіктің инновациялық тәсілдерін енгізу қалалар мен елді мекендерде қауіпсіз ортаны құруға көмектеседі. Билік органдарының тиімді жұмыс істеп жатқанын және қауіпсіздіктің қамын ойлайтынын көргенде, адамдар өздерін қауіпсіз сезінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="148"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-бөлім. Идеологияны дамытудың негізгі қағидаттары мен тәсілдері</w:t>
+        <w:t xml:space="preserve"> 5-бөлім. Идеологияны ілгерілетудің негізгі қағидаттары мен тәсілдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z173" w:id="149"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мақсаттарға қол жеткізу қоғамда заң мен тәртіп идеологиясын ілгерілетуге және нығайтуға арналған тексерілген әдістер мен құралдарды қолдана отырып, нақты қағидаттарға негізделуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z174" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқықтық мәдениетті дамыту мынадай қағидаттар негізінде құрылуы тиіс.</w:t>
+      Тұжырымдаманы іске асыру Қазақстан Республикасы ішкі саясатының негізгі қағидаттарын, құндылықтары мен бағыттарын есепке алады және олармен өзара байланысты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңда бөле-жару жоқ, ол бәріне бірдей және оның талабын әрбір азамат пен ұйым міндетті түрде орындауға тиіс. Практикалық жазықтықта бұл құқықтық тәртіптің іргетасы ретінде заң алдындағы теңдікті білдіреді. Бұл ретте мемлекеттік органдар лауазымдық жағдайына немесе сіңірген еңбегіне қарамастан, заңдардың барлығына бірдей әділ қолданылуын қамтамасыз етеді</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      Атап айтқанда, "Заң мен Тәртіп" қағидаты азаматтардың қауіпсіздігін қамтамасыз етеді және заң алдындағы бәрінің теңдігі, жазаның бұлтартпастығы мен жоғары құқықтық мәдениет арқылы әділдіктің негізін қалыптастырады. Осы қағидат мемлекет пен қоғамның өзара іс-қимыл жасасуы мен жұмыс істеуінің негізгі қағидаттарының бірі ретінде айқындалып, елдегі заңдылық мен тәртіпті нығайтуға бағытталған. Оған сәйкес мемлекеттік және құқық қорғау органдарының жұмысы халықтың құқықтық сауаттылығы деңгейін арттыруға, заңдар мен құқықтық нормаларды сақтауға бағдарланған тұрақты әдеттер мен мінез-құлықты қалыптастыруға бағытталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z177" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл қағида қоғам үшін сезілетіндей болуы тиіс – кез келген бұзушылыққа (ұсақ бұзақылық немесе сыбайлас жемқорлық қылмысы болсын) мемлекет тиісті түрде ден қояды. Мұндай тәсіл халық арасында елде шынымен де әділеттілік салтанат құрған, яғни заңды сақтау дұрыс әрі тиімді деген сенімді қалыптастырады.</w:t>
+      "Адал азамат" қағидаты қоғамда адал еңбегімен табысқа жетіп жүрген заңға бағынатын, білімді, отансүйгіш және жауапты азаматтың бейнесін қалыптастырады. Іс жүзінде ол білім беру, ағартушылық және мәдени жобалар, заңнамалық бастамалар мен салауатты өмір салтын насихаттау арқылы жүзеге асырылады, сондай-ақ әділетті және прогрессивті қоғам құрылатын құндылықтарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z178" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5.2. Ашықтық және есептілік қағидаты</w:t>
+        <w:t>
+      "Таза Қазақстан" қағидаты барлық азамат үшін ортақ жасампаз ойлау логикасын белгілейді. Тазалық пен тәртіпті сақтау, тарихи-мәдени мұраны қорғау, қоршаған ортаға ұқыпты қарау ұлттық сипаттың ажырамас белгілеріне айналуы тиіс. "Таза Қазақстан" – бұл азаматтардың жауапкершілігін арттыратын және қоғамда жаңа этиканы қалыптастыратын қағидат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z179" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Халық үніне құлақ асатын мемлекет" қағидаты – мемлекеттік аппараттың ашықтығын қамтамасыз етуге, мемлекеттік шешімдер қабылдау процесіне жұртшылықтың қатысуы үшін қажетті жағдайлар жасауға және азаматтардың сындарлы сауалдарына жедел ден қоюға сайып келетін мемлекеттік басқарудың басымдылық етуші қағидаты. Іс жүзінде ол басшылардың халықпен кездесулері, сарапшылық алаңдар, консультативтік органдар мен ашық үкімет порталы, "E-petition" және "е-Otinish" сияқты цифрлық байланыс арналары арқылы жүзеге асырылады. Мұндай ашық жұмыс мемлекет пен қоғам арасындағы сенімді нығайтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметші "Заң мен тәртіп" идеологемасын жеткізуші және жалғастырушы, ал оның іс-әрекеттері жалпы мемлекеттік институттарға деген қоғамдық сенімді қалыптастыру факторы ретінде қарастырылады. Осы тұрғыда жеке үлгі және мінсіз бедел қағидаты заңға бағынушылыққа, этикалық мінез- құлыққа және кәсіби жауапкершілікке жоғары талаптар қояды, бұл заңнамаға, қызметтік этикаға немесе жария мінез-құлық стандарттарына қайшы келетін әрекеттер үшін дербес жауапкершілікті көздейді. Азаматтардың мемлекеттік институттарға деген сеніміне нұқсан келтіретін бұзушылықтар идеологеманы беделсіздендіру ретінде қарастырылады және заңдық жауаптылық пен беделдік бағалауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен бірге, құқықтық мәдениетті дамыту мынадай қағидаттар негізінде құрылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заң үстемдігі және заңның жалпыға бірдейлігі қағидаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңда бөле-жару жоқ, ол бәріне бірдей және оның талабын әрбір азамат пен ұйым міндетті түрде орындауға тиіс. Практикалық жазықтықта бұл құқықтық тәртіптің іргетасы ретінде заң алдындағы теңдікті білдіреді. Бұл ретте мемлекеттік органдар лауазымдық жағдайына немесе сіңірген еңбегіне қарамастан, заңдардың барлығына бірдей әділ қолданылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл қағидат қоғам үшін сезілетіндей болуы тиіс – кез келген бұзушылыққа (ұсақ бұзақылық немесе сыбайлас жемқорлық қылмысы болсын) мемлекет тиісті түрде ден қояды. Мұндай тәсіл халық арасында елде шынымен де әділеттілік салтанат құрған, яғни заңды сақтау дұрыс әрі тиімді деген сенімді қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ашықтық және есептілік қағидаты</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқық қорғау органдары қызметінің ашықтығы, қоғамның қабылданатын шешімдер туралы ақпаратқа қол жеткізуі – сенімнің маңызды шарттары. Халық сот төрелігі "қосарланған стандарттарсыз" жариялы жүзеге асырылатынын көруі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z180" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полицияның қоғам алдындағы жария есептерінің практикасын одан әрі ұстанған жоқ (қоғамдық кеңестер, түйінді көрсеткіштерді жариялау, резонанстық істерді БАҚ-та жазып-көрсету арқылы). Процестердің ашықтығы қауесеттер мен құқықтық нигилизмнің туындауын азайтады, азаматтардың сот төрелігін іске асыруға қатыстылығы сезімін арттырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z181" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5.3. Адам құқықтарын құрметтеу және әділеттілік қағидаты</w:t>
+        <w:t>
+      Адам құқықтарын құрметтеу және әділеттілік қағидаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z182" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң идеологиясын ілгерілету кез келген нормативтік актілерге көзсіз бағынуға шақыруға негізделмеуі тиіс. Заңдардың өзі және оларды іске асыру әділеттілік пен азаматтардың құқықтарын қорғау қағидаттарына сай болуы маңызды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұжырымдама шеңберінде адам құқықтарына, мемлекет пен азаматтардың өзара жауапкершілігіне екпін бере отырып, құқықтық ағартуды жетілдіру керек. Осылайша, қоғам алдында заң талаптарының заңдылығы нығаятын болады. Азаматтар әділ және қоғамдық мүдделерге сәйкес келетін нормаларды ынтамен сақтайтын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z184" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5.4. Жалпыға бірдей қатысу және үйлестіру қағидаты</w:t>
+        <w:t>
+      Жалпыға бірдей қатысу және үйлестіру қағидаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z185" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құқықтық мәдениетті арттыру – мемлекеттің, бизнестің, үкіметтік емес ұйымдардың, білім беру мекемелерінің, бұқаралық ақпарат құралдарының және азаматтардың өздерінің күш-жігерін біріктіруді талап ететін кешенді міндет. Осы орайда барлық қатысушы құрылымдарды пәрменді үйлестіру қажет болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z186" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс істеп тұрған ведомствоаралық жұмыс топтары, әкімдіктер жанындағы құқықтық ағарту жөніндегі қоғамдық кеңестер жұмысты үндестіруге мүмкіндік береді.</w:t>
+      Жұмысын жүргізіп жатқан ведомствоаралық жұмыс топтары, әкімдіктер жанындағы құқықтық ағарту жөніндегі қоғамдық кеңестер жұмысты үндестіруге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z187" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тәжірибе көрсеткендей, халықпен жұмыс істеудің барлық нысандары мен әдістерінің үйлесуі ең жақсы нәтиже береді, сондықтан тұжырымдама білім беру, ақпараттық, ынталандыру және бақылау шараларын бір-бірін өзара нығайту үшін қатар іске асыруды көздейді.</w:t>
+      Практика көрсеткендей, халықпен жұмыс істеудің барлық нысандары мен әдістерінің үйлесуі ең жақсы нәтиже береді, сондықтан Тұжырымдама білім беру, ақпараттық, ынталандыру және бақылау шараларын бір-бірін өзара нығайту үшін қатар іске асыруды көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z188" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5.5. Ұлттық-мәдени ерекшеліктерді ескеру қағидаты</w:t>
+        <w:t>
+      Ұлттық-мәдени ерекшеліктерді ескеру қағидаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z189" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заң идеологиясын ілгерілету кезінде қазақстандық қоғамның менталитеті мен құндылықтарын ескеру маңызды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z190" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дәстүрлі мәдениеттің позитивті элементтеріне – үлкендерге құрмет көрсетуге, әділеттілікке ұмтылуға, халық билерінің заңды сақтаушылар ретіндегі мұрасына сүйену құқықтық тәрбиеге жақын және түсінікті нысан беруге көмектеседі.</w:t>
+      Дәстүрлі мәдениеттің позитивті элементтеріне – үлкендерге құрмет көрсетуге, әділеттілікке ұмтылуға, халық билерінің заңды сақтаушылар ретіндегі мұрасына сүйену құқықтық тәрбиеге жақын әрі түсінікті нысан беруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z191" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс-шараларды заңдылық идеясының сабақтастығын көрсету үшін түсінікті бейнелер мен отандық тарихқа сілтемелерді қолдана отырып, бірнеше тілде ұйымдастырып, жүргізген жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықтың әртүрлі нысаналы топтары (бизнес, жастар, мемлекеттік қызметшілер және т.б.) жұмыста алуан түрлі басымдықтарды талап етеді. Осыған байланысты әр санатқа – оқушылардан бастап кәсіпкерлерге, жастардан бастап  зейнеткерлерге  арналған арнайы бағдарламалар мен құралдарды әзірлеу талап етіледі.</w:t>
+      Атаулылық және сараланған тәсіл қағидаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z194" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұндай таргеттелген тәсіл контенттің релеванттығы мен ықпал ету тиімділігін қамтамасыз етеді. Бұл ретте болашақ құқықтық мәдениеттің тасымалдаушысы ретінде жастарға және заңдылық саясатын таратушылар ретінде мемлекеттік қызметшілерге ерекше назар аударған жөн.</w:t>
+      Халықтың әртүрлі нысаналы топтары (бизнес, жастар, мемлекеттік қызметшілер және т.б.) жұмыста алуан түрлі басымдықтарды талап етеді. Осыған байланысты әр санатқа – мектеп оқушыларынан бастап кәсіпкерлерге, жастардан бастап зейнеткерлерге арналған арнайы бағдарламалар мен құралдарды әзірлеу қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z195" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғарыда аталған қағидаттарды іске асыру кезінде қоғамның негізгі топтары арасында заң мен тәртіп идеологиясын ілгерілетудің мынадай әдістері мен құралдарын пайдалану талап етіледі:</w:t>
+      Мұндай таргеттелген тәсіл контенттің релеванттығы мен ықпал ету тиімділігін қамтамасыз етеді. Бұл ретте болашақ құқықтық мәдениетті жеткізуші ретінде жастарға және заңдылық саясатын жалғастырушылар ретінде мемлекеттік қызметшілерге ерекше назар аударған жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z196" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идеологеманы ілгерілету мақсатында мынадай жүйелі тәсілдерді қолдану ұсынылады:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      халық (қалың жұртшылық) арасында – дәстүрлі және жаңа медиа арқылы ауқымды ақпараттық-ағарту науқандары негізінде. </w:t>
+      институционалдық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тұжырымдаманы іске асыруды, азаматтардың құқықтық санасының артуына кедергі келтіретін факторларды талдау негізінде заңнамалық және ұйымдастырушылық шаралар қабылдауды, мемлекеттік қызметшілердің жеке үлгісін көрсетуді және басқа да шараларды көздейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z197" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім беру – оқу бағдарламаларына идеологиялық нарративтерді интеграциялауды, тәрбие жұмысын және  ілеспе іс-шараларды өткізуді болжайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәдени-креативті – идеологема мен тиісті құндылықтарды тарататын театр, цирк, музыка және киноөнерін, әдебиетті, спортты қолдануды қамтиды;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Президентінің "Заң мен тәртіп – әділетті Қазақстанның кепілі" деген сөздері ұран бола алатын әлеуметтік-жарнамалық роликтер циклін құру қажет. </w:t>
+      ақпараттық-коммуникациялық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БАҚ және әлеуметтік желілер арқылы таратуды, оң мазмұндағы контент пен басқа да ақпараттық материалдарды жасауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z198" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық (қоғамдық)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белсенді әрі құқыққа сәйкес мінез-құлық пен волонтерлік арқылы идеологеманы ілгерілетуші қоғамдық ұйымдардың бастамаларын қолдауға, заңға бағынушы мінез-құлық құндылықтарын танымал ету үшін қоғамдық пікір көшбасшылары мен сарапшыларды тартуға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұжырымдаманы іске асыру бес бағыт бойынша жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңға бағынатын мінез-құлық мәдениетін қалыптастыру және құқықтық хабардарлықты арттыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өмір сүру үшін қауіпсіз және қолайлы орта жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) билік органдарының ашықтығын (қолжетімділігін) қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заң мен тәртіп идеологиясын ілгерілету мәселелерінде азаматтық қоғамдастықпен әріптестікті дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) азаматтық белсенділікті ынталандыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік және жергілікті атқарушы органдардың, ұйымдардың "Заң мен тәртіп" идеологемасын ілгерілету жөніндегі қызметі ілгерілетуге қатысушылардың тартылу, бастамашылдығы мен тиімділігі деңгейінің көрсеткіштері, сондай-ақ нақты KPI нақты индикаторлары бойынша бағаланатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-бағыт. Заңға бағынатын мінез-құлық мәдениетін қалыптастыру және құқықтық хабардарлықты арттыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идеологеманы ілгерілету азаматтардың бойында адам құқықтары мен бостандықтарын қорғауды, әділдік пен қоғамдық қауіпсіздікті қамтамасыз ететін қоғамдық қатынастардың негізгі реттегіші ретіндегі заңның маңызды рөлі туралы орнықты түсінік қалыптастырудан басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам құқықтық нормаларды біліп қана қоймай, олардың мәнін терең</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұғынуы, яғни заңды үстірт қабылдаудан оны саналы түрде сақтауға көшуі тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әлеуметтік жарнама заңға мойынсынатын азаматтардың жағымды бейнелеріне және құқық бұзушылықтардың теріс салдарына бағдарлануы тиіс. </w:t>
+      Осы тұрғыда халықтың әртүрлі санаттарының құқықтық сауаттылығын арттыру, құқықтық санасын және құқыққа сай мінез-құлық дағдыларын дамыту, сондай-ақ жасалатын әрекеттер үшін жеке жауапкершілікті толық түсіну бойынша жүйелі және кешенді жұмыс жүзеге асырылуы тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z199" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұқаралық ақпарат құралдарында, радио мен телевизияда өзекті заңдар мен практикадан алынған жағдайларды қарапайым тілде түсіндіретін құқықтың әртүрлі аспектілері бойынша арнайы айдарларды іске қосу талап етіледі.</w:t>
+      Бүкіл ел бойынша беделді спикерлердің – белгілі заңгерлердің, судьялардың, қоғам қайраткерлерінің қатысуымен құқықтық тақырыптарда тұрақты жария дәрістер, семинарлар, форумдар ұйымдастырып, өткізу қажет. Мұндай іс-шаралар арқылы азаматтар заңның олардың мүдделерін қалай қорғайтыны және олардың өздері құқықтық тәртіпті сақтауға қалай қатыса алатыны туралы ақпарат (мысалы, құқық бұзушылықтар туралы хабарлау, ерікті жасақтарға қосылу, тұрмыста ережелерді сақтау) алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z200" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықпен жұмыс істеудің басты мақсаты – заңның әркім үшін ауыртпалық емес, игілік пен қорғаныш екені туралы жаппай сананы қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өскелең ұрпақты тәрбиелеуге ерекше назар аудару қажет, өйткені негізгі құндылықтар мен мінез-құлық модельдері дәл осы балалық және жасөспірімдік шақта қалыптасады. Тәрбие жұмысының маңызды бағыттары девиантты және делинквентті мінез-құлықтың профилактикасы, сондай-ақ сыбайлас жемқорлыққа, зорлық-зомбылыққа және өзге де құқыққа қайшы көріністерге орнықты төзбеушілікті де қалыптастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық мәдени ерекшеліктер мен дәстүрлерді ескере отырып, "Адал азамат" қағидатына сәйкес балалар мен жастарға құндылықтық тәрбие беруге (құқықтық мәдениетті, азаматтық жауапкершілікті және орнықты құндылықтар жүйесін қалыптастыру) екпін беру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы әл-Фараби "Тәрбиесіз берілген білім – адамзаттың қас жауы" деген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Практикалық шаралар кешеніне "Адал азамат" бірыңғай бағдарламасын енгізу, жоғары сынып оқушыларына арналған "Құқық негіздері" және "Бизнес" пәндері бойынша олимпиадалар өткізу, дебаттар, іскерлік ойындар, клубтық қызмет және сот процестерін модельдеу арқылы құқықтық тәрбиені дамыту, практикалық бағдарланған оқу бағдарламаларын өзектілендіру, қосымша құқықтық курстар мен клубтар құру, тәлімгерлікті енгізу; адалдықты қалыптастыру, сыбайлас жемқорлыққа қарсы іс-қимыл және патриотизм бойынша жобаларды іске асыру, азаматтық ұстаным мен әлеуметтік жауапкершілікті дамытуға бағдарланған әдеби, мәдени және ағартушылық бастамаларды қолдау кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан басқа, "Құқық негіздері" жалпыға міндетті пәнінің оқу бағдарламасына өзгерістер енгізу білім алушылардың білімді практикада қолдануына, практикалық дағдыларды дамытуға және өмірлік жағдайларды шешу үшін құқық нормаларын пайдалануға бағытталатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балаларға арналған қосымша білім беру ұйымдарында, сондай-ақ орта білім беру ұйымдарындағы тәрбие іс-шараларында Конституцияны, өз құқықтары мен міндеттерін зерделеу бойынша жұмыстың интерактивті нысандарын белсенді пайдалану қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан бөлек, білім беру ұйымдары мен органдарының білім алушыларына құқықтық тәрбие беру жөніндегі үздік кейстердің тәжірибесін тарату талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоо-да студенттер үшін құқықтық сауаттылық бойынша міндетті курс (еңбек, әкімшілік, қылмыстық құқық, тұтынушылардың құқықтары негіздері) енгізілуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар тәжірибелі заңгерлердің жетекшілігімен халыққа тегін көмек көрсететін студенттік заң клиникалары сияқты бастамаларды қолдаған жөн, бұл олардың білімін арттырып қана қоймай, қоғамға қызмет ету құндылықтарын да дарытады. Студенттер азаматтарға өзекті құқықтық мәселелер бойынша консультациялар бере алады, халық арасында құқықтық білімді тарату жөніндегі жобаларды әзірлеп, құқықтық сауаттылық бойынша іс-шаралар мен тренингтер ұйымдастыра алады. Бұл олардың теориялық білімін тереңдетіп қана қоймай, нақты проблемаларды шешу үшін құқықты практикалық қолдануды үйренуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастармен коммуникацияның цифрлық арналарына ерекше назар аударған жөн. Осы орайда жастар арасында танымал әлеуметтік желілерде, YouTube және мессенджерлерде құқықтық тақырыптар белсенді түрде қамтылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заманауи ойын әдістерін де пайдалану керек: құқықтық білім бойынша мобильді ойын немесе квиз, құқықтық жағдайлар арқылы кейіпкердің жолы туралы үстел ойынын әзірлеу. Жастар құқықтың іш пыстыратын нәрсе емес, өмірде маңызды әрі қолдануға болатынын көруі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен қатар Оқу-ағарту министрлігі арқылы ата-аналармен және педагогтармен балаларға заңның қағидалары мен нормаларына құрметпен қарауды сіңіру бойынша жұмыс жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осындай бастамаларды іске асыру білім алушылардың заңдар туралы білім деңгейін арттырып, оларда құқыққа қайшы мінез-құлыққа деген тұрақты төзбеушілікті қалыптастырады деп күтілуде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықтың түрлі санаттарының құқықтары, құқықтық көмек көрсету мен цифрлық қауіпсіздік мәселелері бойынша оқу және анықтамалық материалдарды әзірлеу басқа да нысаналы топтарды қамтуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың құқықтық сауаттылығын арттыру мен құқықтық санасын дамытудың басты маңызы бар, өйткені заңның мәнін түсіну және жеке жауапкершілікті толық түсіну заңға бағынатын мінез-құлықтың орнықты мәдениетін қалыптастырып, құқық бұзушылық деңгейін төмендетеді, мемлекеттік институттарға деген сенімді нығайтып, баршаның заң алдындағы нақты теңдігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы алғанда, қоғамда құқықтық білім мен заңға заңға бағынатын мінез-құлық құндылықтарын ілгерілетуді нақты нысаналы топтардың қажеттіліктеріне бейімделген және олардың жас, әлеуметтік және кәсіби ерекшеліктерін ескеретін заманауи білім беру, ақпараттық және цифрлық форматта пайдалана отырып жүзеге асырған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаралар дәстүрлі және жаңа медиа (телебағдарламалар, сұхбаттар, әлеуметтік желілер) арқылы жүйелі құқықтық түсіндіру жұмыстарын жүргізуді, шалғай аудандардағы көшпелі қабылдаулар мен "құқықтық көмек күндерін" қоса алғанда, тегін заң көмегінің қолжетімді нысандарын дамытуды, заңнаманы түсіндірудің цифрлық құралдарын (чат-боттар, eGov сервистері) енгізуді, азаматтардың құқықтық хабардарлығына әлеуметтік сауалнамалар мен мониторинг жүргізуді, қаржылық құқық бұзушылықтар мен алаяқтықтың профилактикасын, құмар ойындар, алкоголь және есірткі саласында жауапты мінез-құлық қалыптастыруды, сондай-ақ жаппай қоғамдық акцияларды, жастар бастамалары мен пікірталас платформаларын дамытуды көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қорғау, мемлекеттік органдар мен ұйымдар қызметкерлерінің, судьялардың арасында заңға бағынатын мінез-құлықтың орнықты мәдениетін қалыптастыру айрықша маңызға ие. Дәл осы тұлғалар заңдылық пен тәртіп қағидаттарын жеткізуші әрі жалғастырушы болып табылады, азаматтардың мемлекетке деген сенімін қалыптастырады, әділ және тиімді басқаруды қамтамасыз етеді, сондай-ақ сыбайлас жемқорлық көріністері мен мемлекеттік институттардың беделіне нұқсан келуінің алдын алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы мақсаттарға қол жеткізу үшін мемлекет өкілдерінің қызметтік тәртібін, кәсіби әдебін және жеке жауапкершілігін нығайту көзделеді. Шаралар тек құндылықтық бағдарлар мен мінез-құлық стандарттарын қалыптастыруға ғана емес, сондай-ақ сыбайлас жемқорлыққа қарсы бастамаларды ілгерілетуге, құқықтық оқытуды дамытуға және құқық бұзушылықтардың профилактикасына бағытталуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір ведомствода жұмыскерлердің құқықтық мәдениетін арттыру жөніндегі ішкі іс-қимыл жоспары (персонал үшін заңнаманы білуге тұрақты оқыту мен тестілеу, заңды этика және сыбайлас жемқорлыққа қарсы мінез-құлық бойынша тренингтер, қызметкерлердің өздерінің заңды бұзуына қатаң ден қою) орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аппараттағы сыбайлас жемқорлық пен теріс пайдалануға "мүлдем төзбеушілік" қағидаты қызметтік бақылауды күшейту және теріс қылықтар үшін жазаның ой болмай қоймайтыны арқылы іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлық деңгейдегі басшылар ведомстволық бағынысты ұжымдардағы құқықтық тәртіпке дербес жауапты болады. Мемлекеттік органдарда қызмет бабында жоғарылату кезінде парасатты және құзыретті кадрларға басымдық беріледі (меритократия қағидаттары).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің жанындағы Мемлекеттік басқару академиясының, Бас прокуратура жанындағы Құқық қорғау органдары академиясының, Ішкі істер министрлігі және Төтенше жағдай министрлігі оқу орындарының базасында мемлекеттік және азаматтық қызметшілерге, құқық қорғау және арнаулы мемлекеттік органдардың қызметкерлеріне, сондай-ақ Ұлттық қорғаныс университетінде әскери қызметшілерге және Сот төрелігі академиясында судьяларға арналған оқыту семинарларын да қамтитын мамандандырылған білім беру бағдарламаларына ерекше мән берілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мысалы, танымал газеттердегі "Өз заңыңды біл" апта сайынғы бағанасы, сарапшылар өмірлік құқықтық жағдайларды талдайтын телевизиядағы бағдарламалар. </w:t>
+      Ішкі шаралардан бөлек, құқықтық тәртіп органдары жұмысының жаңа философиясын да – азаматтардың қажеттіліктеріне бағдарланған сервистік философияны қалыптастыру маңызды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұдан басқа, бүкіл ел бойынша беделді спикерлердің – танымал заңгерлердің, судьялардың, қоғам қайраткерлерінің қатысуымен құқықтық тақырыптағы тұрақты жария дәрістер, семинарлар, форумдар ұйымдастырылып, өткізілуі керек. Осындай іс-шаралар арқылы азаматтарға заң олардың мүдделерін қалай қорғайтыны және құқықтық тәртіпті қорғауға өздерінің қалай қатыса алатындығы түсіндіріледі (мысалы, бұзушылықтар туралы хабарлау, ерікті жасақтарға кіру, тұрмыстағы ережелерді сақтау).</w:t>
+      Құқық қорғау органдары репрессивті-жазалау риторикасынан әріптестік риторикасына көшеді: оқыту бағдарламалары арқылы қызметкерлер азаматтарға олардың құқықтары мен міндеттерін түсіндіре, сұраныстарына құлақ аса отырып, халықпен құрметпен қарым-қатынас жасауға дағдыланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Студенттерге арналған жоғары оқу орындарында – құқықтық сауаттылық бойынша міндетті курс (еңбек, әкімшілік, қылмыстық құқық негіздері, тұтынушылардың құқықтары).</w:t>
+      Мәселен, полицияда адамдармен қарым-қатынас кезінде әрбір полицей бағаланатын "сыпайылық пен заңдылық" стандарттары енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z207" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балаларға арналған қосымша білім беру ұйымдарында, сондай-ақ орта білім беру ұйымдарында тәрбиелік іс-шараларда Конституцияны, өзінің құқықтары мен міндеттерін зерделеу жөніндегі жұмыстың интерактивті нысандарын белсенді пайдалану қажет.</w:t>
+      Судьялардың, тергеушілердің, анықтаушылардың біліктілігін арттыруға айтарлықтай көңіл бөлінеді – олар сот қателері мен озбырлыққа жол бермеу үшін құқық нормаларын терең түсініп, рәсімдер шеңберінде қатаң әрекет етуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z208" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сыныптан тыс жұмысқа екпін бере отырып, тәрбиелік компонентті жандандырған жөн: құқық және әділеттілік тақырыбында эссе конкурстарын, дебаттар мен олимпиадалар өткізу, іскерлік ойындарды ұйымдастыру, фильмдерді талқылау, мектептер мен жастар орталықтарының жанынан "Жас заңгер" клубтарын немесе үйірмелерін құру.</w:t>
+      Жариялылықты қамтамасыз етуге ерекше екпін беріледі: жекелеген сот процестерін онлайн-трансляциялау, сот актілерін жариялау, полиция мен прокуратураның азаматтарды қабылдауға арналған фронт-офистерінің жұмысы жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z209" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұдан басқа, білім беру ұйымдары мен органдарының білім алушыларын құқықтық тәрбиелеу бойынша үздік кейстердің тәжірибесін тарату талап етіледі.</w:t>
+      Мұның бәрі мемлекеттік институттардың әділетті әрі заңға бағынушы ретіндегі беделін нығайтуға бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z210" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өскелең ұрпақтың бойында парасаттылықты, жауапкершілікті және адалдықты тәрбиелеу мақсатында "Біртұтас тәрбие" бағдарламасын (бұдан әрі – Бағдарлама) іске асыруды жалғастыру қажет, оның негізі – мектепке дейінгі ұйымнан бастап балаларда азаматтық-құқықтық білім, құқықтық жүйе мен адам құқықтарының негіздері туралы түсінік қалыптастыру, сондай-ақ күнделікті өмірде заңдар туралы білімді және "Әділеттілік пен жауапкершілік", "Заң мен тәртіп" деген орнықты ұғымдарды қолдану.</w:t>
+      Кәсіпкерлер қоғамдастығының құқықтық құзыреттілігін арттырудың маңызы зор, өйткені бұл адал іскерлік практиканы қалыптастыруға, құқық бұзушылықтар мен сыбайлас жемқорлық тәуекелдерін азайтуға, мемлекет пен бизнес арасындағы әріптестікті нығайтуға, сондай-ақ адал, бәсекеге қабілетті және орнықты экономика құруға ықпал етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім берудің барлық деңгейлеріндегі білім алушылар үшін Қауіпсіздік сабақтары дәстүрлі әрі жүйелі болады.</w:t>
+      Кәсіпкерлер мен коммерциялық ұйымдар үшін заңдылық идеологиясы заңға сүйену – табысты бизнес пен инвестицияның кепілі екендігіне баса назар аудару арқылы ілгерілетілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Танымал блогерлермен және пікір көшбасшыларымен бірлесіп жұмыс істеуге болады, олар заңға мойынсынудың маңыздылығы туралы қолжетімді нысанда айтып береді.</w:t>
+      Жаңа заңдар мен талаптар бойынша түсіндіру жұмыстарын күшейту, атап айтқанда, нормалардың сақталуын жеңілдету үшін салық, еңбек заңнамасындағы өзгерістер бойынша бизнеске арналған семинарлар өткізген жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z216" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Контенттің форматын – қысқа роликтерді, челлендждерді, көрсетілімдерді жастардың қызығушылығын ескере отырып таңдаған жөн. </w:t>
+        <w:t>
+      "Атамекен" Ұлттық кәсіпкерлер палатасымен бірлесіп шағын және орта бизнеске арналған құқықтық сауаттылықты арттыру бағдарламаларын (бизнесті жүргізудің заңдық аспектілері бойынша тренингтер, онлайн-курстар, аса маңызды талаптар жөніндегі жадынамалар) енгізу жоспарлануда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z217" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мысалы, жасөспірімдерді өз ұстанымымен бөлісуге ынталандыратын хэштегтері бар "Мен заңға бағынамын, өйткені..." флешмобы. </w:t>
+        <w:t>
+      Адал бәсекелестік мәселелеріне ерекше көңіл бөлген жөн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z218" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сондай-ақ заманауи ойын әдістерін де қолданған жөн: құқықтық білім бойынша мобильді ойын немесе квиз, кейіпкердің құқықтық жағдайлар арқылы өтетін жолы туралы үстел ойыны. Жастар құқықтың қызықсыз емес екенін, өмірде маңызды әрі қолдануға болатынын көріп-білуі тиіс. </w:t>
+        <w:t>
+            Кәсіпорындар үлгілік комплаенс-бағдарламаларды – заңнама мен әдепті сақтау жөніндегі ішкі корпоративтік саясатты ұсынуы керек. Мұндай саясатты өз еркімен енгізген және нормалардың үлгілілік сақталуын көрсетіп отырған  компаниялар (мысалы, салықтар төлеу, тендерлердің ашықтығы, парадан бас тарту) қоғам тарапынан мойындалып, көтермеленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z219" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сонымен қатар Оқу-ағарту министрлігі арқылы ата-аналармен және педагогтермен жұмыс жүргізілетін болады, олар да балаларға заң қағидаларына және нормаларына құрметпен қарауды таратуы қажет.  </w:t>
+        <w:t>
+      Артық және ескірген талаптарды жою бойынша бизнестің мемлекетпен диалогын одан әрі дамыту және нығайту қажет – бұл қағидаларды бұзуға деген ынтаны азайтады. Тұжырымдама шеңберінде заң түсінікті әрі орындалатындай болуы үшін кәсіпкерліктің дамуына кедергі келтіретін ескірген нормалар мен кедергілерді қайта қарау көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z220" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мұндай бастамаларды іске асыру білім алушылардың заңдар туралы білім деңгейін арттырады және олардың бойында құқыққа қайшы мінез-құлықты табанды түрде елемеуді қалыптастырады деп күтілуде. </w:t>
+        <w:t>
+      Нәтижесінде адал бизнес көлеңкелі бизнестен гөрі тиімді болатын ахуал қалыптасады, өйткені инвесторлар заңға сәйкес жұмыс істейтін компанияға көбірек сенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z228" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды әсер – құқықтық нормаларды саналы түрде ұстанатын кәсіпорындар санының өсуі және "көлеңкелі" экономика үлесінің төмендеуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағы бір мәселе – құқық бұзушылық жасау тәуекелі жоғары адамдарды әлеуметтендіру және олардың арасындағы девиантты мінез-құлықтың профилактикасы. Бұл құқыққа қайшы мінез-құлықтың әлеуметтік себептерін жоюға, қоғамдық қауіпсіздікке төнетін қатерлерді азайтуға және әділдік пен гуманизм қағидаттары негізінде заң мен тәртіптің орнықты сақталуын қамтамасыз етуге мүмкіндік береді. Мұндай шаралар қайталама құқық бұзушылықтардың алдын алуға және жоғары тәуекел тобындағы адамдардың әлеуметтік бейімделуіне қолдау көрсетуге де ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осындай іс-шаралар шеңберінде қайта интеграциялау мен қайта әлеуметтендіру бағдарламаларын әзірлеуге, пробация жүйесін жетілдіруге және медиацияны дамытуға, девиантты мінез-құлықтың, оның ішінде делинквентті көріністердің профилактикасына, сотталғандардың құқықтық сауаттылығын арттыруға және оңалту мен әлеуметтік көрсетілетін қызметтерді стандарттауға бағытталған шаралар қабылдануы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-бағыт. Қауіпсіз және қолайлы өмір сүру ортасын құру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан бұрын атап өтілгендей, қауіпсіз және жайлы орта қалыптастырылған жағдайда азаматтар заңдарды сақтауға және құқықтық тәртіпті қолдауға көбірек ынталы болады. Бұл өз кезегінде құқық бұзушылық деңгейін төмендетуге және мемлекеттік институттарға деген сенімнің артуына ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметтердің сапасын арттыру азаматтар үшін сенімгерлік орта қалыптастыруда басты рөл атқарады. Тиімді, қолжетімді және ашық көрсетілетін қызметтер әкімшілік процестерді жеделдетіп, азаматтардың мемлекетпен өзара іс-қимылын жеңілдетіп қана қоймайды, сондай-ақ әлеуметтік шиеленісті азайтады, сыбайлас жемқорлық көріністеріне кедергі келтіріп, халықтың мемлекеттік институттардың әділдігіне деген сенімін нығайтады. Бұдан басқа, көрсетілетін қызметтерді дамыту ұзақ мерзімді әлеуметтік тұрақтылықтың негізін қалайды, заңға бағынатын мінез-құлықты нығайтады әрі азаматтардың қоғам өміріне белсенді қатысуын ынталандырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметтерді жетілдіру шеңберінде олардың қолжетімділігін, тиімділігін және ашықтығын арттыруға назар аудару қажет. Сондай-ақ азаматтардың құқықтық сауаттылығын және қолжетімді көрсетілетін қызметтер туралы хабардарлығын арттыру үшін білім беру науқандары мен консультациялық қолдау көрсетуді ұйымдастырудың маңызы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тағы бір аспект – құқық бұзушылық профилактикасы, қоғамдық орындардағы қылмыс деңгейін төмендету, көше кеңістігінің қорғалуын арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, қауіпсіздік инфрақұрылымын дамытуға, цифрлық шешімдер мен жасанды интеллект технологияларын енгізуге, құқық қорғау органдары мен атқарушы билік органдары жұмысының тиімділігін арттыруға, сондай-ақ халықтың әлеуметтік осал топтарын, оның ішінде балаларды, жастарды, қарттарды және өмірде қиын жағдайға тап болған адамдарды қорғауға назар аудару маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балалар мен жастарға арналған инфрақұрылымды қауіпсіздіктің бірыңғай жоғарылатылған талаптары негізінде жаңғырту шешуші мәнге ие, өйткені ол халықтың неғұрлым осал санатын қорғайды, өскелең ұрпақтың бойында қауіпсіз және заңға бағынатын мінез-құлық дағдыларын қалыптастырады, құқық бұзушылықтардың алдын алып, қоғамның мемлекеттік институттарға деген сенімін нығайтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпсіздік инфрақұрылымын қалыптастыру және жайлы қалалық ортаны, әсіресе криминогендік деңгейі жоғары аудандарда құру азаматтарды қорғауды қамтамасыз ету және қоғамдық тәртіпті сақтау үшін маңызды болып табылады. Мұндай шаралар құқық бұзушылықтың ортаға қатысты себептерін жоюға және қылмыстық белсенділік тәуекелдерін азайтуға ғана емес, сондай-ақ тұрғындарда қорғалу сезімі мен мемлекеттік институттарға деген сенімді қалыптастыруға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңдылық пен қоғамдық тәртіпті нығайтуға ықпал ететін, құқық қолдану тиімділігін арттыратын, сыбайлас жемқорлық тәуекелдерін төмендететін және азаматтардың құқықтық санасын қалыптастыратын жасанды интеллект пен цифрлық шешімдерді енгізу өзекті болып табылады. Бұл бағытта салалар мен өңірлердің ерекшеліктерін ескере отырып, түрлі жобаларды іске асыруға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-бағыт. Билік органдарының ашықтығын (қолжетімділігін) қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың мемлекеттік институттарға деген жоғары сенімі болмайынша, идеологеманы ілгерілету мүмкін емес, өйткені дәл осы сенім заңның ерікті түрде сақталуын, халықтың қоғамдық өмірге белсенді қатысуын және мемлекеттік бастамаларды қолдауын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы бағыт шеңберінде билік органдарының ашық әрі жария қызметі үшін жағдайлар жасалады, қабылданатын шешімдер туралы ақпараттың қолжетімділігі қамтамасыз етіледі, азаматтардың сұраныстарын қанағаттандыруға және мемлекеттік құрылымдармен өзара іс-қимыл сапасын арттыруға бағытталған басқарудың сервистік моделі мен клиентке бағдарланған тәсіл дамытылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың жолданымдарына ден қою сапасы мен жеделдігіне, кері байланыстың цифрлық арналарын кеңейтуге, құқық қолдану және сот практикасының ашықтығын арттыруға, сондай-ақ билік органдарының қызметіне қоғамдық бақылау жасау мүмкіндігін қамтамасыз етуге ерекше назар аударылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижесінде азаматтар өздерінің қорғалуын сезінетін, мемлекеттің әділдігіне сенетін әрі әлеуметтік және құқықтық мәселелерді шешуде мемлекеттік институттармен ынтымақтастыққа дайын болатын орта қалыптасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың жолданымдарына ден қоюдың жеделдігі мен сапасы мемлекеттік институттарға деген сенімді тікелей нығайтып, билік органдарының заңдылығын арттырады және халықтың қоғамдық өмірге белсенді қатысуын ынталандырады. Сұраныстар мен шағымдарды уақтылы әрі сапалы қарау азаматтардың қанағаттанушылығын арттырып қана қоймай, заңға бағынатын мінез-құлық мәдениетін қалыптастыра отырып, әлеуметтік шиеленісті азайтуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы бастамалар шеңберінде халықтың хабардарлығы мен құқықтық қорғалуын арттыруға бағытталған кешенді шаралар іске асырылуда. Олардың қатарында – азаматтарға білікті консультациялар беретін, сондай-ақ олардың мемлекеттік көрсетілетін қызметтер сапасына қанағаттанушылық деңгейін бағалауға және билік органдарымен өзара іс-қимылдағы өзекті проблемаларды анықтауға мүмкіндік беретін "Халық заңгері" және "Құқықтық дәріхана" республикалық акцияларын өткізу бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басым бағыттардың бірі – мемлекеттік органдар мен ұйымдардың жұмысына заманауи цифрлық технологияларды енгізу. Бұл мемлекеттік қызметке қабылдау процестерін автоматтандыруды, құжаттарды өңдеуді, кадрларды есепке алуды және басқа да ішкі процестерді қамтиды, бұл әкімшілік шығасыларды азайтуға, деректерді өңдеу жылдамдығы мен дәлдігін арттыруға, сондай-ақ қателіктер мен сыбайлас жемқорлық көріністерінің тәуекелдерін барынша азайтуға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық қолдану практикасын клиентке бағдарлану және ашықтық қағидаттарын ескере отырып трансформациялау мемлекеттік билік органдары мен құқық қорғау құрылымдары қызметінің тиімділігін арттыруға ықпал етеді, сондай-ақ олардың шешімдері мен іс-әрекеттерін азаматтар үшін анағұрлым ашық әрі түсінікті етеді. Нәтижесінде халық сапалы және уақтылы мемлекеттік көрсетілетін қызметтер алып, өз құқықтары мен міндеттерін жақсырақ ұғынады, бұл өз кезегінде билік институттарына деген сенімді нығайтуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-бағыт. Заң мен тәртіп идеологиясын ілгерілету мәселелерінде азаматтық қоғамдастықпен әріптестікті дамыту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық қоғам заңдылық пен тәртіп қағидаттарын ілгерілетуде мемлекеттің маңызды әріптесі болып табылады. Аталған бағытты дамыту мемлекеттік органдардың үкіметтік емес ұйымдармен, сарапшылар қоғамдастығымен, бұқаралық ақпарат құралдарымен және халықпен орнықты өзара іс-қимылын қалыптастыруға бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық қоғамды тарту – заңдылықтың сақталуына және қоғамдағы құқықтық мәдениетті нығайтуға ықпал ететін орнықты, ашық әрі қауіпсіз ортаны қалыптастырудың негізгі элементі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тұрғыда азаматтар мен қоғамдық бірлестіктердің құқық бұзушылықтың алдын алу шараларына жүйелі түрде қатысуын көздейтін "Құқық бұзушылық профилактикасы туралы" Қазақстан Республикасы Заңының ережелерін практикада іске асыру стратегиялық маңызға ие. Азаматтық қоғам институттары қабылданып жатқан шаралардың атаулылығы мен қоғамдық танылуын қамтамасыз ете отырып, профилактиканың объектісі ғана емес, сондай-ақ оның белсенді субъектісі де болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқық бұзушылық профилактикасына, қоғамдық бақылауға, құқықтық ағартуға және заңға бағынатын мінез-құлық құндылықтарын ілгерілетуге белсенді қатысуға ерекше назар аударған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарым-қатынастарды сенім, өзара жауапкершілік және нәтижелілік қағидаттарында құру маңызды, бұл бірлескен бастамалардың ашықтығы мен тиімділігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақтастықтың жеделдігі мен тиімділігін арттыру үшін құқықтық тәртіптің жергілікті проблемаларын талқылау мен ілгерілетуде және идеологиялық бастамалар мен іс-шараларды насихаттауда салалық мамандар мен белсенділердің әлеуетін пайдалану маңызды. Мұндай тәсіл азаматтық қоғамның тартылуын және қабылданатын басқарушылық шешімдердің сапасын арттыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-бағыт. Азаматтық белсенділікті ынталандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық белсенділік құқық бұзушылық профилактикасының, құқықтық мәдениетті қалыптастырудың және қоғамдық тәртіпті қамтамасыз ету мен ортақ игілікті қорғау үшін жеке және ұжымдық жауапкершілік деңгейін арттырудың маңызды ресурсы ретінде қарастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды қоғамдық бақылау және әлеуметтік маңызы бар шешімдер қабылдау процестеріне тарту билік институттарына деген сенімді қалыптастыруға және әріптестік қатынастарды нығайтуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идеологиялық жұмыста азаматтық белсенділік пен оған сарапшылардың қатысуын ынталандыру – орнықты қоғамдық құндылықтар мен мінез-құлық нормаларын қалыптастырудың маңызды құралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтар мен кәсіби қоғамдастықты осы процестерге белсенді тарту әлеуметтік жауапкершілік деңгейін арттыруға, қоғамдық өмірге саналы түрде қатысуды дамытуға ықпал етеді және мемлекеттік билік органдарына стратегиялық шешімдерді әзірлеу мен іске асыру кезінде қоғам мен сарапшылардың пікірін ескеруге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтық тәртіпті қамтамасыз етуге жәрдемдесетін азаматтарды көтермелеу шараларын қамтамасыз ету, ағартушылық және идеологиялық қызмет саласындағы белсенді сарапшылар арасында жыл сайынғы конкурстар өткізу практикасын енгізу, мемлекеттік қолдау арқылы кәсіпкерлік субъектілерін алкоголь өнімін сатудан өз еркімен бас тартуға ынталандыруға бағытталған "Алкогольсіз аймақ" сияқты жобаларды кең ауқымда қолдану және т.б. маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бақылау шекарасын кеңейту – мемлекеттік органдар мен өзге де ұйымдар қызметінің ашықтығы мен есептілігін арттырудың маңызды шарты. Азаматтарды қабылданатын шешімдерді мониторингтеу және бағалау процестеріне тарту сыбайлас жемқорлық тәуекелдерін азайтуға ықпал етіп, заңнаманың сақталуын ынталандырады және жауапкершілік пен заңға бағынатын мінез-құлықтың орнықты мәдениетін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санамаланған әдістер қоғамның әртүрлі сегменттеріне атаулы ықпал ете отырып, барлық жерде – мектептен бастап шенеуніктің жұмыс кабинетіне дейін – заңдылық құндылықтарының біртұтас кеңістігін құрады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мемлекеттік қызметшілер, құқық қорғау органдары мен соттар азаматтарға үлгі бола отырып, заң идеологиясына адалдығын көрсетулері тиіс. </w:t>
+      Негізгі тәсіл – осы құралдарды бір-бірін нығайтатындай етіп, қатар әрі дәйекті қолдану. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ол үшін мемлекеттік құрылымдарда қызметтік тәртіпті нығайту, құқық бұзушылық профилактикасы және кәсібилікті арттыру шаралары одан әрі іске асырылатын болады.</w:t>
+      Мысалы, білімді жастар мемлекеттік қызметке немесе бизнеске келгенде өздерімен бірге бойларына сіңген құндылықтарды ала жүреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z231" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әрбір ведомствода жұмыскерлердің құқықтық мәдениетін арттыру бойынша ішкі іс-қимыл жоспары іске асырылатын болады (персоналды үнемі оқыту және заңнаманы білуін тестілеу, әдеп және сыбайлас жемқорлыққа қарсы мінез-құлық бойынша тренингтер, қызметкерлердің өздері заң бұзған жағдайларға қатаң ден қою).</w:t>
+      Парасатты шенеуніктер азаматтарға қызметтер көрсетуді жақсартып, сенімді одан әрі арттырады, ал заңға бағынатын бизнес сыбайлас жемқорлыққа қарсы шараларды қолдай отырып, тең жағдайларды талап ететін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Полиция, прокуратура қудалау-жазалау риторикасынан серіктестікке ауысады: оқыту бағдарламалары арқылы қызметкерлер азаматтарға олардың құқықтары мен міндеттерін түсіндіріп, сауалдарын тыңдай отырып, халықпен сыйластықта өзара іс-қимыл жасауға үйренеді.</w:t>
+      Осылайша, заңды құрметтеудің өздігінен өрбитін мәдениеті қалыптасады, осы орайда қоғамның жаңа мүшелері бекітілген мінез-құлық нормаларын автоматты түрде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Талдау көрсеткендей, құқықтық мәдениетті нығайту – әр түрлі деңгейде келісілген іс-әрекеттерді талап ететін күрделі көп қырлы процесс.</w:t>
+      Талдау құқықтық мәдениетті нығайту – әр түрлі деңгейде келісілген іс-әрекеттерді талап ететін көп қырлы күрделі процесс екенін көрсетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z248" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік бағдарламалар стратегиялық бағытты белгілейді, құқықтық ағарту үшін инфрақұрылым (заңдар, мекемелер, қаржыландыру) құрады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ол практикамен бекемделеді.</w:t>
+        <w:t>
+      Білім беру ұйымдары бала кезінен бастап білім мен құндылықтарды сіңіре отырып, құқықтық сана-сезімнің негіздерін қалыптастырады, кейіннен ол практикамен бекемделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұқаралық ақпарат құралдары мен әлеуметтік желілер құқықтық білімді миллиондаған адамдардың күнделікті өмірінің бір бөлігі ете отырып, оны кең ауқымда таратады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұқаралық ақпарат құралдары мен әлеуметтік желілер құқықтық білімді миллиондаған адамдардың күнделікті өмірінің бір бөлігі ете отырып, оны кең ауқымда таратады. </w:t>
+      Дегенмен, шаралардың тиімділігі әртүрлі болады: кейбір бастамалар кең аудиторияға жетіп, жағдайды өзгертсе, басқалары жергілікті немесе қысқа мерзімді әсерге ие болады. Әлбетте, құқықтық сананы арттыру – бұл спринт емес, марафон. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z251" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ағарту бағдарламаларын орнықты қаржыландыру, ақпарат беру әдістерін жаңарту, жаңа жағдайларға бейімделу (мысалы, цифрлық ортадағы құқықтық ағарту) және ең бастысы – заңға бағынуды қолдауға саяси ерік-жігер қажет. Бұдан басқа, кері бақылау маңызды: халықтың құқықтық сауаттылық деңгейін үнемі өлшей отырып, азаматтардан оларға қандай білімнің қажет екендігі туралы кері байланысты зерделеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындылай келе, құқықтық мәдениетті арттыру мақсатында қоғамда дұрыс бағыт-бағдар таңдалған деп айтуға болады. Соңғы жылдары құқықтық ағартудың "төменнен жоғарыға қарай" (азаматтық қоғамның бастамалары) және "жоғарыдан төменге қарай" (мемлекеттік бағдарламалар мен білім беру) базасы қалыптасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамда өздерінің құқықтары мен оларды қорғау тетіктерін білуге деген сұраныс пісіп-жетілді және мемлекет пен қоғамның бұл сұранысты бірге қанағаттандыруы маңызды. Құқықтық мәдениетті нығайту – бұл заң нормаларының нақты әрекет ететіндігінің кепілі, өйткені хабардар және саналы азамат заңды өзі ғана сақтап қоймайды, сонымен бірге айналасындағылар мен биліктен де соны күтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, халықтың жоғары құқықтық сана-сезімі демократиялық, әділетті және әл-ауқатты мемлекеттің дамуына негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-бөлім. Нысаналы индикаторлар және күтілетін нәтижелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-бағыт. Заңға бағынатын мінез-құлық мәдениетін қалыптастыру және құқықтық хабардарлықты арттыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың жекелеген санаттарын (оқушылар, студенттер, мемлекеттік қызметшілер) тестілеу нәтижелері бойынша құқықтық сауаттылық деңгейі: 2026 ж. – 50 %, 2027 ж. – 54 %, 2028 ж. – 58 %, 2029 ж. – 62 %, 2030 ж. – 65 %-дан кем емес.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Дегенмен, шаралардың тиімділігі түрліше болады: қайсыбір бастамалар кең аудиторияға жетіп, жағдайды өзгертсе, басқалары жергілікті немесе қысқа мерзімді әсерге ие болады. Әлбетте, құқықтық сананы арттыру – бұл спринт емес, марафон. Ағарту бағдарламаларын орнықты қаржыландыру, ақпарат беру әдістерін жаңарту, жаңа жағдайларға бейімделу (мысалы, цифрлық ортадағы құқықтық ағарту) және ең бастысы – заңға бағынуды қолдауға саяси ерік-жігер қажет. Бұдан басқа, кері бақылау маңызды: халықтың құқықтық сауаттылық деңгейін үнемі өлшей отырып, азаматтардан оларға қандай білімнің қажет екендігі туралы кері байланысты зерделеу. </w:t>
+      2-бағыт. Қауіпсіз және қолайлы өмір сүру ортасын қалыптастыру. Зорлық-зомбылық қылмыстары деңгейін төмендету: 2026 ж. – 2 %-ға, 2027 ж. – 4 %-ға, 2028 ж. – 6 %-ға, 2029 ж. – 8 %-ға, 2030 ж. – 10 %-ға (базалық 2025 жылға қатысты) қоғамдық орындарда, оның ішінде көшелерде жасалған қылмыстар деңгейін төмендету: 2026 ж. – 2 %-ға, 2027 ж. – 4 %-ға, 2028 ж. – 6 %-ға, 2029 ж. – 8 %-ға, 2030 ж. – 10 %-ға (базалық 2025 жылға қатысты). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-бағыт. Билік органдарының ашықтық (қолжетімділік) дәрежесі.</w:t>
+      3-бағыт. Билік органдарының ашықтығын (қолжетімділігін) қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z258" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың ашықтық (қолжетімділік) дәрежесін арттыру: 2025 ж. – 83 балл, 2026 ж. – 84 балл, 2027 ж. – 85 балл, 2028 ж. – 86 балл, 2029 ж. – 87 балл, 2030 ж. – 88 балл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z259" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-бағыт. Қылмыскерліктің жай-күйі.</w:t>
+      4-бағыт. Заң мен тәртіп идеологиясын ілгерілету мәселелерінде азаматтық қоғамдастықпен әріптестікті дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z260" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық сектордың идеологияны ілгерілетуге тартылу деңгейі: 2026 ж. – 5 %, 2027 ж. – 9 %, 2028 ж. – 13 %, 2029 ж. – 17 %, 2030 ж. – 20 %-дан кем емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бағыт. Азаматтық белсенділікті ынталандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықтың заң мен тәртіп идеологиясы туралы хабардар болу деңгейі: 2026 ж. – 69 %, 2027 ж. – 70 %, 2028 ж. – 71 %, 2029 ж. – 72 %, 2030 ж. – 73 %-дан кем емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2030 жылдың қорытындысы бойынша күтілетін негізгі нәтижелер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Азаматтардың белгіленген нормаларды ерікті түрде сақтауға, құқық бұзушылықтарға төзбеушілік танытуға және құқыққа қайшы мінез-құлықтың профилактикасына қатысуға дайындығы артады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Азаматтардың анағұрлым қауіпсіз тұруына арналған орта қалыптастырылады, бұл өмір сүру сапасын жақсартуға және қоғамдық кеңістіктер мен күнделікті өмірдегі қорғалу сезімін арттыруға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік органдар қызметінің ашықтығы мен жариялылығы арқылы мемлекеттік және құқық қорғау институттарына деген сенім артады, бұл құқықтық нигилизмнің төмендеуінен және заң беделінің нығаюынан көрініс табады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құқықтық ағарту және құқық бұзушылық профилактикасы мәселелерінде азаматтық қоғаммен өзара іс-қимыл кеңейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтардың құқықтық мәдениетті қалыптастырудағы және қоғамдық мониторингті іске асырудағы белсенділігі артады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұжырымдаманың іс-шараларын қаржыландыру тиісті бюджеттерде көзделетін қаражат есебінен және шегінде жүзеге асырылатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоғамда заң мен тәртіп идеологиясын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ілгерілету жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 – 2030 жылдарға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұжырымдамаға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қоғамда заң мен тәртіп идеологиясын ілгерілету жөніндегі 2025 – 2030 жылдарға арналған тұжырымдаманы іске асыру жөніндегі іс-қимыл жоспары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқталу нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқталу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапты орындаушылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыландыру көлемі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыландыру көзі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-бағыт. Заңға бағынатын мінез-құлық мәдениетін қалыптастыру және құқықтық хабардарлықты арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нысаналы 1-индикатор. Азаматтардың жекелеген санаттарын (мектеп оқушылары, студенттер, мемлекеттік қызметшілер) тестілеу нәтижелері бойынша құқықтық сауаттылық деңгейі: 2026 ж. – 50 %, 2027 ж. – 54 %, 2028 ж. – 58 %, 2029 ж. – 62 %, 2030 ж. – 65 %-дан кем емес </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1. "Адал азамат" қағидаттарына, мәдени ерекшеліктер мен дәстүрлерге сәйкес тәрбиелеу стандарттарын енгізу және балалар мен жастарды құндылықтық тұрғыдан тәрбиелеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта білім беру ұйымдары білім алушыларының құқықтық және қаржылық сауаттылығын арттыру жөніндегі іс-шаралар өткізу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құқықтары мен заңды мүдделері бұзылған кезде кәмелетке толмағандарға көмек көрсету бойынша әдістемелік ұсынымдар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әдістемелік ұсынымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БҚУ (келісу бойынша), ОМ, ДСМ, Еңбекмині, ІІМ, МАМ, БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) балалардың құқықтарын қорғау жөніндегі өзекті мәселелерді енгізе отырып, "Мектептегі қауіпсіздік: әркім нені білуі керек?" анықтамалығын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БҚУ (келісу бойынша), ОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) 9-11(12) сыныптар үшін қаржылық сауаттылық пен қауіпсіздік, құқық негіздері бойынша республикалық олимпиадалар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қорытындылардың хаттамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО, ҚМА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "Заң мен тәртіп" құқықтық сауаттылық айлығын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қаңтар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іс-шараларды өткізудің түрлі нысандарын (эссе конкурстары, дебаттар, олимпиадалар, іскерлік ойындар, лекциялар, әңгімелесулер, фильмдерді талқылау, "Жас заңгер" клубтарын/үйірмелерін құру) пайдалана отырып, 1-11 (12) сынып оқушылары мен колледж студенттерін құқықтық  тәрбиелеу  бойынша  сыныптан тыс жұмысты ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыныптан тыс жұмыс жоспары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары сынып оқушылары мен студенттердің заңдар туралы қосымша білім алуы және практикалық дағдыларды (сот процестерін модельдеу, дебаттар) меңгеруі үшін оқушылар сарайлары, жастар орталықтары және басқа да алаңдар базасында құқықтық клубтардың, "құқықтық білім мектептерінің" қызметін құру және қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ереже, бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ОМ, ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтарға тегін заң көмегін көрсетуді және консультациялық қолдауды көздейтін жоо жанындағы заң клиникалары қызметінің практикасын кең ауқымда қолдану және институционалдық дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меморандумдар тізілімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ, Әділетмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу, білім беру бағдарламаларын және жоо-ға түсу жүйесін қайта қарау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ұлттық фольклор және ұлы ойшылдардың (Абай Құнанбаев, әл-Фараби, аса көрнекті билер мен батырлар) еңбектерінің мысалында адалдық, әділдік және отансүйгіштік мұраттарын дәріптейтін хрестоматиялық шығармаларды тереңдетіп меңгеру мәселелерін сыныптан тыс жұмыстардың белгіленген оқу уақыты шегінде бағдарламаны мазмұндық жағынан қайта қарау есебінен пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) білім беру материалдарына ел Конституциясының ережелерін қолжетімді түсіндіруді, құқық қорғау институттарын (Конституциялық Сот, Адам құқықтары жөніндегі уәкіл және басқалар) танымал етуді енгізе отырып және білім беру процесіне құқық пен педагогика саласындағы беделді практиктер мен сарапшыларды тарта отырып, "Құқық негіздері" пәнін оқыту әдістемесін түрлі өмірлік жағдайларды шешу кезінде құқық нормаларын қолдану дағдыларын дамытуға, сондай-ақ жауапкершіліктің бұлтартпастығы қағидатын түсінуге бағытталған практикалық бағдарланған тәсіл негізінде жаңғырту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) патриотизмді тәрбиелеуге, құқықтық пәндерді тереңдетіп оқытуға, кәсіптік бағдар беруге бағытталған мамандандырылған сыныптарды ("Жас сақшы", "Жас-айбын" және басқа да соған ұқсас) құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (қыркүйек – мамыр аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ІІМ, ОМ, Қорғанысмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жоғары сынып оқушылары үшін сұранысқа ие біліктіліктер бойынша міндетті практикалық курстарды (оқу-өндірістік комбинаттар типі бойынша) кезең-кезеңімен енгізу мәселелерін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО, Еңбекмині, ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Балалардың хал-ахуал индексі шеңберінде мектеп оқушылары мен студенттердің құқықтық сауаттылық және мәдениет деңгейін айқындауға тестілеу жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тесттер, БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) ұлттық бірыңғай тестілеуге конституциялық құрылыс негіздері мен заңнаманы білуге арналған сұрақтарды енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ЖЖОКБҰ магистранттары мен докторанттарының оқу-өндірістік практикасына бейінді мемлекеттік органдарда тағылымдамадан өтіп, талдамалық қорытындыны және қызмет сапасын арттыру бойынша ұсынымдар дайындауды көздейтін "Мемлекеттік көрсетілетін қызметтер сапасының аудиті" модулін енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) облыстардың, республикалық маңызы бар қалалардың әкімдері мен жоо ректорларының гранттарын бере отырып, әлеуметтік жобаларды әзірлеуші мектеп оқушылары арасында конкурстар ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат, қорытындыларды ресми ресурстарда жариялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ, ОМ, МАМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) оқу және оқудан тыс қызметке (ғылыми конференциялар, волонтерлік, олимпиадаларға, спорттық және шығармашылық іс-шараларға қатысу) қатысқаны үшін студенттерге әлеуметтік/интегралдық GPA қолдану практикасын кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек –мамыр  аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) ірі квазимемлекеттік ұйымдардың заң бөлімшелерінде "Құқық" бағыты бойынша бакалавриат (3-4 курс) үшін практиканы (3 айдан бастап және одан жоғары) енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) құқықтық тәрбие беру әдістемесі бойынша minor-бағдарламаларын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ, ЖЖОКБҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) инженерлік, медициналық, экономикалық білім беру бағдарламаларына кәсіби қызметті нормативтік реттеуге арналған тақырыптарды қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беру бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Педагогтердің біліктілігін арттыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құқық қорғау органдарының ведомстволық оқу орындарының қызметкерлерін тарта отырып, осы заңгерлік жоо мен ұлттық біліктілікті арттыру орталықтарының базасында педагогтердің құқықтық сауаттылық бойынша біліктілігін арттыру, сондай-ақ девиантты мінез-құлықты танып-білу, педагогикалық араласудың тиімді әдістері, медиация бойынша біліктілікті арттыру курстарын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+білім беру бағдарламасы, сертификаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ, ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) біліктілікті арттыру курстарынан өту қорытындысы бойынша білім беру ұйымдары педагогтерінің құқықтық сауаттылық деңгейін анықтау мақсатында оларды тестілеуден өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ, ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымдарында академиялық адалдық мәдениетін қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) білім беру ұйымдарында (мектептер, колледждер) академиялық адалдық стандарттарын енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стандарттар, әдістемелік ұсынымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жоғары оқу орындарының Академиялық адалдық лигасына қатысу практикасын кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меморандумдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр  аралығы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстанның тарихи және мәдени орындары бойынша "Тарихпен жүздесу" балалар туристік-экскурсиялық іс- шараларын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+туристік маршруттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (каникул кезеңінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ТСМ, МАМ, ОМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқыққа қайшы контенттің таралуын болдырмау шараларын қабылдамағаны үшін онлайн-платформалардың жауаптылығын күшейту арқылы кәмелетке толмағандар мен жастарды киберқауіптерден қорғау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, Қазақстан Республикасының кейбір заңнамалық актілеріне онлайн-платформалар және масс-медиа мәселелері бойынша өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгерлік қағидаттары (құқық қорғау құрылымдарымен, әскери бөлімшелермен және басқа да жауапты органдармен және азаматтық сектормен бірлескен өзара іс-қимыл) негізінде орта білім беру ұйымдары арасында "Саналы ұрпақ" республикалық құқықтық жобасын және өңірлік құқықтық жобаларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ мен құқық қорғау органдары, әскери бөлімшелер және өзге де жауапты органдар мен азаматтық сектор арасындағы өзара іс-қимыл туралы өңірлік  меморандумдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ЖАО, БП (келісу бойынша), ІІМ, Қорғанысмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери қызметтің беделін идеологиялық тұрғыдан нығайту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) әлеуметтік кепілдіктер мен мансаптық артықшылықтар (лауазымдарға қойылатын біліктілік талаптарын өзгерту, қызмет бойынша ілгерілету кезіндегі басымдық және басқа да материалдық емес ынталандырушы шаралар) беру арқылы армияның беделін арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңына және өзге де заңнамаға өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ, ҒЖБМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құқықтық сауаттылық, конфликтология, жеке құраммен өзара іс-қимыл психологиясы мәселелері бойынша командалық құрамның біліктілігін арттыру курстарын енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК  келісу бойынша), ІІМ, МКҚ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мерзімді қызметтегі әскери қызметшілердің шағымдары мен өтініштерін тіркеуге және оларды анонимді түрде беруіне арналған құралдарды енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ, БП (келісу бойынша), ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) армияға талантты жастар мен STEM-мамандарды тарту үшін жоо-мен бірлесіп әскери қызметті өткеріп жүрген әскери қызметшілерге арналған хакатондар мен зерттеу жобаларын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАҚ-тағы жарияланымдар, келісімшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сарбаздарды қоғамдық-әлеуметтік жобаларға тарту (қарттарға көмек көрсету, мектептердегі, балалар үйлеріндегі менторлық, білім беру бастамалары және басқа да іс-шаралар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК  (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) қызметке қабылдау және оны өткеру кезінде суицидке бейімділік бойынша психологиялық тестілеу өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынымдар, мінез- құлықты түзеу бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жарты жылдықта бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК  (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) әскери қызметшілерді ынталандыру және кәсіби дамыту үшін әскери қимылдардың және элиталық бөлімшелердің ардагерлерін, әскери психологтарды және басқа да беделді спикерлерді тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғанысмині, ҰҚК  (келісу бойынша), ІІМ, МКҚ (келісу бойынша), ТЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Парасатты азаматты қалыптастырудың өзекті мәселелерін талқылау үшін жастардың қоғам қайраткерлерімен, пікір көшбасшыларымен, ғалымдармен, спортшылармен, мәдениет өкілдерімен және салауатты өмір салты мен парасаттылық қағидаттарын ілгерілету жөніндегі бағдарламалардың амбассадорларымен тұрақты кездесулерін өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат, жарияланымдар, есептер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жарты жылдықта бір рет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ОМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейірімділік, адалдық пен жауапкершілік құндылықтарын қалыптастыруға, сондай-ақ "Адал азамат" қағидаттары негізінде балалар мен жастардың оң мінез-құлық модельдерін ілгерілетуге бағытталған балалар әдебиеті жанрындағы туындыларды басып шығару және танымал ету мақсатында жазушылар арасында конкурстар ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уәкілетті орган ұсынған әдеби шығармалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кітапханалардың оқырман және тілдік клубтары базасында (аудандық, ауылдық деңгейге дейін) білім алушылар мен жастардың көрнекті қоғам қайраткерлерімен, Қазақстан Жазушылар одағының мүшелерімен кездесулерін ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кездесу хаттамалары, БАҚ-тағы жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жартыжылдықта бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектепке дейінгі, орта, техникалық және кәсіптік, сондай-ақ жоғары білім беру жүйесі арқылы оқу мәдениетіне және кітапқа деген орнықты қызығушылықты тәрбиелеу бойынша ұлттық науқандар ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу мәдениетін дамытуға, отандық және әлемдік балалар әдебиетіне деген қызығушылықты арттыруға, саналы оқу дағдылары мен шығармашылық өзін-өзі көрсетуді қалыптастыруға бағытталған әдеби кештерді, кітап жәрмеңкелері мен шығармашылық конкурстарды білім беру ұйымдары мен балалар кітапханалары базасында ұйымдастыру және өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-шаралар жоспары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалар контентінің жүйесін (мультипликациялық өнімдер және басқа да жобалар) құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпараттық контент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2. Азаматтардың құқықтық сауаттылығын арттыру және құқықтық санасын дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшпелі және стационарлық заңгерлік консультация беру нысандарын (құқық кабинеттері, тегін заң көмегі күндері, көшпелі қабылдаулар) ұйымдастыру және өткізу арқылы, ең алдымен ауылдық жерлерде заңгерлік ақпаратқа және тегін құқықтық көмекке қолжетімділікті кеңейту, сондай-ақ көрсетілген консультациялық қызметтердің сапасына азаматтардың қанағаттанушылығы деңгейін өлшей отырып, жалпыреспубликалық құқықтық ағарту акцияларын ("Халық заңгері", "Құқықтық дәріхана", өзгелер) іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кесте, есеп, сауалнама нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, БП (келісу бойынша), ІІМ, МАМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаттықтырушы-тәлімгерлер институтын салауатты өмір салтының, заңға бағынатын мінез-құлық пен оң әлеуметтік құндылықтардың қоғамдық амбассадорлары ретінде дамыту, оларды халықпен, ең алдымен балалармен және жастармен тәрбиелік және мотивациялық жұмыстарға тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тәлімгерлік бағдарламалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТСМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтардың құқықтық хабардарлығы және олардың мемлекеттік органдар жүзеге асыратын құқықтық түсіндіру жұмысына қанағаттанушылығы деңгейін анықтау мақсатында халық арасында сауалнама жүргізу (құқықтық түсіндіру жұмысын ұйымдастыру мәселелері бойынша халыққа арналған бірыңғай сауалнама әзірлеу; мемлекеттік сайттарда, "eGov Mobile" электрондық үкіметтік мобильдік қосымшасында орналастыру; статистикалық деректердің динамикасын қадағалап отыру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сауалнама жүргізу, құқықтық түсіндіру жұмысының әдістерін жетілдіру бойынша ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық-құқықтық жүйелерде қабылданатын НҚА-ны түсіндірудің "проактивті" форматын, сондай-ақ НҚА-ны түсіндіру жөніндегі чат-боттарды енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпараттық модуль, чат-боттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, ЖИЦДМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты әлеуметтік қамсыздандыру және әлеуметтік қорғау шараларын ақпараттық-идеологиялық сүйемелдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медиажоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қаңтар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтардың цифрлық және қаржылық қауіпсіздігін арттыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)      әлеуметтік желілерде таргеттелген жарнаманы іске қосу арқылы азаматтар үшін тәуекелдер мен қауіп-қатерлер туралы жүргізілетін жұмыстарды         жазып-көрсете отырып, алаяқтық жобаларға жаппай қарсы насихаттау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таргеттелген жарнаманы іске қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылғы қыркүйек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЦДИАӨМ, ҚМА (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жалған ақпаратты теріске шығару және халықтың медиасауаттылығын арттыру бойынша жүйелі жұмыс жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (ай сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖИЦДМ, ІІМ, ҚМА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) адамдар көп жиналатын орындарда (сауда-ойын-сауық орталықтарының, супермаркеттердің, дүкендердің, базарлардың, вокзалдардың, әуежайлардың, оқу орындарының, кинотеатрлардың, театрлардың, ХҚО-лардың және т.с.с. LED-экрандары) профилактикалық материалдарды (бейнероликтер, баннерлер, ақпараттық жадынамалар және басқа да өнімдер) орналастыру және көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+профилактикалық материалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (ай сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) цифрлық және қаржылық қауіпсіздік бойынша форумдар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форум бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚМА (келісу бойынша), ЖАО, МАМ, ҒЖБМ, ЖИЦДМ, ҚНРДА (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықтың қаржылық пирамидалар қызметіне тартылуының профилактикасы және оған жол бермеу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қаржылық пирамидалардың ұйымдастырушыларымен қатар, оған азаматтарды тартатын тұлғалардың жауапкершілігінің жаңа тәсілдерін әзірлеу және енгізу: қаржылық пирамидалардың белсенді қатысушыларының әкімшілік жауапкершілігі және олардан азаматтық тәртіппен залалды өндіріп алу мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне өзгерістер енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚМА (келісу бойынша), БП (келісу бойынша), ҚНРДА (келісу бойынша), ІІМ, СӘ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) ҚМА базасында қаржылық пирамидалардың және олардың қызметінің белгілері бар жобалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІІМ-мен бірлескен бірыңғай тізілімін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тізілім, сайттағы ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚМА (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмар ойындар саласына қатысушылардың жауапты мінез- құлқын қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заңнамамен құмар ойындарға және бәс тігуге қатысуға тыйым салынған адамдардың бәс тігуін бұғаттау үшін букмекерлік кеңселер клиенттеріне биометриялық сәйкестендіруді және СМС-верификацияны енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Ойын бизнесі туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТСМ, "Атамекен" ҰКП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заңсыз лотерея ұтыс ойындарын ұйымдастырғаны үшін жауапкершілікті күшейту және ынталандырушы ұтыс ойындары мен лотерея арасындағы айқын ажырату өлшемшарттарын белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, Қазақстан Республикасының "Лотореялар және лотерея қызметі туралы", "Жарнама туралы" заңдарына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы  4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТСМ, ҚМА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ойын бизнесін ұйымдастырушылардың "ақ тізімін" және осы тізімде жоқ ұйымдастырушылардың пайдасына төлемдер жүргізуге тыйым салуды енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Ойын бизнесі туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТСМ, ҚМА (келісу бойынша), ҚНРДА (келісу бойынша), ҰБ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) заңсыз құмар ойындар мен бәс тігулер, сондай-ақ олардың жарнамасы бар сайттарды бұғаттауға арналған автоматтандырылған жүйені енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТСМ, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетикалық сусындар мен алкогольді тұтыну деңгейін төмендету бойынша шаралар қабылдау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)  21 жасқа толмаған адамдарға энергетикалық сусындар сатқаны үшін әкімшілік жауапкершілікті енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне өзгерістер енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 – 2026 жылдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДСМ, ІІМ, Әділетмині, ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)  елді мекендерде, әсіресе масаң күйде жүйелі түрде құқық бұзушылық жасау фактілері тіркелген жерлерде алкоголь өнімін өткізуден бас тарту практикасын кезең-кезеңімен кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, "Атамекен" ҰКП (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3)  алкогольді өткізуден азат қалалық аудандарды ("құрғақ аймақтар") құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меморандум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, "Атамекен" ҰКП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тыйым салынған заттарды сатудың анықталған фактілері, сондай-ақ зорлық-зомбылықтың қайталанған оқыс оқиғалары (мекеменің ішінде және оған іргелес аумақта) үшін мекемелер лицензиясының қолданылуын (заңды мекенжайы бойынша) шектеу мәселелерін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, Қазақстан Республикасының кейбір заңнамалық актілеріне алкоголь өнімінің айналымы мәселелері бойынша өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚМА, "Атамекен" ҰКП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есірткіге қарсы дүниетанымды қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) прекурсорлар мен синтетикалық есірткінің айналымын бақылау жөніндегі Ұлттық ведомствоаралық "Таргетинг орталығын" құру бойынша мәселені пысықтау (АҚШ және Литва тәжірибесі бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы қаңтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ҚМА (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) есірткіні тұтынудың зияны және онымен байланысты құқықтық салдар туралы ақпараттық науқандардың тиімділігін арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынымдар әзірлеу және оларды мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қаңтар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ДСМ, МАМ, ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) профилактика шараларын түзету мақсатында халықты ESPAD (алкоголь мен есірткі бойынша еуропалық мектеп зерттеулерінің жобасы) зерттеулерімен қамту мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2029 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белсенді ұзақ өмір сүру орталықтарының базасында құқық қорғау органдары қызметкерлерінің зейнеткерлер үшін заманауи қылмыстық қауіп-қатерлерден қорғану тәсілдері, сондай-ақ заңнаманың өзекті мәселелерін түсіндіру және құқықтық сауаттылықты арттыру бойынша дәрістер ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дәрістер, консультациялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекмині, ЖАО,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БП (келісу бойынша), ҚМА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық ағарту саласында бірыңғай ақпараттық-коммуникациялық ортаны қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Заң мен Тәртіп" идеологемасын брендтеу жұмысын жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+брендбук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылғы мамыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мемлекеттік органдар жүзеге асыратын құқықтық түсіндіру жұмысының бірыңғай әдіснамалық тәсілдерін әзірлеу және енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, МАМ бірлескен бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) нысаналы аудиторияны және заманауи коммуникациялық форматтарды (әлеуметтік желілер, бейнехостингтер, вирустық контент, мини-сериалдар, подкасттар және өзге де цифрлық форматтар) ескере отырып, құқықтық сауаттылық және заңға бағынатын мінез-құлықты қалыптастыру мәселелері бойынша медиаконтент, креативті медиаөнімдер (бейнероликтер, клиптер, жарнамалық роликтер, подкасттар, телебағдарламалар, сериалдар, деректі фильмдер және басқалар) жасау және тарату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпараттық материалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ, ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жалпыға қолжетімді орындарда және цифрлық кеңістіктерде азаматтардың құқықтары мен міндеттері, үлгілік құқықтық жағдайлар мен құқықтарды қорғау тәсілдері туралы ақпараттық көрнекі материалдар (инфографика, комикстер, буклеттер, баннерлер және өзге де визуалды материалдар) дайындау және орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпараттық материалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) қолданыстағы заңнаманы, қабылданып жатқан нормативтік құқықтық актілерді түсіндіру және азаматтардың құқықтық сана деңгейін арттыру мақсатында телеарналарда, республикалық бұқаралық ақпарат құралдарында және танымал әлеуметтік желілерде құқық қорғау және өзге де мемлекеттік органдардың өкілдерін, сарапшыларды тарту арқылы тұрақты коммуникациялар (сұхбаттар, тақырыптық бағдарламалар, тікелей эфирлер) ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24kz, Хабар телеарналарындағы сұхбаттар және басқа да БАҚ-тар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (ай сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ІІМ, БП (келісу бойынша), ҚМА (келісу бойынша) Әділетмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сарапшылар қоғамдастығының қатысуымен заң мен тәртіп идеологиясын түсіндіруге арналған қоғамдық акциялар, челлендждер, флешмобтар, қоғамдық пікірталастар өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-шаралар жоспары, БАҚ- тағы және әлеуметтік желілердегі жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) құқықтық мәдениетті қалыптастыру бойынша негізгі месседждерді ілгерілету үшін мәдениет және өнер қайраткерлерін тарту, спектакльдер қою, музей көрмелерін және өзге де тәрбиелік-патриоттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-шаралар жоспары, БАҚ- тағы және әлеуметтік желілердегі жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) адалдық, ашықтық, жауапкершілік және сыбайлас жемқорлыққа төзбеушілік құндылықтарын қалыптастыруға бағытталған медиажобаларды іске асыру (подкасттар, деректі фильмдер, "заманымыздың қаһармандары" туралы қысқа әлеуметтік бейнероликтер және басқа да жобалар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медиаконтент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ, ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) дәстүрлі БАҚ-та және жаңа медиада "Заң мен Тәртіп" идеологемасын ілгерілету жөніндегі республикалық медиажоспарды іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медиажоспар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) халықтың заң мен тәртіп идеологиясы туралы хабардар болу деңгейін айқындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік сауалнама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жарты жылдықта бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соттардың ашықтығын арттыру бойынша шаралар қабылдау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) сот отырысы залдарын жоғары жылдамдықты кең жолақты Интернетпен қамтамасыз ету үшін Интернетке қол жеткізудің біріңғай шлюзінің және "электрондық үкіметтің" электрондық пошта бірыңғай шлюзінің жұмыс істеу қағидаларына өзгерістер енгізу мәселелерін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ҰҚК (келісу бойынша), СӘ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сот төрелігін жүзеге асырудың ашықтығын, халықтың құқықтық сауаттылығын арттыру мақсатында ашық сот процестерінің онлайн – трансляцияларын кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СӘ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпсіз қозғалыс мәдениетін қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) әкімшілік айыппұлға баламалы жазалау шараларын (ескерту жасау, құқықтардың қолданылуын тоқтата тұру, жүйелі бұзушылықтар кезінде оқыту курстары және басқа да іс-шаралар) белгілеу мәселелерін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2028 жылғы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жүргізушілердің қауіпсіз жүргізу сапасын бағалаудың бонустық-балдық жүйесін әзірлеу және енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Жол жүрісі туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ҚНРДА (келісу бойынша), БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтарды фейк жаңалықтардың теріс әсерінен қорғау және әлеуметтік желілердегі контент сапасын арттыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жауапты блогерлік нормаларын әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Онлайн- платформалар және онлайн- жарнама туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы  2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) фейк ақпаратты анықтау және теріске шығару бойынша шаралар қабылдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3. Кәсіпкерлік қоғамдастықтың құқықтық құзыреттілігін нығайту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын және орта бизнес субъектілерінің құқықтық сауаттылығын арттыру бағдарламаларын (тренингтер, онлайн-курстар, ақпараттық-түсіндіру материалдары) іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқыту бағдарламалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Атамекен" ҰКП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4. Мемлекеттік және жергілікті атқарушы органдар, ұйымдар қызметшілерінің (жұмыскерлерінің) заңға мойынсынушылық мінез-құлқының орнықты мәдениетін қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметшілер үшін құндылықтық бағдарларды қалыптастыру ("Адалдық құзыреттіліктен маңыздырақ"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) терең есте сақтау әсерін жасау үшін нақты сыбайлас жемқорлық істеріне (бейімделген және анонимді) бойлау арқылы кәсіби оқыту (қылмыстың сипаттамасы, бұзушылықтың мәні, алғашқы белгілері, отбасы, мансап және мемлекет үшін салдары)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПӘ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МҚІА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) оқыту нәтижелері бойынша мемлекеттік қызметшілердің құқықтық сауаттылық деңгейін анықтауға арналған тестілеуді өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПӘ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МҚІА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік және жергілікті атқарушы органдардың, ұйымдардың қоғамда "Заң мен Тәртіп" идеологемасын ілгерілету жөніндегі қызметін бағалауды есептеу әдістемесіне сәйкес мемлекеттік және жергілікті атқарушы органдардың, ұйымдардың қоғамда "Заң мен Тәртіп" идеологемасын ілгерілету жөніндегі қызметіне бағалау жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПӘ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тамыз, ақпан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5. Құқық бұзушылық жасау қауіп-қатері жоғары адамдар арасында әлеуметтендіру және девиантты мінез-құлықтың профилактикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қадағалаудағы адамдардың күнделікті өміріне мониторинг жүргізу үшін цифрлық құралдар мен биометриялық тіркеуді енгізе отырып, рецидивке бейім адамдарды бақылауды күшейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ИЦДМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азаматтардың, әсіресе жастардың дропперлікке және кибералаяқтыққа тартылу тәуекелдерін барынша азайту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) жаңа шоттардан аударымдарға лимит енгізу мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰБ (келісу бойынша), ҚНРДА (келісу бойынша), екінші деңгейдегі банктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) нормативтік өзгерістер енгізе отырып, клиентке ақша аударуға байланысты алаяқтық операциялар туралы автоматты түрде хабарлама жасау мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚНРДА (келісу бойынша), ҰБ (келісу ойынша), екінші деңгейдегі банктер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жауапкершілік шараларына және сотталғандар мен алаяқтық құрбандарының шынайы оқиғаларына басымдық бере отырып, "Стоп дроппер" ауқымды ақпараттық науқандарын іске қосу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+медиаматериалдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ҚНРДА (келісу ойынша), ҚМА (келісу бойынша), ҰБ (келісу ойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелділігі бар адамдарды медициналық-әлеуметтік оңалту қызметтерін көрсететін жеке ұйымдар қызметінің тиімділігін зерделеу, осы саладағы мемлекеттік бақылау тетігін құру бойынша ұсыныстар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПӘ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қылмыстық-атқару жүйесі мекемелеріндегі сотталғандарға орта, техникалық және кәсіптік білім беру сапасын бақылау бойынша ІІМ ҚАЖ комитетінің құзыретін білім беру саласындағы сапаны бақылау департаменттеріне, ал осы білім беру ұйымдарын материалдық-техникалық қамтамасыз етуді нығайтуды жергілікті атқарушы органдарға беру бойынша нормаларды заңнамалық бекіту мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Білім туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ІІМ, ЖАО БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бас бостандығынан айыру орындарынан босатылған және пробация қызметінің есебінде тұрған адамдарды қолдау негіздерін кеңейту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қабылданатын шаралардың тиімділігін айқындайтын KPI енгізе отырып, осы санаттағы адамдарды қайта әлеуметтендіруге жауапты үйлестіруші органды анықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-ге ұсыныстар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қайта әлеуметтендіру бағдарламаларын әзірлеу (құқықтық көмек, психологиялық түзеу қызметтерін көрсету, құқықтық сауаттылыққа, сұранысқа ие жұмысшы мамандықтарына оқыту және жұмысқа орналастыру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдамалық анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ЖАО, ІІМ, Еңбекмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қаржы ұйымдарын аталған санаттағы адамдардың төлем қабілеттілігін қалпына келтіруге және оларға басқа да қолдау шараларын көрсетуге ынталандыру жөніндегі шаралар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), Қаржымині, ҚНРДА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медиацияның тиімділігін арттыру үшін жағдайлар жасау арқылы оны дамыту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) негізгі медиативті құзыреттердің басымдығын ескере отырып, медиатордың бірыңғай кәсіби стандартын бекіту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Медиация туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құқық бұзушының құқыққа қайшы санасын өзгертуге бағдарланған арнайы бағдарламаны әзірлеуді медиатордың міндеттеріне енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСКҚ, "Медиация туралы" Қазақстан Республикасының Заңына өзгерістер мен толықтырулар енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қылмыстық істер бойынша медиаторлардың рейтингін енгізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірыңғай тізілім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, БП (келісу бойынша), ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ҚК және ҚПК жаңа жобалары бойынша жұмыс шеңберінде тараптардың татуласуы мен медиацияны институционалдық саралау мәселелерін, медиативтік бағдарламадан өткеннен кейін медиатордың қорытындысы негізінде қылмыстық қудалауды тоқтату негіздерін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдамалық есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 1-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-бағыт. Қауіпсіз және қолайлы өмір сүру ортасын қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы 2-индикатор. Зорлық-зомбылық қылмыстары денгейін төмендету: 2026 ж. – 2 %-ға, 2027 ж. – 4 %-ға, 2028 ж. – 6 %-ға, 2029 ж. – 8 %-ға, 2030ж. – 10 %-ға (базалық 2025 жылға қатысты), қоғамдық орындарда, оның ішінде көшелерде жасалған қылмыстар денгейін төмендету: 2026 ж. – 2 %-ға, 2027 ж. – 4 %-ға, 2028 ж. – 6 %-ға, 2029 ж. – 8 %-ға, 2030ж. – 10 %-ға (базалық 2025 жылға қатысты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1. Қауіпсіздік инфрақұрылымын қалыптастыру және әсіресе анағұрлым криминогенді аудандарда жайлы тұру үшін жағдайлар жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ССО, білім беру, спорт объектілері және өзге де әлеуметтік сала объектілері орналасқан аудандардың, сондай-ақ халық жаппай демалатын орындардың қауіпсіздік талаптарына сәйкестігіне сыртқы талдау жүргізуді енгізу (нақты ауданның тәуекелдерін талдау (жарақаттану, қылмыскерлік, агрессия, жарықтандыру, камералар, ашық кеңістіктер, қоғамдық көлік, жаяу жүргіншілер жолдары және басқа да орындар) және уәкілетті органдар үшін тиісті ұсынымдар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдау, прокурорлық ден қою актілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ІІМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпсіз мінез-құлықтың тұрақты моделін қалыптастыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) төменгі сынып оқушыларына практикалық сабақтар өткізу үшін шынайы жолдағы жағдайларды имитациялайтын интерактивті жол алаңдарын құру (оқу көлік құралдарын, манекендерді, қиылыстарды және жол белгілерін пайдалана отырып)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ендіру актілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (сәуір – қазан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ОМ, ІІМ "Азаматтарға арналған үкімет" АҚ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) нақты уақыт режимінде орналасқан жері туралы деректерді беру, агрессордың бейнесін тіркеп-белгілеу және құқық қорғау органдарын автоматты түрде хабардар ету функцияларын  көздейтін бағдарламалық өнімдер мен мобильді қосымшаларды енгізу мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдамалық анықтама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ЖИЦДМ, ОМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ISO 22341-2021 халықаралық стандартын CPTED ("Safe City" бағдарламасы шеңберіндегі Crime Prevention Through Environmental Design) қоршаған ортаны жобалау талаптарына бейімдеу және қауіпсіз қалалық ортаны (Smart City) құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазстандарт" РМК-ға өтінім, СИМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СИМ, ІІМ, ЖАО, БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Заң идеологиясын ілгерілетуде, қоғамдық тәртіп пен қауіпсіздікті нығайтуда жасанды интеллектіні ендіру және цифрлық шешімдерді дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерікті қайырмалдықтарды және (немесе) қайырымдылық көмекті жинаудың ашықтығын қамтамасыз ету, сондай-ақ жиналған қаражатты пайдалану кезіндегі құқыққа қайшы әрекеттерді болғызбау мақсатында бірыңғай цифрлық қайырымдылық платформасын құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖИЦДМ, ҚМА (келісу бойынша), БП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұғыл және коммуналдық қызметтерді (101, 102, 103, 104, 109, 112) қамтитын бірыңғай кезекші диспетчерлік қызметті цифрлық экожүйе форматында құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ІІМ, ЖИЦДМ, ОМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машиналық оқытудың түрлі алгоритмдерін пайдалана отырып, "ІІМ ахуалдық-талдамалық орталығы" талдамалық платформасының функционалын кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сынақтар хаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы 2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СДТБТ-ға ЖИ негізіндегі "Тергеушінің зияткерлік көмекшісі" жаңа модулін интеграциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+модуль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ІІМ, ЖИЦДМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернеттегі құқыққа қайшы контентті автоматты түрде іздеу және бұғаттау бойынша жасанды интеллект негізіндегі "SuperVision" ақпараттық платформасын сатып алу мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полиция жұмысына озық цифрлық құралдарды ендіру ("Цифрлық полицей" жобасын іске қосу, дерекқорларды интеграциялау, ІІМ нарядтары мен ресурстарын басқарудың автоматтандырылған жүйесін өрістету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ЖИЦДМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Мемлекеттік күзет қызметі күзететін объектілерді қоспағанда, барлық бейнебақылау жүйелерін жасанды интеллект алгоритмдерін қолдана отырып, (меншік иелеріне қарамастан – жеке камералар, аулалардағы, СОО-дағы және басқа да ортақ пайдаланылатын орындардағы камералар) бірыңғай Ұлттық бейнемониторинг жүйесіне кезең-кезеңімен интеграциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ҰҚК (келісу бойынша), ЖИЦДМ, МКҚ (келісу бойынша), ІІМ, БП (келісу бойынша), "Атамекен" ҰКП (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағымдарды беру бойынша әдістемелік сүйемелдеуді, өзекті мәселелер бойынша FAQ-ты жүзеге асыратын жасанды интеллект элементтері бар "Цифрлық көмекшіні" ("e-Gov", "e-Otinish" базасында) құру. Жолданымдарды мәселелердің санаттары мен кіші санаттары бойынша автоматты түрде  жіктеуді, оларды құзыреті бойынша уәкілетті органға қайта бағыттауды әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 1-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, БП (келісу бойынша), ІІМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Автоматтандырылған мемлекеттік көрсетілетін қызметтер тізбесін ("сауал-жауап" қағидаты бойынша) кеңейту және жаңа тәсілдерді (ЖИ, дауыстық роботтарды және мобильді қосымшаларды қолдану), қызметтер көрсетудің орташа уақыты мен алынған көрсетілетін қызметтердің сапасына қанағаттанушылық деңгейі туралы автоматтандырылған есептілікті ендіру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты, оның ішінде ерекше қажеттіліктері бар (есту, көру функциялары бұзылған) адамдарды шұғыл құлақтандыруға арналған мобильді қосымшаны әзірлеу және ендіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТЖМ, ІІМ, ДСМ, Еңбекмині, ЖИЦДМ, ҰЭМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік маңызы бар салаларда (денсаулық сақтау, білім беру, жер қатынастары, салықтар, сатып алу және басқа да салалар) цифрлық қадағалауды кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП мен уәкілетті органдардың бірлескен бұйрықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қаңтар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ДСМ, ОМ, АШМ, Қаржымині, Еңбекмині, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтерді қоса алғанда, әртүрлі салаларда пайдалану үшін биометриялық сәйкестендірудің орталықтандырылған ұлттық жүйесін (биометриялық деректерді қорғау) құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ІІМ, ҰҚК (келісу бойынша), БП (келісу бойынша), ҰБ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Күнделік", "BilimClass.kz", "Platonus" мобильді жүйелерін және оқу процесін қамтамасыз ететін осыған ұқсас ақпараттық платформаларды құқықтық ағарту және құқық бұзушылық профилактикасы бойынша мамандандырылған бөлімдерді (бейнероликтер, анимациялық материалдар, инфографика) ендіру арқылы жаңғырту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОМ, ҒЖБМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ғылым мен инновациялық технологияларды  гранттық қаржыландыру шеңберінде құқықтық жағдайларды шешу бойынша креативті мобильді және үстел ойындарын, квестерді әзірлеуге арналған конкурс өткізу, кейінен оларды одан әрі ендіру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҒЖБМ, ОМ, ЖИЦДМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ, ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери бөлімшелердің, құралымдар мен бөлімдердің әскери қызметшілері жасайтын құқық бұзушылықтар мен оқиғаларды есепке алу жобасын сынамалаудан өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірлескен бұйрық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 2-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), Қорғанысмині, ТЖМ, ІІМ, ҰҚК (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаяқтықпен күресті кең ауқымда қолдану мақсатында Ұлттық Антифрод-орталық (ҚР ҰБ Антифрод-орталығы) базасында жасанды интеллект элементтерін қолдана отырып, ұялы байланыс операторларының алаяқтық қоңырауларды анықтау мен ұстап қалу, рұқсат етілмеген трафикті бұғаттау алгоритмін (тетігін) іске асыруы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нұсқаулық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ҰБ (келісу бойынша), ІІМ, ҚМА (келісу бойынша), БП (келісу бойынша), ұялы байланыс операторлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджеттен тыс қаражат есебінен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке сот орындаушылары қызметінің ашықтығын арттыру:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Атқарушылық іс жүргізу тараптарының кабинеті" мемлекеттік автоматтандырылған ақпараттық жүйесінің функционалын кеңейту (қағаз форматтан цифрлық форматқа көшу), мемлекеттік органдардың дерекқорларымен, екінші деңгейдегі банктермен, бірыңғай басқару жүйесімен (ББЖ), бірыңғай сақтандыру базасымен, "Қазпошта" АҚ-мен интеграциялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 1-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) БАҚ, радио және өзге де ақпараттық ресурстар арқылы "AdiletGov" ("Атқарушылық іс-жүргізу тараптарының кабинеті") мобильді қосымшасын танымал ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БАҚ-тағы жарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әділетмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты алаяқтық жасаудың, қаржы пирамидаларын ұйымдастырудың түрлері, тәсілдері, сондай-ақ заңсыз ойын бизнесін ұйымдастырудың құқықтық салдары туралы ("e-Gov" порталында, "eGov Mobile" мобильді қосымшасында push-хабарламалар) жүйелі түрде құлақтандыруды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрақты құлақтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ІІМ, ТСМ, ҚМА (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-бағыт. Билік органдарының ашықтығын (қолжетімділігін) қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы 3-индикатор. Мемлекеттік органдардың ашықтық (қолжетімділік) дәрежесін арттыру: 2025 ж. – 83 балл, 2026 ж. – 84 балл, 2027 ж. – 85 балл, 2028 ж. – 86 балл, 2029 ж. – 87 балл, 2030 ж. – 88 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1. Билік институттарына деген сенімді нығайту, оның ішінде халықтың жолданымдарына ден қою жеделдігі мен сапасы, ақпараттың қолжетімділігі және басқарушылық шешімдердің ашықтығы арқылы нығайту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органдардың ашықтық мәдениетін қалыптастыруға бағытталған мемлекет пен қоғам ынтымақтастығының құралдарын (бағалаудың жаңа тетігі, жария есептілік және басқа да құралдар) ендіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квазимемлекеттік сектордың сатып алуын қоғамдық мониторингтеу тетігін ендіру мәселесін пысықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржыминінің бұйрығы, ДК-нің шешімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржымині, "Самұрық- Қазына" ҰӘҚ" АҚ (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды тапсыру, қойылатын талаптарға сәйкестікті тексеру және кандидаттың цифрлық пакетін қалыптастыру процестерін автоматтандыруды қамтамасыз ете отырып, ішкі істер органдарына қызметке қабылдауға арналған "Qyzmet-police.kz" бірыңғай ақпараттық  платформасын толық ендіруді және оның жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Qyzmet-police.kz" платформасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пассивті есептіліктен атаулы, диалогтық коммуникацияға көшу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ведомстволық бағынысты мемлекеттік орган немесе ұйым көрсететін қызметтердің сапасына басшылардың объектілерге алдын ала ескертусіз жеке баруы арқылы мониторинг жүргізуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030  жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО (көрсетілетін қызметті берушілер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) азаматтарға арналған "e-құқықтық тәртіп" цифрлық сервистерінің функционалын кеңейту (өтініштерді онлайн беру, полицияның мобильді қосымшалары, электрондық көрсетілетін қызметтер тізбесін кеңейту), сондай-ақ азаматтар құқық бұзушылықтарды (хэштегтермен бірге) орналастыра алатын қолданыстағы әлеуметтік желілер мен мессенджерлерді (TikTok, Facebook, Instagram) неғұрлым тиімді пайдалану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ендіру актілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ЖИЦДМ, БП (келісу бойынша), ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мессенджерлер (Telegram және басқа да мессенджерлер) арқылы жергілікті өкілді және атқарушы органдардың нормативтік құқықтық шешімдері (сауданы реттеу, абаттандыру, экология және басқа да салалар), әлеуметтік маңызы бар оқиғалар (жаңа балабақшалардың, мектептердің, ақысыз негіздегі спорт секцияларының ашылуы), бос жұмыс орындары жәрмеңкелерінің, жұмысқа орналастыру және кәсіптік оқыту жөніндегі іс-шаралардың өткізілуі, қоғамдық пайдалы бастамалар мен халықты қолдау бағдарламаларының іске қосылуы туралы push-хабарламалар тарату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқық қорғау органдары қызметкерлерінің кәсіби құзыреттерін дамыту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құқық бұзушылық профилактикасына және халыққа қызмет етуге баса назар аударып, мемлекеттік және құқық қорғау органдары қызметінің сервистік моделінің тиімділігін арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талдамалық жазба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жыл сайын (15 ақпан, 15 шілде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қазақстан Республикасы Қылмыстық-процестік кодексінің 200-бабын және Қазақстан Республикасы Әкімшілік құқық бұзушылық туралы кодексінің 826-бабын қолдану жөніндегі әдістемелік ұсынымдар әзірлеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әдістемелік ұсынымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2025 жылдың 2-жарты жылдығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, Әділетмині</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) құқық қорғау органдары қызметкерлерінің заңдылық мәдениеті мен процестік тәртіпті нығайтуға бағытталған кәсіби құзыреттілігін жүйелі түрде арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқыту бағдарламалары, әдістемелік ұсынымдар, нұсқаулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ІІМ, ҰҚК (келісу бойынша), ТЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қызметкерлердің тұлғалық, коммуникативтік және басқарушылық құзыреттерін – икемді дағдыларын (soft skills) дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілікті арттыру және қайта даярлау курстарын өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпкерлік субъектілерінің бақылау мен қадағалау жүзеге асырылатын қызмет салаларын Кәсіпкерлік кодексінің реттеуінен алып тастауға бастама жасауға жол бермей, мемлекеттік бақылау жүргізуді Қазақстан Республикасының Кәсіпкерлік кодексінде көзделген тәртіпке сәйкес ұйымдастыруды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ-ге ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (тоқсан сайын)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰЭМ, ОМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2. Құқық қолдану практикасын клиентке бағдарлану және ашықтық қағидаттарын ескере отырып трансформациялау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судьялардың кәсіби құзыреттерін дамыту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қылмыстық, азаматтық және әкімшілік істер бойынша сот процестерінің интерактивті симуляцияларын ендіру (модельденген процестер, оқыту кейстері, құқық қолдану практикалық жария көрсету)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+біліктілікті арттыру курстарының бағдарламасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСК (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) когнитивті құзыреттерді, заңгерлік ойлауды дамыту, процестік шешімдер қабылдау әдістемесі, саралау қағидалары бойынша біліктілікті арттыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқу бағдарламалары, есептер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (қыркүйек – мамыр)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСК (келісу бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-бағыт. Заң мен тәртіп идеологиясын ілгерілету мәселелерінде азаматтық қоғамдастықпен әріптестікті дамыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы 4-индикатор. Идеологияны ілгерілетуде азаматтық сектордың тартылу деңгейі: 2026 ж. – 5 %, 2027 ж. – 9 %, 2028 ж. – 13 %, 2029 ж. – 17 %, 2030 ж. – 20 %-дан кем емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық тәртіптің локальды проблемаларын талқылау және бейнебақылау камераларын, жол белгілерін орнату, патрульдеуді ұйымдастыру және қауіпсіздікті қамтамасыз етудің басқа да мәселелерін шешуге азаматтарды тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей эфирлер, халықпен кездесулердің хаттамалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарапшылар қоғамдастығын ақпараттық қамтамасыз ету:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы ішкі саясатының негізгі қағидаттарын, құндылықтары мен бағыттарын қоғамда кәсіби және қолжетімді ілгерілету, сондай-ақ идеологияны ілгерілету жөніндегі іс-шаралар, жүргізіліп жатқан жұмыспен халықты қамту туралы есептілік үшін азаматтық сектор өкілдері қатарынан ұсынылған сарапшылардың цифрлық тізілімін қалыптастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сарапшылардың бірыңғай тізілімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМО, ЖАО, ҮЕҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заң мен тәртіп идеологиясын ілгерілету бағдарламаларына қатысатын сарапшылар мен лекторлар үшін қолжетімді материалдар мен кейстері бар "цифрлық бұлт" құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дерекқор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 3-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), МАМ, Әділетмині, ЖИЦДМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік әлеуметтік тапсырыс пен гранттық қаржыландыру тетігін қайта қарау:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) бұған дейін іске асырылған жобалардың тиімділігін бағалау нәтижелерін ескере отырып, ҮЕҰ қатарынан мемлекеттік әлеуметтік тапсырыстың өнім берушілерін іріктеу өлшемшарттарын жетілдіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ҮЕҰ қызметін есепке алу және жүйелендіру мақсатында олардың бірыңғай ұлттық цифрлық платформасын құру (тәжірибесі, жұмыс пен нақты әсердің нәтижелері, тізілімге енгізуді мемлекеттік әлеуметтік тапсырыс пен гранттық қаржыландыруға қатысу шарты ретінде белгілеу)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ЖИЦДМ, ҰЭМ, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми қоғамдастықтың, оның ішінде ведомстволық оқу орындарының әлеуетін пайдалану:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) "Құқық үстемдігі Қазақстандағы жаңа қоғамдық келісімшарт ретінде" атты ғылыми-практикалық конференция өткізу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+материалдар мен ұсынымдар жинағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ІІМ, Қорғанысмині, Әділетмині, ЖСК (келісу бойынша), ҰҚК (келісу бойынша), ТЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ғалымдардың кең ауқымын тарту және тақырыптық зерттеулер жүргізу үшін идеологияны ілгерілету бойынша ғылымды дамытудың кіші басымдығын ("Елдің зияткерлік әлеуеті" басымдығы) құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖҒТК хаттамасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы желтоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП (келісу бойынша), ҒЖБМ, Қорғанысмині, Әділетмині, ЖСК (келісу бойынша), ҰҚК (келісу бойынша), ТЖМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҮЕҰ-ның, саяси партиялардың, кәсіподақтардың, жастар бірлестіктері мен волонтерлік ұйымдардың қатысуымен өткізілетін қоғамдық маңызы бар қолданбалы жобалардың тізбесін қалыптастыру және оларды іске асыру, оның ішінде гранттық қаржыландыру және мемлекеттік әлеуметтік тапсырыс шеңберінде іске асыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік әлеуметтік тапсырыс шеңберінде қоғамдық ұйымдармен бірлесіп "Заңды сыйлау – өзіңді сайлау" республикалық жобасын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ бұйрығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір рет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Заң мен тәртіп" идеологемасын іске асыруға азаматтық қоғам институттарын тарту тетіктерін кеңейту (ынтымақтастық туралы келісімдер, жұмыс топтары, жобалық офистер, форумдар, профилактикалық акциялар, медианауқандар, қоғамдық мониторинг)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меморандум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МАМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-бағыт. Азаматтық белсенділікті ынталандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы 5-индикатор. Халықтың заң мен тәртіп идеологиясы туралы хабардар болу деңгейі: 2026 ж. – 69 %, 2027 ж. – 70 %, 2028 ж. – 71 %, 2029 ж. – 72 %, 2030 ж. – 73 %-дан кем емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1. Азаматтық белсенділікті және идеологиялық жұмысқа сарапшылардың қатысуын ынталандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жергілікті бизнес-қоғамдастықты тарту арқылы қоғамның құқықтық мәдениетін қалыптастыруға белсенді қатысатын, соның ішінде заңның немесе әдеп нормаларын кез келген бұзушылықтар туралы хабарлайтын азаматтарды көтермелеу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көтермелеу туралы шешім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ІІМ, ҮЕҰ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖБ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БТҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2. Қоғамдық бақылау шекараларын кеңейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзекті міндеттерді іске асыруға және мемлекеттік органдар қызметінің ашықтығын арттыруға ықпал ететін цифрлық шешімдерді әзірлеу үшін IT-қоғамдастықтарды тарту ("ашық хакатон")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2030 жылдар (жылына бір реттен сиретпей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЦДМ, ОМО, ЖАО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік объектілерге қатысты көрсетілетін қызметтер мен жұмыстарды сатып алу рәсімдеріне тәуелсіз байқаушыларды тарту практикасын енгізу (ірі мемлекеттік құрылыстар мен сатып алу үшін Transparency International әзірлеген "Парасаттылық  пактісі" (Integrity Pacts))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БП-ға ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, ОМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік бюджет бойынша ашық деректерді кеңейту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ақпараттық жүйелердің деректерін (бюджеттік жоспарлау модулі) МЖАЖ бюджеттік жоспарлау модулімен интеграциялай отырып, ЖАО-ның  бюджеттік процесін цифрлық трансформациялауды аяқтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржымині, ЖАО, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) бюджеттік бағдарламалар әкімшілерінің (РБ, ЖБ) бюджеттік бағдарламаларының паспорттарын кіші бағдарламалар деңгейіне дейін егжей-тегжейлі көрсете отырып, "Ашық бюджеттер" порталында автоматты түрде орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалануға беру актісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2027 жылғы 4-тоқсан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖАО, Қаржымині, ЖИЦДМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көзделген қаражат есебінен және шегінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РБ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қылмыскерлік деңгейін 10 мың халыққа шаққанда төмендету: 2025 ж. – 4 %, 2026 ж. – 6 %, 2027 ж. – 8 %, 2028 ж. – 10 %, 2029 ж. – 12 %, 2030 ж. – 14 %. </w:t>
+      АҚШ – Америка Құрама Штаттары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z261" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АШМ – Қазақстан Республикасының Ауыл шаруашылығы министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әділетмині – Қазақстан Республикасының Әділет министрлігі </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-бағыт. Құқық үстемдігі.</w:t>
+      БАӘ – Біріккен Араб Әмірліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z262" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БАҚ – бұқаралық ақпарат құралдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ББТ – бірыңғай байланыс орталығы </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құқық үстемдігі индексінің: 2025 ж. – 0,56, 2026 ж. – 0,57, 2027 ж. – 0,58, 2028 ж. –0,59, 2029 ж. – 0,60.</w:t>
+      БҚУ – Бала құқықтары жөніндегі уәкіл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z263" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4-бағыт. Қоғамда заң мен тәртіп идеологиясын ілгерілету бойынша цифрлық шешімдерді дамыту. </w:t>
+      БП – Қазақстан Республикасының Бас прокуратурасы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z264" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БП ҚСжАЕК – Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БТҚ – бюджеттен тыс қаражат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҒЖБМ – Қазақстан Республикасының Ғылым және жоғары білім министрлігі </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азаматтардың көрсетілетін қызметтердің сапасы мен жылдамдығына қанағаттанушылығын арттыру. Электрондық үкіметтің даму индексі өте жоғары елдер тізімінің (EGDI) рейтингінде 2025 ж. – 22 орын, 2026 ж. – 20 орын, 2027 ж. – 18 орын, 2028 ж. – 16 орын, 2029 ж. – 14 орын, 2030 ж. – 12 орын.</w:t>
+      ПӘ – Қазақстан Республикасы Президентінің Әкімшілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z265" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ДК – директорлар кеңесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ДСМ – Қазақстан Республикасының Денсаулық сақтау министрлігі </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-бағыт. Құқық бұзушылық профилактикасы және азаматтар үшін қауіпсіз орта құру.</w:t>
+      ЕКБ – екінші деңгейдегі банктер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2025 ж. – 65 %, 2026 ж. – 66 %, 2027 ж. – 67 %, 2028 ж. – 68 %, 2029 ж. – 69 %, 2030 ж. – 70 %.</w:t>
+        <w:t xml:space="preserve">
+      Еңбекмині – Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестеде базалық мәндерді және бес жылдық кезеңге арналған нысаналы бағдарларды қамтитын түйінді көрсеткіштер келтірілген:</w:t>
+      ЖАО – жергілікті атқарушы органдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖБ – жергілікті бюджет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖҒТК – Жоғары ғылыми-техникалық комиссия </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖЖОКБҰ – жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдары </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖИЦДМ – Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоо – жоғары оқу орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖСК – Қазақстан Республикасының Жоғары Сот Кеңесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КЕҰ – коммерциялық емес ұйымдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қаржымині – Қазақстан Республикасының Қаржы министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК – Қазақстан Республикасының Қылмыстық кодексі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚНРДА – Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚМА – Қазақстан Республикасының Қаржылық мониторинг агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғанысмині – Қазақстан Республикасының Қорғаныс министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚПК – Қазақстан Республикасының Қылмыстық-процестік кодексі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МАМ – Қазақстан Республикасының Мәдениет және ақпарат министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЖАЖ – мемлекеттік жоспарлаудың ақпараттық жүйесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МКҚ – Қазақстан Республикасының Мемлекеттік күзет қызметі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МҚІА – Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      НҚА – нормативтік құқықтық акт </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОМ – Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ОМО – орталық мемлекеттік органдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ӨҚМ – Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РБ – республикалық бюджет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      РСКҚ – реттеушілік саясаттың консультативтік құжаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СӘ – Қазақстан Республикасының Сот әкімшілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СИМ – Қазақстан Республикасының Сауда және интеграция министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СОО – сауда-ойын-сауық орталығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      СТБТ – Сотқа дейінгі тергеп-тексерулердің бірыңғай тізілімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТЖМ – Қазақстан Республикасының Төтенше жағдайлар министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТСМ – Қазақстан Республикасының Туризм және спорт министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТТ – техникалық тапсырма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰБ – Қазақстан Республикасының Ұлттық Банкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҰҚК – Қазақстан Республикасының Ұлттық қауіпсіздік комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҰЭМ – Қазақстан Республикасының Ұлттық экономика министрлігі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҮЕҰ – үкіметтік емес ұйымдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ХҚО – халыққа қызмет көрсету орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІМ – Қазақстан Республикасының Ішкі істер министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭҚЖЖ – экономикалық қызмет түрлерінің жалпы жіктеуіші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      FAQ – Frequently Asked Questions (жиі қойылатын сұрақтар) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      GPA – Grade Point Average (орташа үлгерім балы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      KPI – Key Performance Indicators (негізгі түйінді көрсеткіштер) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SMS – Short Message Service (қысқа хабарламалар қызметі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SMM – Social Media Marketing (әлеуметтік желілердегі маркетингтік белсенділіктер кешені)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      STEM – Science, Technology, Engineering, Mathematics (ғылымды (Science), технологияны (Technology), инженерияны (Engineering) және математиканы (Mathematics) біріктіретін, білім берудің және кәсіптік ортаның кешенді тәсілін білдіретін аббревиатура)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IT – Information Technology (ақпараттық технологиялар)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...21313 lines deleted...]
-    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28317,31 +48617,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>