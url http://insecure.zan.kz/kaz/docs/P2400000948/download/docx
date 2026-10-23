--- v0 (2025-11-06)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="674a936" w14:textId="674a936">
+    <w:p w14:paraId="ed260d2" w14:textId="ed260d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -693,54 +693,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Инновациялық жобаларды сынамалауға арналған эксперименттік режимді (бұдан әрі – эксперименттік режим) енгізуге инновациялық жүйе, кәсіпкерлік, ғылыми және (немесе) ғылыми-техникалық қызмет субъектілері, өзге де жеке және заңды тұлғалар (бұдан әрі – бастамашы) бастама жасай алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Эксперименттік режим 3 (үш) жылдан аспауға тиіс және сот шешімімен әрекетке қабілетсіз деп танылған адамдарды және өздеріне қатысты келісімді заңды өкілдері білдіретін 18 (он сегіз) жасқа толмаған кәмелетке толмағандарды қоспағанда, эксперименттік режимге қатысуға келісім білдірген адамдардың белгілі бір тобына қатысты енгізіледі.</w:t>
+      4. Эксперименттік режим 3 (үш) жылдан аспауға тиіс және сот әрекетке қабілетсіз деп таныған адамдарды және өздеріне қатысты келісімді заңды өкілдері білдіретін 18 (он сегіз) жасқа толмаған кәмелетке толмағандарды қоспағанда, эксперименттік режимге қатысуға келісім білдірген адамдардың белгілі бір тобына қатысты енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Инновациялық жобаларды сынамалауға арналған эксперименттік режимдерге бастама жасау туралы өтінішті (бұдан әрі – өтініш) бастамашы осы Қағидаларға қосымшаға сәйкес нысан бойынша ресімдейді және эксперименттік режимге қатысатын адамдардың келісімін ұсына отырып, "Ұлттық инновациялық жүйе" бірыңғай терезесі" интернет-порталы арқылы уәкілетті органға енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -993,54 +1055,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осыған ұқсас инновациялық жоба бойынша эксперименттік режимге бастама жасау туралы шешім қабылданған жағдайда эксперименттік режимге бастама жасаудан дәлелді бас тарту жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Талдаудың оң нәтижесі болған кезде уәкілетті орган Қазақстан Республикасының заңнамасында көзделген тәртіппен тиісті заңнамалық актінің жобасын әзірлейді.</w:t>
+      12. Талдау нәтижесі оң болған кезде уәкілетті орган Қазақстан Республикасының заңнамасында көзделген тәртіппен тиісті заң жобасын әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тұлғалардың эксперименттік режимге қатысуға келісімін ресімдеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1777,55 +1901,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2151,31 +2275,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>