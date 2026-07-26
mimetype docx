--- v0 (2025-11-06)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e0da25" w14:textId="2e0da25">
+    <w:p w14:paraId="f0c90c7" w14:textId="f0c90c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,154 +136,246 @@
         <w:t>
       Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Үкіметінің кейбір шешімдеріне мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Күші жойылды - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Әскери қызметшілерді қызметтік тұрғынжаймен қамтамасыз ету, тұрғын үй төлемдерінің мөлшерін есептеу, оларды тағайындау, қайта есептеу, жүзеге асыру, тоқтату, тоқтата тұру және қайта бастау қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 12 ақпандағы № 49 </w:t>
-[...9 lines deleted...]
-        <w:t>қаулысында:</w:t>
+      2) "Ақшалай өтемақыны жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 12 ақпандағы № 50 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z138" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Әскери қызметшілерді қызметтік тұрғынжаймен қамтамасыз ету, тұрғын үй төлемдерінің мөлшерін есептеу, оларды тағайындау, қайта есептеу, жүзеге асыру, тоқтату, тоқтата тұру және қайта бастау </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында:</w:t>
+      көрсетілген қаулымен бекітілген Ақшалай өтемақыны жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақта</w:t>
+        <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -295,5119 +387,889 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) тармақша</w:t>
+        <w:t>1) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
-[...15 lines deleted...]
-      "2) әскери қызметшіге тұрғын үй төлемін тағайындау үшін оны тұрғынжайға мұқтаж деп тану күні – баянат тіркелген күн, осы күннен бастап тұрғын үй төлемін тағайындау үшін әскери қызметші тұрғынжайға мұқтаж деп танылады, оны осы Қағидалардың 12-тармағына сәйкес әскери қызметші ұсынған құжаттар негізінде мемлекеттік мекеменің тұрғын үй комиссиясы, ал Қарулы Күштерде Қазақстан Республикасы Қорғаныс министрлігінің аудандық пайдалану бөлімдері айқындайды;";</w:t>
+    <w:bookmarkStart w:name="z141" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) 2013 жылғы 1 қаңтарға күнтізбелік есептеумен он жыл және одан көп әскери қызметте болған және күнтізбелік есептеумен жиырма жыл әскери қызметте болғаннан кейін қызметтік тұрғынжайды өтеусіз жекешелендіруге құқығы бар, жекешелендіруге жатпайтын, оның ішінде жабық және оқшауланған әскери қалашықтардың, шекара бөлімшелерінің және өзге де жабық объектілердің аумағында орналасуы салдарынан жекешелендіруге жатпайтын қызметтік тұрғынжайда тұратын әскери қызметшілер;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z142" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z143" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың 2) немесе 3) тармақшаларында көрсетілген адам қаза тапқан (қайтыс болған) жағдайда ақшалай өтемақы алу құқығы қаза тапқан (қайтыс болған) адамның отбасы мүшелеріне өтеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7) тармақша</w:t>
+        <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z145" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Ақшалай өтемақы төлеу үшін алушы белгіленген тәртіппен мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z146" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баянат (өтініш);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z147" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттардың, алушының отбасы мүшелері бар болса, некеге тұру (некені бұзу), балаларының туу туралы куәліктерінің көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z148" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы Қағидалардың 3-тармағының 2) немесе 3) тармақшаларында айқындалған адам қаза тапқан (қайтыс болған) жағдайда қайтыс болу туралы куәлік ұсынылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z149" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баянат тіркелген күнге дейін алынғанына күнтізбелік он күн толмаған отбасы құрамы бойынша жылжымайтын мүліктің жоқ (бар) екені туралы (Қазақстан Республикасы бойынша) анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z150" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баянат тіркелген күнге дейін алынғанына күнтізбелік он күн толмаған отбасы құрамы бойынша мемлекеттік тұрғын үй қоры объектілерін жалдау шарттары тізілімінен жалдаушы бойынша ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z151" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік тізім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z152" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мемлекеттік мекеменің кадр бөлімшесі (жасақтау бөлімшесі) берген әскери қызметтегі жай-күйі, отбасы құрамы, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының бірінші және үшінші бөліктерінде немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының бірінші және үшінші бөліктерінде көзделген өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы алу, тұрғын үй төлемдері туралы мәліметтер көрсетілген қызмет орнынан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z153" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) егер зайыбы (жұбайы) арнаулы мемлекеттік органдардың, ішкі істер органдарының, сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның жедел-тергеу бөлімшесінің қазіргі немесе бұрынғы қызметкері немесе әскери қызметші болса, қызмет орнынан Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының бірінші және үшінші бөліктерінде, 6-тармағының бірінші бөлігінде немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағының бірінші және үшінші бөліктерінде, 6-тармағының бірінші бөлігінде көзделген өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы алғаны, тұрғын үй төлемдерін алғаны туралы мәліметтер көрсетілген анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z154" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осы Қағидалардың 3-тармағының 3) тармақшасында көрсетілген алушыны қоспағанда, қызметтік тұрғынжайды жалға алу шартының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z155" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) егер жұбайы (зайыбы) әскери қызметте және (немесе) арнаулы мемлекеттік органдарда, ішкі істер органдарында, сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органда қызмет өткеріп жүрген немесе өткерген жағдайда, жұбайының (зайыбының) тұрғын үй төлемдерін алушыны талдамалық есепке алу карточкасы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z157" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. Әскери қызметшілер, сондай-ақ Заңның </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      "8. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағының үшінші бөлігінде айқындалған жағдайда өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы төленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z158" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы төлеуден бас тартылған жағдайда мемлекеттік мекеме баянат (өтініш) тіркелген күннен бастап бір айдан кешіктірмей, алушыға дәлелді жазбаша хабарлама жолдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+        <w:t>9-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы үшінші және төртінші бөліктермен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "11. Әскери қызметшілердің (Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілерін, мерзімді әскери қызметтегі әскери қызметшілерді, әскери оқу орындарының курсанттары мен кадеттерін, әскери жиынға шақырылған әскери міндеттілерді қоспағанда) және Заңның </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+      "Ақшалай өтемақының қатаң нысаналы мақсаты бар және оны алушы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-5-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделмеген мақсаттарға пайдалануына болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z161" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңның </w:t>
-[...339 lines deleted...]
-      7) отбасында кейбір созылмалы аурудың ауыр түрімен (денсаулық сақтау саласындағы уәкілетті орган бекіткен аурулар тізімі бойынша) ауыратын мүшелер болып, олармен бір үй-жайда (пәтерде) бірге тұру мүмкін болмағанда мемлекеттік медициналық ұйымның анықтамасы;</w:t>
+      Ақшалай өтемақы төленген алушылар олардың нысаналы пайдаланылғанын растау мақсатында тұрғын үй төлемдерінің Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-5-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мақсаттар бойынша пайдаланылғанын растайтын құжаттарды алты ай ішінде ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...19 lines deleted...]
-        <w:t>20-тармақтар</w:t>
+        <w:t>11-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z163" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Егер ерлі-зайыптының екеуі де әскери қызметші немесе әскери қызметтен шығарылған адам болса, өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы ерлі-зайыптының таңдауы бойынша олардың біреуіне төленеді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...743 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3017 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="137"/>
+    <w:bookmarkStart w:name="z164" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5582,55 +1444,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>