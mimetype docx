--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29c385a" w14:textId="29c385a">
+    <w:p w14:paraId="fa717a3" w14:textId="fa717a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -872,74 +872,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) теңгерімдеу – шартты-жинақтаушы зейнетақы жүйесіндегі қаржы теңгерімін қалпына келтіру процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" ақпараттық жүйесі (бұдан әрі – "МАОДБ" АЖ) – мүгедектікті белгілеу, еңбек ету қабілетінен айырылу, абилитация мен оңалтудың жеке бағдарламасын әзірлеу жөніндегі бизнес-процестерді автоматтандыруға, сондай-ақ медициналық-әлеуметтік сараптама бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтауға және өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
+      12) "Мүгедектігі бар адамдардың орталықтандырылған деректер банкі" цифрлық жүйесі (бұдан әрі – "МОДБ" ЦЖ) – мүгедектікті белгілеу, еңбекке қабілеттіліктен айырылу, абилитация мен оңалтудың жеке бағдарламасын әзірлеу жөніндегі бизнес-процестерді автоматтандыруға, сондай-ақ медициналық-әлеуметтік сараптама бөлімдерінде куәландырудан өткен адамдар бойынша деректерді сақтауға және өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уәкілетті мемлекеттік орган (бұдан әрі – уәкілетті орган) – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Зейнетақы төлемдері жиынтығында кемінде күнтізбелік алпыс ай ЖБМЗЖ аударылған адамдарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1012,54 +1094,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЖБМЗЖ есебінен зейнетақы төлемінің ең жоғары мөлшері республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төмен күнкөріс деңгейінің 2 еселенген мөлшерінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Зейнетақы төлемдері өмір бойына тағайындалады, ағымдағы айға жүргізіледі және оны қайтыс болған немесе мемлекеттік органдардың ақпараттық жүйелерінен Қазақстан Республикасы азаматының жеке басын куәландыратын барлық құжаттың, не шетелдіктің Қазақстан Республикасында тұруға ықтиярхатының, не тұрақты тұрғылықты жерге шығуға не Қазақстан Республикасында тұрақты тұруға рұқсат күшінің жойылуына байланысты, не Қазақстан Республикасының азаматтығынан айырылуына, Қазақстан Республикасының азаматтығынан шығуына байланысты Қазақстан Республикасының уәкілетті органы берген азаматтығы жоқ адамның куәлігінің жарамсыздығы туралы мәліметтерді алған айды қоса алғанда БЖЗҚ жүзеге асырады.</w:t>
+      5. Зейнетақы төлемдері өмір бойына тағайындалады, ағымдағы айға жүргізіледі және оны қайтыс болған немесе мемлекеттік органдардың цифрлық жүйелерінен Қазақстан Республикасы азаматының жеке басын куәландыратын барлық құжаттың, не шетелдіктің Қазақстан Республикасында тұруына ықтиярхаттың, не тұрақты тұрғылықты жерге шығуға, не Қазақстан Республикасында тұрақты тұруға рұқсатты күші жойылуына байланысты, не Қазақстан Республикасының азаматтығынан айырылуына, Қазақстан Республикасының азаматтығынан шығуына байланысты Қазақстан Республикасының уәкілетті органы берген азаматтығы жоқ адамның куәлігінің жарамсыздығы туралы мәліметтерді алған айды қоса алғанда, БЖЗҚ жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Зейнетақы активтері агенттің және (немесе) ЖБМЗЖ төленген жеке тұлғаның меншігі болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1290,295 +1454,451 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш пошта байланысы құралдары арқылы берілген кезде осы тармақтың 2) тармақшасында көрсетілген алушының жеке басын куәландыратын құжаттың көшірмесін, сондай-ақ алушының өтініштегі қолын (нотариатта куәландыруды тұрғылықты мемлекетте жүргізу шартымен) нотариат куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Егер алушылар бірінші және екінші топтағы мүгедектігі бар адамдар болса, егер мүгедектік мерзімсіз болып белгіленсе, БЖЗҚ алушыға мүгедектіктің белгіленгені туралы мәліметтерді "МАОДБ" АЖ-дан сұратады.</w:t>
+      8. Егер алушылар бірінші және екінші топтағы мүгедектігі бар адамдар болса, егер мүгедектік мерзімсіз болып белгіленсе, БЖЗҚ алушыға мүгедектіктің белгіленгені туралы мәліметтерді "МОДБ" ЦЖ-дан сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МОДБ" ЦЖ-да өтініш берушінің бірінші немесе екінші топтағы мүгедектігі мерзімсіз болып белгіленгені туралы мәліметтер болмаған жағдайда БЖЗҚ өтініш беруші өтініш берген күні өтінішті қабылдаудан бас тартып, БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша бас тарту себебін көрсете отырып, құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімсіз белгіленген бірінші немесе екінші топтағы мүгедектік алынған жағдайда зейнетақы төлемдері "МОДБ" ЦЖ-дан мүгедектікті алып тастау туралы мәліметтер алынған айдан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектікті алып тастау туралы мәліметтерді беру тәртібі мен мерзімдері БЖЗҚ мен әлеуметтік қорғау саласындағы уәкілетті орган арасында жасалған тиісті келісімде белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтініш үшінші тұлға арқылы берілген жағдайда осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарға қосымша үшінші тұлға (сенім білдірілген тұлға, заңды өкіл):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нотариат куәландырған сенімхаттың түпнұсқасын немесе оның нотариат куәландырған көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үшінші тұлғаның жеке басын куәландыратын құжатты (сәйкестендіру үшін) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте алушының жеке басын куәландыратын құжаттың көшірмесін нотариат куәландырады (нотариаттық куәландыруды тұрғылықты мемлекетте жүргізу шартымен);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      1) нотариат куәландырған сенімхаттың түпнұсқасын немесе оның нотариат куәландырған көшірмесін;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды өкіл өтініш берген жағдайда заңды өкілдің мәртебесін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      2) үшінші тұлғаның жеке басын куәландыратын құжатты (сәйкестендіру үшін) ұсынады.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Зейнетақы төлемдерін жүзеге асыру мақсатында БЖЗҚ Қазақстан Республикасының заңнамасына сәйкес өтініш білдірген адамдардың цифрлық құжаттарын пайдалана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      Бұл ретте алушының жеке басын куәландыратын құжаттың көшірмесін нотариат куәландырады (нотариаттық куәландыруды тұрғылықты мемлекетте жүргізу шартымен);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттың қағаз жеткізгіштегі көшірмесі мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың цифрлық объектілерімен интеграция болмаған жағдайларда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. БЖЗҚ-ға өзі жүгінген кезде құжаттарды қабылдау кезінде алушыға немесе үшінші тұлғаға БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Алушы осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1613,152 +1933,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген құжаттардың толық топтамасын ұсынбаған және (немесе) жеке басын куәландыратын жарамсыз және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда БЖЗҚ өтініш берілген күні оны қабылдаудан бас тартып, БЖЗҚ-ның ішкі құжаттарымен айқындалатын нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді не осы Қағидаларда көзделген құжаттарды алған сәттен бастап он жұмыс күні ішінде бас тарту себебі көрсетілген хабарлама жіберу арқылы өтінішті орындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Зейнетақы төлемдері өтініш берілген күннен бастап тағайындалады. Бұл ретте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 222-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген алушылар үшін – алушының өтініші Мемлекеттік корпорацияда тіркелген күн зейнетақы төлемін алуға өтініш берілген күн болып есептеледі бұл ретте өтініш тіркелген болуға тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайлар орын алғаннан кейін өтініш тіркелген күн өтініш берілген күн болып есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1773,489 +2093,571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайлар орын алғанға дейін осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайлар орын алған күн өтініш берілген күн болып есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 222-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген алушылар үшін – БЖЗҚ-ға құжаттардың қабылданған не түскен күні зейнетақы төлемін алуға өтініш берілген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы төлемдері Кодекстің 222-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген алушыларға осы Қағидаларда көзделген құжаттардың БЖЗҚ-ға қабылдаған не түскен күнінен бастап он жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік корпорацияға ұсынылған алушылардың өтініштері бойынша Мемлекеттік корпорация БЖЗҚ мен Мемлекеттік корпорация арасында жасалған тиісті келісімде белгіленген тәртіппен БЖЗҚ-мен өзара іс-қимылды жүзеге асырады, оның шеңберінде Мемлекеттік корпорацияда тіркелген алушылардың өтініштері туралы мәліметтер БЖЗҚ-ға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БЖЗҚ Мемлекеттік корпорация белгілеген зейнетақы төлемдері кестесіне сәйкес осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген алушылардың зейнетақы төлемдерінің сомаларын Мемлекеттік корпорацияға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация БЖЗҚ-дан алынған зейнетақы төлемдерінің сомаларын Мемлекеттік корпорация белгілеген зейнетақы төлемдерінің кестесіне сәйкес, бірақ ерте дегенде зейнетақы төлемдеріне құқық туындаған күні өтініште көрсетілген алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Қағидаларда көзделген құжаттарды алған сәттен бастап алушы осы Қағидалардың 7-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген құжаттардың толық топтамасын ұсынбаған және (немесе) жеке басын куәландыратын жарамсыз және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда Мемлекеттік корпорация алушы өтініш берген күні оны қабылдаудан бас тартып, БЖЗҚ-ның ішкі құжаттарымен айқындалатын нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді не осы Қағидаларда көзделген құжаттарды алған сәттен бастап он жұмыс күні ішінде бас тарту себебі көрсетілген хабарлама жіберу арқылы өтінішті орындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік органдардың цифрлық жүйелерінен және (немесе) БЖЗҚ-дан алушының қайтыс болғаны, Қазақстан Республикасы азаматының жеке басын куәландыратын барлық құжаттың, не шетелдіктің Қазақстан Республикасында тұруына ықтиярхаттың, Қазақстан Республикасының шегінен тыс жерлерге тұрақты тұруға кетуіне, не Қазақстан Республикасында тұрақты тұруға берілген рұқсаттың күші жойылуына, не Қазақстан Республикасының азаматтығынан айырылуына, Қазақстан Республикасының азаматтығынан шығуына, не Қазақстан Республикасының азаматтығын жоғалтуына байланысты Қазақстан Республикасының уәкілетті органы берген азаматтығы жоқ адамның куәлігінің жарамсыздығы туралы мәліметтердің алынуы оған БЖЗҚ-дан төленетін зейнетақы төлемдерін тоқтату үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Зейнетақы төлемдерін оған БЖЗҚ Кодекстің 222-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген алушының банктік шотына аударады, оның деректемелері өтініште көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аударуға, есепке жатқызуға және жұмыс берушінің міндетті зейнетақы жарналары есебінен төленетін зейнетақы төлемдеріне байланысты банктік қызметтерге ақы төлеу БЖЗҚ-ның меншікті қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ЖБМЗЖ есебінен төленетін зейнетақы төлемдерінің мөлшерін айқындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ЖБМЗЖ есебінен төленетін зейнетақы төлемдерінің мөлшерін есептеу үшін мынадай параметрлер пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағымдағы құн факторы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      Аударуға, есепке жатқызуға және жұмыс берушінің міндетті зейнетақы жарналары есебінен төленетін зейнетақы төлемдеріне байланысты банктік қызметтерге ақы төлеу БЖЗҚ-ның меншікті қаражаты есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) баланс коэффициенті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. ЖБМЗЖ есебінен төленетін зейнетақы төлемдерінің мөлшерін айқындау тәртібі</w:t>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмсартылған баланс коэффициенті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      18. ЖБМЗЖ есебінен төленетін зейнетақы төлемдерінің мөлшерін есептеу үшін мынадай параметрлер пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ағымдағы құн факторы – жасына, дисконттау факторына және тиісті дәрежедегі индекстеу мөлшерлемесіне байланысты өмір бойғы зейнетақы төлемдерін алушының өмір сүру көрсеткіші (көрсеткіштері) көбейтінділерінің сомасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3022600" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2277,90 +2679,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="508000" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2392,70 +2794,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ағымдағы құн факторы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="800100" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2487,230 +2889,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - дисконттау факторы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – кірістіліктің тиімді пайыздық мөлшерлемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j – индекстеу мөлшерлемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t px – өмір бойғы зейнетақы төлемдерін алушының х жастан x+t жасқа дейін өмір сүру ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      x – алушының өмір бойғы зейнетақы төлемдерін алу басталған күнгі жасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – өмір бойғы зейнетақы төлемдерін алған жылдар саны;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      j – индекстеу мөлшерлемесі;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m – зейнетақы төлемдерінің кезеңділігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      t px – өмір бойғы зейнетақы төлемдерін алушының х жастан x+t жасқа дейін өмір сүру ықтималдығы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t – 0-ден n-ге дейінгі мәндерді қабылдайтын айнымалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      x – алушының өмір бойғы зейнетақы төлемдерін алу басталған күнгі жасы;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Теңгерім коэффициенті – зейнетақы активтерінің міндеттемелерге қатынасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3403600" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2732,210 +3134,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      BTt – теңгерім коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы активтеріt–1 – t -1 күнтізбелік жыл соңындағы зейнетақы активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттемелерt–1 – t -1 күнтізбелік жыл соңындағы міндеттемелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер міндеттемелер өткен күнтізбелік жылдың соңында зейнетақы активтерінен асып кетсе, теңгерімдеу процесі күнтізбелік жылдың басында іске қосылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      BTt – теңгерім коэффициенті;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық теңгерімді қалпына келтіру қаржылық көрсеткіштер арасындағы оңтайлы қатынасты іздеу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      зейнетақы активтеріt–1 – t -1 күнтізбелік жыл соңындағы зейнетақы активтері;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жұмсартылған теңгерім коэффициенті – бұл зейнетақы жүйелеріндегі активтер мен зейнетақы міндеттемелері арасындағы байланысты білдіретін сан. Бұл ретте бір жылдағы жұмсартылған теңгерім коэффициенті 1 плюс осы жылға белгіленген теңгерім коэффициенті мен 1 саны арасындағы айырманың үштен біріне тең және мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2044700" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2957,90 +3359,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="393700" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -3072,130 +3474,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – жұмсартылған теңгерім коэффициенті;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       t – күнтізбелік жыл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Зейнетақы төлемдерінің мөлшерін БЖЗҚ халықтың өлімі туралы деректер негізінде есептелген ағымдағы құн факторын, болжанатын инфляция деңгейінің орташа мәнін және кірістіліктің пайыздық мөлшерлемесінің мөлшерін ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ай сайынғы зейнетақы төлемінің мөлшері мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1536700" cy="673100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -3217,110 +3619,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЗТ – зейнетақы төлемінің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="469900" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -3352,310 +3754,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ағымдағы құн факторы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы төлемін есептеген кезде ағымдағы құн факторының барлық параметрлері жылдық мәнде пайдаланылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Болашақ зейнетақы төлемінің ағымдағы құн факторын есептеген кезде БЖЗҚ мынадай параметрлерді пайдаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өлім көрсеткіштері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кірістіліктің тиімді жылдық пайыздық мөлшерлемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) төлемдерді индекстеу мөлшерлемесі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      23. Болашақ зейнетақы төлемінің ағымдағы құн факторын есептеген кезде БЖЗҚ мынадай параметрлерді пайдаланады:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖБМЗЖ есебінен зейнетақы төлемдерін есептеу үшін пайдаланылатын параметрлерді жыл сайын Қазақстан Республикасының Үкіметі белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      1) өлім көрсеткіштері;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Зейнетақы төлемдерінің мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      2) кірістіліктің тиімді жылдық пайыздық мөлшерлемесі;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) теңгерімдеу процесі қажет болмаған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      3) төлемдерді индекстеу мөлшерлемесі.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмсартылған теңгерім коэффициентін ескере отырып түзетілген, теңгерімдеу процесі іске қосылған кезде тиісті жылға бекітілген зейнетақы төлемдерін индекстеу мөлшерлемесіне сәйкес жыл сайын ұлғайтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      ЖБМЗЖ есебінен зейнетақы төлемдерін есептеу үшін пайдаланылатын параметрлерді жыл сайын Қазақстан Республикасының Үкіметі белгілейді.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. БЖЗҚ зейнетақы төлемдерінің мөлшерін осы Қағидаларда көзделген ережелерді ескере отырып жыл сайын қайта есептейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      24. Зейнетақы төлемдерінің мөлшері:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер t-1 күнтізбелік жылдың соңында міндеттемелер зейнетақы активтерінен асып кетсе, яғни BTt 1-ден аз болса, онда t күнтізбелік жылдың басында теңгерімдеу процесі іске қосылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      1) теңгерімдеу процесі қажет болмаған кезде;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті күнтізбелік жылға арналған ай сайынғы зейнетақы төлемдерінің мөлшерін айқындаған кезде зейнетақы төлемдерін индекстеудің бекітілген мөлшерлемесі мынадай түзетуді қолдану арқылы ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2311400" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -3677,90 +4079,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -3792,90 +4194,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – күнтізбелік жылға зейнетақы төлемдерін индекстеудің түзетілген мөлшерлемесі t;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       jt – күнтізбелік жылға зейнетақы төлемдерін индекстеудің бекітілген мөлшерлемесі t;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1651000" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -3907,90 +4309,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – жұмсартылған теңгерім коэффициенті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кейінгі жылдары зейнетақы төлемдерін индекстеудің түзетілген мөлшерлемелері мынадай болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4279900" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -4012,70 +4414,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұл ретте жыл сайынғы теңгерімдеу процесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1930400" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -4107,70 +4509,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тұрған уақытқа дейін жалғасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) егер белгілі бір жылы t+n' </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="685800" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -4263,70 +4665,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, онда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2044700" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -4348,70 +4750,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3124200" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -4433,70 +4835,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және шартты-жинақтаушы зейнетақы жүйесіндегі теңгерімдеу процесі тиісті t+n’ күнтізбелік жылы аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>